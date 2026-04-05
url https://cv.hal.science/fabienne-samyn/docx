--- v0 (2026-03-06)
+++ v1 (2026-04-05)
@@ -619,395 +619,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03603870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin coatings for fire protection: An overview of the existing strategies, with an emphasis on layer-by-layer surface treatments and promising new solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flame Retardancy of Lightweight Sandwich Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Davesne</w:t>
+                <w:t xml:space="preserve">Roland Adanmenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 154, pp.106217. </w:t>
+              <w:t xml:space="preserve">Journal of Composites Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (10), pp.274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2021.106217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcs5100274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163967v1</w:t>
+                <w:t xml:space="preserve">hal-03593590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame Retardancy of Lightweight Sandwich Composites</w:t>
+                <w:t xml:space="preserve">Preparation and flame retardancy of flax fabric/polybenzoxazine laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Adanmenou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+                <w:t xml:space="preserve">Oltea Murariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composites Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcs5100274⟩</w:t>
+              <w:t xml:space="preserve">Fire and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (3), pp.366-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fam.2839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593590v1</w:t>
+                <w:t xml:space="preserve">hal-03881120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and flame retardancy of flax fabric/polybenzoxazine laminates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thin coatings for fire protection: An overview of the existing strategies, with an emphasis on layer-by-layer surface treatments and promising new solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 45 (3), pp.366-378. </w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154, pp.106217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fam.2839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2021.106217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881120v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient bi-layer intumescent paint metal laminate fire barrier for various substrates: Extension to other application</w:t>
               </w:r>
@@ -1104,308 +1104,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03921679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Low-Emissivity Thin Coating and 3D-Printed Original Designs for Superior Fire-Protective Performance</w:t>
+                <w:t xml:space="preserve">Bilayer Intumescent Paint Metal Laminates: A Novel Design for a High-Performance Fire Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.0c02902⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (7), pp.2988-2997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.9b06345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007312v1</w:t>
+                <w:t xml:space="preserve">hal-02611650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilayer Intumescent Paint Metal Laminates: A Novel Design for a High-Performance Fire Barrier</w:t>
+                <w:t xml:space="preserve">Combining Low-Emissivity Thin Coating and 3D-Printed Original Designs for Superior Fire-Protective Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sanchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (7), pp.2988-2997. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, ACS Omega, 5 (43), pp.27857-27863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.9b06345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.0c02902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611650v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Emissivity Metal/Dielectric Coatings as Radiative Barriers for the Fire Protection of Raw and Formulated Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsilla Bensabath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1413,51 +1413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, ACS Applied Polymer Materials, 2 (7), pp.2880-2889. </w:t>
@@ -1508,51 +1508,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printed sandwich materials filled with hydrogels for extremely low heat release rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1623,521 +1623,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Facile Technique to Extract the Cross-Sectional Structure of Brittle Porous Chars from Intumescent Coatings</w:t>
+                <w:t xml:space="preserve">Fractal conceptualization of intumescent fire barriers, toward simulations of virtual morphologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gizem Okyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil D Naik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym11040640⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.1872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-38515-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168036v1</w:t>
+                <w:t xml:space="preserve">hal-02075599v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolysis modeling, sensitivity analysis, and optimization techniques for combustible materials: A review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maude Jimenez</w:t>
+                <w:t xml:space="preserve">Preparation of Glass Fabric/Poly(L-lactide) Composites by Thermoplastic Resin Transfer Molding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Louisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fire Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0734904119852740⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (2), pp.339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym11020339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359183v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of Glass Fabric/Poly(L-lactide) Composites by Thermoplastic Resin Transfer Molding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Louisy</w:t>
+                <w:t xml:space="preserve">A Facile Technique to Extract the Cross-Sectional Structure of Brittle Porous Chars from Intumescent Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Okyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 11 (2), pp.339. </w:t>
+              <w:t xml:space="preserve">, 2019, 11 (4), pp.640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym11020339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym11040640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088902v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractal conceptualization of intumescent fire barriers, toward simulations of virtual morphologies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pyrolysis modeling, sensitivity analysis, and optimization techniques for combustible materials: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anil D Naik</w:t>
+                <w:t xml:space="preserve">Tatenda Nyazika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, pp.1872. </w:t>
+              <w:t xml:space="preserve">Journal of Fire Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Journal of Fire Sciences, 37 (4-6), pp.377-433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-38515-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0734904119852740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02075599v2</w:t>
+                <w:t xml:space="preserve">hal-02359183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intumescent ethylene-vinyl acetate copolymer: Reaction to fire and mechanistic aspects</w:t>
               </w:r>
@@ -3483,51 +3483,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of PBT vitrimers through reactive extrusion – effect of flame retardant additives</w:t>
+                <w:t xml:space="preserve">Flame-retardancy of a PBT vitrimer matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
@@ -3558,315 +3558,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">David Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Turin, Italy</w:t>
+              <w:t xml:space="preserve">ECOFRAM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191811v1</w:t>
+                <w:t xml:space="preserve">hal-04191806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive approach to Flame retard PBT vitrimer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of PBT vitrimers through reactive extrusion – effect of flame retardant additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Los Angeles, CA, United States</w:t>
+              <w:t xml:space="preserve">Polymer 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191380v1</w:t>
+                <w:t xml:space="preserve">hal-04191811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame-retardancy of a PBT vitrimer matrix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Additive approach to Flame retard PBT vitrimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOFRAM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Alès, France</w:t>
+              <w:t xml:space="preserve">Polymers 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Los Angeles, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191806v1</w:t>
+                <w:t xml:space="preserve">hal-04191380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of polyelectrolyte complex for wood protection</w:t>
               </w:r>
@@ -3986,51 +3986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4520,852 +4520,852 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTUMESCENT POLYOLEFINS: A JOURNEY FROM FIRE BEHAVIOR TO MECHANISTIC ASPECTS</w:t>
+                <w:t xml:space="preserve">NOVEL METHODS FOR CHARACTERIZING INTUMESCENT POLYMERIC MATERIALS UPON BURNING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tsilla Bensabath</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Okyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Tranchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMI Conference « Fire Resistance in Plastics »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Pittsburgh, PA, United States</w:t>
+              <w:t xml:space="preserve">7th International Seminar on Modern Polymeric Materials for Environmental Applications (MPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277149v1</w:t>
+                <w:t xml:space="preserve">hal-02277153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of new multi-material using additive manufacturing for extreme high temperature environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Geoffroy</w:t>
+                <w:t xml:space="preserve">INTUMESCENT POLYOLEFINS: SYNERGY AND MECHANISTIC ASPECTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsilla Bensabath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUPAC 19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Flame 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291097v1</w:t>
+                <w:t xml:space="preserve">hal-02277160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printing fire retarded ethylene-vinyl acetate copolymer: Design of new fire protection multi-material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Geoffroy</w:t>
+                <w:t xml:space="preserve">Intumescent polypropylene: Interactions between physical and chemical expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsilla Bensabath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flame 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, San Antonio, TX, United States</w:t>
+              <w:t xml:space="preserve">15th International Conference and Exhibition on Fire Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Egham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307973v1</w:t>
+                <w:t xml:space="preserve">hal-02291136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel test bench for extreme fire scenario: Experimental and numerical modeling studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Adanmenou</w:t>
+                <w:t xml:space="preserve">INTUMESCENT POLYOLEFINS: A JOURNEY FROM FIRE BEHAVIOR TO MECHANISTIC ASPECTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsilla Bensabath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interflam 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">AMI Conference « Fire Resistance in Plastics »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Pittsburgh, PA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02508847v1</w:t>
+                <w:t xml:space="preserve">hal-02277149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTUMESCENT POLYOLEFINS: SYNERGY AND MECHANISTIC ASPECTS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel test bench for extreme fire scenario: Experimental and numerical modeling studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Adanmenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flame 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, San Antonio, United States</w:t>
+              <w:t xml:space="preserve">Interflam 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277160v1</w:t>
+                <w:t xml:space="preserve">hal-02508847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intumescent polypropylene: Interactions between physical and chemical expansion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johan Sarazin</w:t>
+                <w:t xml:space="preserve">Design of new multi-material using additive manufacturing for extreme high temperature environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference and Exhibition on Fire Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Egham, United Kingdom</w:t>
+              <w:t xml:space="preserve">IUPAC 19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291136v1</w:t>
+                <w:t xml:space="preserve">hal-02291097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOVEL METHODS FOR CHARACTERIZING INTUMESCENT POLYMERIC MATERIALS UPON BURNING</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D printing fire retarded ethylene-vinyl acetate copolymer: Design of new fire protection multi-material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Seminar on Modern Polymeric Materials for Environmental Applications (MPM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">Flame 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, San Antonio, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277153v1</w:t>
+                <w:t xml:space="preserve">hal-02307973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin infrared-reflective coatings to enhance the fire performance of polymers</w:t>
               </w:r>
@@ -5476,51 +5476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-thin metallic coating for fire protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5709,103 +5709,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de composites fibres de verre/Polylactide par procédé RTM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Louisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Jeunes Polyméristes du Nord, JPN04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5824,641 +5824,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de composites à matrice polylactide par procédé RTM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Louisy</w:t>
+                <w:t xml:space="preserve">Design of innovative fire protection multi-materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées UGéPE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">French-German seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Flamièrge, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02181701v1</w:t>
+                <w:t xml:space="preserve">hal-02291089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maze running into intumescence: mechanistic aspects in polypropylene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale assessment of soot using electron microscopy: applications on soot from bench-scale fire of polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Okyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bellayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Symposium on Fire Safety Science (ESFSS 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanotech France 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137698v1</w:t>
+                <w:t xml:space="preserve">hal-02089001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling heat transfers across a silicone-based intumescent coating</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tatenda Nyazika</w:t>
+                <w:t xml:space="preserve">Maze running into intumescence: mechanistic aspects in polypropylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Symposium on Fire Safety Science, ESFSS 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1107/3/032012⟩</w:t>
+              <w:t xml:space="preserve">3rd European Symposium on Fire Safety Science (ESFSS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nancy, France. pp.032001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1107/3/032001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137682v2</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of innovative fire protection multi-materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Geoffroy</w:t>
+                <w:t xml:space="preserve">Modeling heat transfers across a silicone-based intumescent coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatenda Nyazika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-German seminar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd European Symposium on Fire Safety Science, ESFSS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nancy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1107/3/032012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291089v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137682v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale assessment of soot using electron microscopy: applications on soot from bench-scale fire of polymers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Bellayer</w:t>
+                <w:t xml:space="preserve">Synthèse de composites à matrice polylactide par procédé RTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Louisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotech France 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées UGéPE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089001v1</w:t>
+                <w:t xml:space="preserve">hal-02181701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin coatings for fire protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6522,103 +6522,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de composites à matrice polylactide par procédé RTM (Resin Transfer Molding)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Louisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFP National</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6643,103 +6643,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de composites biosourcés par procédé RTM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Louisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNOEJC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7625,103 +7625,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of polylactide matrix composites by resin transfer molding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Louisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIPOL 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, webconference (Milan), Italy</w:t>
@@ -7858,64 +7858,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative heat reflection using thin protected mirrors for passive fire protection of polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sanchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7979,103 +7979,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of polylactide matrix composites by Resin Transfer Molding process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Louisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPF 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8094,290 +8094,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire Bench for Extreme fire scenario from Experimental to Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Adanmenou</w:t>
+                <w:t xml:space="preserve">Fire retarded ethylene-vinyl acetate copolymer: Thermoforming versus 3D printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESIA (École des Sciences des Incendies et Applications)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Obernai, France</w:t>
+              <w:t xml:space="preserve">UGéPE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02508830v1</w:t>
+                <w:t xml:space="preserve">hal-02291114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire retarded ethylene-vinyl acetate copolymer: Thermoforming versus 3D printing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Geoffroy</w:t>
+                <w:t xml:space="preserve">Fire Bench for Extreme fire scenario from Experimental to Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Adanmenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UGéPE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">ESIA (École des Sciences des Incendies et Applications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291114v1</w:t>
+                <w:t xml:space="preserve">hal-02508830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Small Scale Tests may be useful to predict Large Scale Behavior of Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Adanmenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8623,51 +8623,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343243v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Montarnal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126559" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pellerin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Samyn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronic Landry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12121850" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03921702v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Soula" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Profili" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Caceres&#8208;ferreira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202200051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03603870v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lucherini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Yin Lam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-022-01216-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03163967v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Davesne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2021.106217" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03593590v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Adanmenou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs5100274" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881120v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oltea Murariu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bonnaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2839" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03921679v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Geoffroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26889277.2021.1972770" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03007312v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Parent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c02902" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02611650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b06345" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03605313v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsilla Bensabath" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sarazin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bellayer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00399" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02926297v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2020.109269" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02168036v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Okyay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11040640" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02359183v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatenda Nyazika" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734904119852740" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02088902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Louisy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fontaine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11020339" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02075599v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil D Naik" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38515-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02075670v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.01.029" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02414122v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2790" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02165588v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4620" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087723v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Vandewalle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib7100086" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488570v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.108992" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02075769v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.06.013" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697363v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tranchard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Estebe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2017.07.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03920650v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Est&#232;be" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10050494" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03920665v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10050470" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04892914v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne de M&#233;zerac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191326v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaucher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191811v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191380v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191148v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191315v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191125v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04190979v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191076v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191070v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02277149v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02291097v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02307973v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02508847v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02277160v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02291136v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02277153v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02182355v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Davesne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02276963v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02291103v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02181698v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02181701v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02137698v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/3/032001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02137682v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/3/032012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02291089v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02089001v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02461240v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330734v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02181702v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02370564v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01879759v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bachelet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01879764v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Naik" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01897598v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Montes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02180316v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02180293v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05407872v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sabir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02924962v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04190948v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02386602v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02181706v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02508830v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02291114v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02508843v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343243v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Montarnal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126559" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pellerin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Samyn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronic Landry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12121850" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03921702v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Soula" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Profili" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Caceres&#8208;ferreira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202200051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03603870v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lucherini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Yin Lam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-022-01216-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03593590v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Adanmenou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs5100274" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881120v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oltea Murariu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bonnaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2839" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03163967v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Davesne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2021.106217" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03921679v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Geoffroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26889277.2021.1972770" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02611650v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b06345" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03007312v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Parent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c02902" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03605313v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsilla Bensabath" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sarazin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bellayer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00399" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02926297v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2020.109269" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02075599v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Okyay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil D Naik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38515-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02088902v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Louisy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fontaine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11020339" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02168036v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11040640" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02359183v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatenda Nyazika" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734904119852740" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02075670v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.01.029" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02414122v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2790" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02165588v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4620" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087723v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Vandewalle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib7100086" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488570v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.108992" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02075769v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.06.013" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697363v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tranchard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Estebe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2017.07.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03920650v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Est&#232;be" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10050494" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03920665v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10050470" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04892914v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne de M&#233;zerac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191326v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaucher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191806v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191811v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191380v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191148v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191315v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191125v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04190979v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191076v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191070v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02277153v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02277160v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02291136v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02277149v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02508847v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02291097v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02307973v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02182355v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Davesne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02276963v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02291103v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02181698v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02291089v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02089001v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02137698v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/3/032001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02137682v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/3/032012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02181701v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02461240v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330734v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02181702v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02370564v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01879759v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bachelet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01879764v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Naik" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01897598v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Montes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02180316v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02180293v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05407872v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sabir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02924962v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04190948v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02386602v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02181706v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02291114v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02508830v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02508843v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>