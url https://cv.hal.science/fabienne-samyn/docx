--- v1 (2026-04-05)
+++ v2 (2026-05-18)
@@ -66,8417 +66,11895 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of addition of aluminum phosphinate as fire retardant in a PBT vitrimer</w:t>
+                <w:t xml:space="preserve">Self-stratifying epoxy vitrimer/fluoropolymer coatings: Thermally induced detachment for substrate recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Meunier</w:t>
+                <w:t xml:space="preserve">Alban Kerrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Montarnal</w:t>
+                <w:t xml:space="preserve">Clémentine Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Fournier</w:t>
+                <w:t xml:space="preserve">Jean-François Gohy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gaucher</w:t>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Duquesne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 290, pp.126559. </w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Progress in Organic Coatings, pp.109593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2023.126559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2025.109593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343243v1</w:t>
+                <w:t xml:space="preserve">hal-05237254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and Characterisation of UV-Curable Flame Retardant Wood Coating Containing a Phosphorus Acrylate Monomer</w:t>
+                <w:t xml:space="preserve">Flame retardancy of chemically surface-modified hardwoods by electron-beam-initiated polymerisation of impregnated acrylate monomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Samyn</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jérémy Winninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronic Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings12121850⟩</w:t>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Wood Science and Technology, 59 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00226-025-01644-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191104v1</w:t>
+                <w:t xml:space="preserve">hal-05086234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a thin organosilicon layer prepared by atmospheric pressure plasma on wood flame retardancy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Soula</w:t>
+                <w:t xml:space="preserve">Eco-efficient, hydrophobic, self-healing and self-stratifying coating for polycarbonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacopo Profili</w:t>
+                <w:t xml:space="preserve">Victor Hugo Cavalcanti Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Williams Caceres‐ferreira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+                <w:t xml:space="preserve">Vo Khoa Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itzel Alejandra Muro Puente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Biget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.202200051⟩</w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Progress in Organic Coatings, pp.108732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2024.108732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921702v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire Testing of Intumescent Coatings: Comparison Between Bench-Scale Furnace and Radiant Panels Experimental Methodologies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of addition of aluminum phosphinate as fire retardant in a PBT vitrimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Jimenez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+                <w:t xml:space="preserve">Louis Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+                <w:t xml:space="preserve">Damien Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10694-022-01216-3⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 290, pp.126559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2023.126559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03603870v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame Retardancy of Lightweight Sandwich Composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Impact of surface delignification on fire retardancy of wood treated with polyelectrolyte complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronic Landry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composites Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Holzforschung, 78 (4), pp.244-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/hf-2023-0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcs5100274⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03593590v1</w:t>
+                <w:t xml:space="preserve">hal-05086265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and flame retardancy of flax fabric/polybenzoxazine laminates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Preparation and Characterisation of UV-Curable Flame Retardant Wood Coating Containing a Phosphorus Acrylate Monomer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronic Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 45 (3), pp.366-378. </w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Coatings, 1212, pp.1850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fam.2839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/coatings12121850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881120v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin coatings for fire protection: An overview of the existing strategies, with an emphasis on layer-by-layer surface treatments and promising new solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of a thin organosilicon layer prepared by atmospheric pressure plasma on wood flame retardancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Davesne</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Jacopo Profili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Caceres‐ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2021.106217⟩</w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Plasma Processes and Polymers, 19 (11), pp.2200051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.202200051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163967v1</w:t>
+                <w:t xml:space="preserve">hal-03921702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient bi-layer intumescent paint metal laminate fire barrier for various substrates: Extension to other application</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fire Testing of Intumescent Coatings: Comparison Between Bench-Scale Furnace and Radiant Panels Experimental Methodologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Lucherini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ho Yin Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/26889277.2021.1972770⟩</w:t>
+              <w:t xml:space="preserve">Fire Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Fire Technology, 58 (3), pp.1737-1766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10694-022-01216-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921679v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilayer Intumescent Paint Metal Laminates: A Novel Design for a High-Performance Fire Barrier</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Flame Retardancy of Lightweight Sandwich Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Adanmenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.9b06345⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composites Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (10), pp.274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcs5100274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611650v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Low-Emissivity Thin Coating and 3D-Printed Original Designs for Superior Fire-Protective Performance</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Preparation and flame retardancy of flax fabric/polybenzoxazine laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oltea Murariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.0c02902⟩</w:t>
+              <w:t xml:space="preserve">Fire and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (3), pp.366-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fam.2839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007312v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Emissivity Metal/Dielectric Coatings as Radiative Barriers for the Fire Protection of Raw and Formulated Polymers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovative Polyelectrolyte Treatment to Flame-Retard Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronic Landry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (17), pp.2884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym13172884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsapm.0c00399⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03605313v1</w:t>
+                <w:t xml:space="preserve">hal-03355283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printed sandwich materials filled with hydrogels for extremely low heat release rate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Thin coatings for fire protection: An overview of the existing strategies, with an emphasis on layer-by-layer surface treatments and promising new solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 179, pp.109269. </w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154, pp.106217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2020.109269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2021.106217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926297v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractal conceptualization of intumescent fire barriers, toward simulations of virtual morphologies</w:t>
+                <w:t xml:space="preserve">An efficient bi-layer intumescent paint metal laminate fire barrier for various substrates: Extension to other application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gizem Okyay</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Laura Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-38515-9⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, European Journal of Materials, 1 (1), pp.19-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/26889277.2021.1972770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02075599v2</w:t>
+                <w:t xml:space="preserve">hal-03921679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of Glass Fabric/Poly(L-lactide) Composites by Thermoplastic Resin Transfer Molding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Bilayer Intumescent Paint Metal Laminates: A Novel Design for a High-Performance Fire Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym11020339⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (7), pp.2988-2997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.9b06345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088902v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Facile Technique to Extract the Cross-Sectional Structure of Brittle Porous Chars from Intumescent Coatings</w:t>
+                <w:t xml:space="preserve">Combining Low-Emissivity Thin Coating and 3D-Printed Original Designs for Superior Fire-Protective Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gizem Okyay</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Laura Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sanchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym11040640⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, ACS Omega, 5 (43), pp.27857-27863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.0c02902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168036v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolysis modeling, sensitivity analysis, and optimization techniques for combustible materials: A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-Emissivity Metal/Dielectric Coatings as Radiative Barriers for the Fire Protection of Raw and Formulated Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsilla Bensabath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatenda Nyazika</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Séverine Bellayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fire Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Journal of Fire Sciences, 37 (4-6), pp.377-433. </w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, ACS Applied Polymer Materials, 2 (7), pp.2880-2889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0734904119852740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.0c00399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359183v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intumescent ethylene-vinyl acetate copolymer: Reaction to fire and mechanistic aspects</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">3D printed sandwich materials filled with hydrogels for extremely low heat release rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bellayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Polymer Degradation and Stability, pp.235-244. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2019.01.029⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 179, pp.109269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2020.109269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02075670v1</w:t>
+                <w:t xml:space="preserve">hal-02926297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intumescent polypropylene: Interactions between physical and chemical expansion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Fractal conceptualization of intumescent fire barriers, toward simulations of virtual morphologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Okyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil D Naik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fam.2790⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.1872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-38515-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414122v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075599v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing of fire‐retardant ethylene‐vinyl acetate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Preparation of Glass Fabric/Poly(L-lactide) Composites by Thermoplastic Resin Transfer Molding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Louisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pat.4620⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (2), pp.339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym11020339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165588v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sol–Gel Treatments to Flame Retard PA11/Flax Composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Intumescent polypropylene: Reaction to fire and mechanistic aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsilla Bensabath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fib7100086⟩</w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, pp.261-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2019.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03087723v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative 3D printed design to conceive highly fire-retardant multi-material</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Facile Technique to Extract the Cross-Sectional Structure of Brittle Porous Chars from Intumescent Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Okyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2019.108992⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (4), pp.640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym11040640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488570v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of in-flame soot from balsa composite combustion during mass loss cone calorimeter tests</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Pyrolysis modeling, sensitivity analysis, and optimization techniques for combustible materials: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatenda Nyazika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.06.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fire Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Journal of Fire Sciences, 37 (4-6), pp.377-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0734904119852740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075769v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic analysis of the thermal decomposition of a carbon fibre-reinforced epoxy resin laminate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Tranchard</w:t>
+                <w:t xml:space="preserve">Intumescent ethylene-vinyl acetate copolymer: Reaction to fire and mechanistic aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Duquesne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2017.07.002⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Polymer Degradation and Stability, pp.235-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2019.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01697363v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Behaviour of a Carbon Epoxy Composite Exposed to Fire: Part I-Characterisation of Thermophysical Properties.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Additive manufacturing of fire‐retardant ethylene‐vinyl acetate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Duquesne</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma10050494⟩</w:t>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Polymers for Advanced Technologies, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.4620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03920650v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Behaviour of a Carbon Epoxy Composite Exposed to Fire: Part II-Comparison with Experimental Results.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Intumescent polypropylene: Interactions between physical and chemical expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsilla Bensabath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fire and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Fire and Materials, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fam.2790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sol–Gel Treatments to Flame Retard PA11/Flax Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Vandewalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bellayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (10), pp.86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fib7100086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovative 3D printed design to conceive highly fire-retardant multi-material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 169, pp.108992 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2019.108992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of in-flame soot from balsa composite combustion during mass loss cone calorimeter tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Okyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bellayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Polymer Degradation and Stability, 154, pp.304-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intumescent Polymer Metal Laminates for Fire Protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (9), pp.995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym10090995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890498v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinetic analysis of the thermal decomposition of a carbon fibre-reinforced epoxy resin laminate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Tranchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Estebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 126, pp.14 - 21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2017.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling Behaviour of a Carbon Epoxy Composite Exposed to Fire: Part I-Characterisation of Thermophysical Properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Tranchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Estèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Materials, 10 (5), pp.494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma10050494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling Behaviour of a Carbon Epoxy Composite Exposed to Fire: Part II-Comparison with Experimental Results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Tranchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Estèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2017, Materials, 10, pp.470. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma10050470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intumescence as method for providing fire resistance to structural composites: Application to poly(ethylene terephtalate) foam sandwich-structured composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Composite Interfaces </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Composite Interfaces, 20 (4), pp.269-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15685543.2013.793586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de matériaux de façade de bâtiment par mesure du pouvoir calorifique supérieur</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sustainable Flame-Retardant Treatment of Nonwoven PLA/Flax: Effect of Thermal Compression on Flame Retardancy Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Sabir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maude Jimenez</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34èmes journées du Groupe du RésoFeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RésoFeux, Sep 2024, Vernon, France</w:t>
+              <w:t xml:space="preserve">ICFCM 2025: International Conference on Frontiers of Composite Materials.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Tokyo, Japon, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892914v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis by reactive extrusion, properties and ageing of flame retardant PBT vitrimers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">BIO-BASED NOVEL FIRE PROTECTIVE COATINGS TO ENHANCE BUILDING RESILIENCE IN THE WILDLAND-URBAN INTERFACE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabatino Carolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toussaint Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FRPM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dübendorf, Switzerland</w:t>
+              <w:t xml:space="preserve">FRPM 25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191326v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame-retardancy of a PBT vitrimer matrix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Meunier</w:t>
+                <w:t xml:space="preserve">Development of highly filled flame retardant composites with an organic matrix for application in buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène de Mézerac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Duquesne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOFRAM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Alès, France</w:t>
+              <w:t xml:space="preserve">International Conference on Building Materials, Products and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Brno (Rép. Tchèque), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191806v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of PBT vitrimers through reactive extrusion – effect of flame retardant additives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Development of solutions to flame retard PLA/flax fibers composites made from comingled textiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Sabir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Galvis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Turin, Italy</w:t>
+              <w:t xml:space="preserve">Fire and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, New Orleans, LA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191811v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive approach to Flame retard PBT vitrimer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">An Eco-friendly Flame-retardant Coating For Commingled Nonwoven PLA/Flax Using Two Fire-Proofing Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Sabir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Los Angeles, CA, United States</w:t>
+              <w:t xml:space="preserve">ECOFRAM 2024: International Conference on Eco-Friendly Additives and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Valencia, Spain, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191380v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of polyelectrolyte complex for wood protection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Evaluation de matériaux de façade de bâtiment par mesure du pouvoir calorifique supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène de Mézerac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Duquesne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronic Landry</w:t>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOFRAM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Alès, France</w:t>
+              <w:t xml:space="preserve">34èmes journées du Groupe du RésoFeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RésoFeux, Sep 2024, Vernon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191148v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing multimaterial fire barriers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Self-stratifying flame retardant coatings for plastics – towards eco-efficient smart coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Casetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FRPM 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Conference Fire and Polymers 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191315v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and study of PEC for wood fire-retardancy applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Smart fire protective thin coatings for plastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Casetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUPAC 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Congrès AMI : Fire resistance in plastics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191125v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignifugation d’une matrice PBT vitrimère</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Synthesis by reactive extrusion, properties and ageing of flame retardant PBT vitrimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOEJC 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online event, France</w:t>
+              <w:t xml:space="preserve">FRPM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dübendorf, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190979v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyelectrolyte complexes vacuum impregnation in yellow birch fire-protection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Challenges to convert HIPS from EEE waste into new electrical appliances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxana Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vanhille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gabut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronic Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AWPA. American Wood Protection Association. Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Lake Tahoe, United States</w:t>
+              <w:t xml:space="preserve">6th world congress on materials science engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, ROME, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191076v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yellow birch fire-protection using Polyelectrolytes complexes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Eco-efficient, bio-based and smart self-stratifying coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Casetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Research Group on Wood Protection (IRG51)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Bled, Slovenia</w:t>
+              <w:t xml:space="preserve">6th world congress on materials science engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191070v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOVEL METHODS FOR CHARACTERIZING INTUMESCENT POLYMERIC MATERIALS UPON BURNING</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Study of UV-curable flame retardant wood coatings containing a phosphorus acrylate monomer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronic Landry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Seminar on Modern Polymeric Materials for Environmental Applications (MPM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">Coatings Science International Conference (COSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277153v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTUMESCENT POLYOLEFINS: SYNERGY AND MECHANISTIC ASPECTS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Flame-retardancy of a PBT vitrimer matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flame 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, San Antonio, United States</w:t>
+              <w:t xml:space="preserve">ECOFRAM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277160v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intumescent polypropylene: Interactions between physical and chemical expansion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johan Sarazin</w:t>
+                <w:t xml:space="preserve">Additive approach to Flame retard PBT vitrimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Jimenez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+                <w:t xml:space="preserve">Louis Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference and Exhibition on Fire Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Egham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Polymers 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Los Angeles, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291136v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTUMESCENT POLYOLEFINS: A JOURNEY FROM FIRE BEHAVIOR TO MECHANISTIC ASPECTS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Synthesis of PBT vitrimers through reactive extrusion – effect of flame retardant additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMI Conference « Fire Resistance in Plastics »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Pittsburgh, PA, United States</w:t>
+              <w:t xml:space="preserve">Polymer 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277149v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel test bench for extreme fire scenario: Experimental and numerical modeling studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Efficiency of polyelectrolyte complex for wood protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronic Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interflam 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">ECOFRAM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02508847v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of new multi-material using additive manufacturing for extreme high temperature environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Designing multimaterial fire barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUPAC 19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">FRPM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291097v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printing fire retarded ethylene-vinyl acetate copolymer: Design of new fire protection multi-material</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Development and study of PEC for wood fire-retardancy applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronic Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flame 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, San Antonio, TX, United States</w:t>
+              <w:t xml:space="preserve">IUPAC 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307973v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin infrared-reflective coatings to enhance the fire performance of polymers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ignifugation d’une matrice PBT vitrimère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Jimenez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Louis Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FRPM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Turku, Finland</w:t>
+              <w:t xml:space="preserve">JNOEJC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182355v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-thin metallic coating for fire protection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Polyelectrolyte complexes vacuum impregnation in yellow birch fire-protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronic Landry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUPAC 19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">AWPA. American Wood Protection Association. Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lake Tahoe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276963v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of new multi-material using additive manufacturing for extreme temperature environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Yellow birch fire-protection using Polyelectrolytes complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronic Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Texas A&amp;M seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, San Antonio, TX, United States</w:t>
+              <w:t xml:space="preserve">International Research Group on Wood Protection (IRG51)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Bled, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291103v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de composites fibres de verre/Polylactide par procédé RTM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">NOVEL METHODS FOR CHARACTERIZING INTUMESCENT POLYMERIC MATERIALS UPON BURNING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Okyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Tranchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Jeunes Polyméristes du Nord, JPN04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">7th International Seminar on Modern Polymeric Materials for Environmental Applications (MPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181698v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of innovative fire protection multi-materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">INTUMESCENT POLYOLEFINS: SYNERGY AND MECHANISTIC ASPECTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsilla Bensabath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-German seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Flamièrge, Belgium</w:t>
+              <w:t xml:space="preserve">Flame 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291089v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale assessment of soot using electron microscopy: applications on soot from bench-scale fire of polymers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Intumescent polypropylene: Interactions between physical and chemical expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsilla Bensabath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotech France 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">15th International Conference and Exhibition on Fire Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Egham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089001v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maze running into intumescence: mechanistic aspects in polypropylene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+                <w:t xml:space="preserve">Flame Retardancy of Flax-Reinforced Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Sarazin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maude Jimenez</w:t>
+                <w:t xml:space="preserve">Leila Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Symposium on Fire Safety Science (ESFSS 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interflam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137698v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling heat transfers across a silicone-based intumescent coating</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">INTUMESCENT POLYOLEFINS: A JOURNEY FROM FIRE BEHAVIOR TO MECHANISTIC ASPECTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsilla Bensabath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Symposium on Fire Safety Science, ESFSS 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AMI Conference « Fire Resistance in Plastics »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Pittsburgh, PA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137682v2</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de composites à matrice polylactide par procédé RTM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Design of new multi-material using additive manufacturing for extreme high temperature environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées UGéPE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">IUPAC 19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181701v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin coatings for fire protection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">3D printing fire retarded ethylene-vinyl acetate copolymer: Design of new fire protection multi-material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-German seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Flamièrge, France</w:t>
+              <w:t xml:space="preserve">Flame 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, San Antonio, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461240v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de composites à matrice polylactide par procédé RTM (Resin Transfer Molding)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Novel test bench for extreme fire scenario: Experimental and numerical modeling studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Adanmenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFP National</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Interflam 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330734v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de composites biosourcés par procédé RTM</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benzoxazine based prepregs as advanced material for thermal and fire protection of organic composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oltea Murariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Passion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOEJC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">7th International Baekeland Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181702v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la morphologie interne des chars intumescents issus des tests au feu par la tomographie aux rayons X et des analyses numériques.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Étude du comportement au feu d’une résine polybenzoxazine – Applications aux matériaux composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RX et Matière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Rencontres du GDR Feux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370564v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCALE REDUCTION: HOW TO PLAY WITH FIRE?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Thin infrared-reflective coatings to enhance the fire performance of polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lise Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maude Jimenez</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsilla Bensabath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">FRPM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879759v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHYSICAL CHARACTERIZATION OF CARBONACEOUS PRODUCTS FROM FIRE AND FIRE RETARDANTS: ASSESSMENT OF THE IMPACT ON FIRE PERFORMANCE</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Ultra-thin metallic coating for fire protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsilla Bensabath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">IUPAC 19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879764v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical modelling of an aeronautical composite in fire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Design of new multi-material using additive manufacturing for extreme temperature environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Duquesne</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foreign Language Association of Maine Annual Conference, FLAME 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Stamford, CT, United States</w:t>
+              <w:t xml:space="preserve">Texas A&amp;M seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, San Antonio, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01897598v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIRE TESTING AT REDUCED SCALE: HOW TO BE FAST AND RELIABLE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Développement de composites fibres de verre/Polylactide par procédé RTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Louisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Flame-Retardant Materials and Technologies - ISFRMT 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Changchun, China</w:t>
+              <w:t xml:space="preserve">Journée des Jeunes Polyméristes du Nord, JPN04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180316v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Multi-scale assessment of soot using electron microscopy: applications on soot from bench-scale fire of polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Okyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bellayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanotech France 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intumescent Polymer Metal Laminates (PML): new concept for fire protection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of innovative fire protection multi-materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French-German seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Flamièrge, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maze running into intumescence: mechanistic aspects in polypropylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd European Symposium on Fire Safety Science (ESFSS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nancy, France. pp.032001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1107/3/032001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling heat transfers across a silicone-based intumescent coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatenda Nyazika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd European Symposium on Fire Safety Science, ESFSS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nancy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1107/3/032012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137682v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GOING INTO THE DEEP INTUMESCENCE: A JOURNEY TO THE MECHANISTIC ASPECTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Symposium on Flame-Retardant Materials &amp; Technologies (ISFRMT2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Hangzhou, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NEW CONCEPTS FOR INTUMESCENT POLYOLEFINS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flame 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Stamford, CT, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse de composites à matrice polylactide par procédé RTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Louisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées UGéPE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ignifugation et la fin de vie des composites à base de fibres naturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12/14 CLUBTEX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Marcq-en-Baroeul, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flame retardant Polyamide : different approaches to reach high performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Casetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMI Fire resistance in plastics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Cologne, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thin coatings for fire protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French-German seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Flamièrge, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PHYSICS AND CHEMISTRY OF INTUMESCENCE: APPLICATION TO THE DEGRADATION OF POLYOLEFINS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Conference of Modification, Degradation and Stabilization of Polymers (MoDeSt2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse de composites biosourcés par procédé RTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Louisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JNOEJC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse de composites à matrice polylactide par procédé RTM (Resin Transfer Molding)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Louisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GFP National</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de la morphologie interne des chars intumescents issus des tests au feu par la tomographie aux rayons X et des analyses numériques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Okyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RX et Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SCALE REDUCTION: HOW TO PLAY WITH FIRE?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fire and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PHYSICAL CHARACTERIZATION OF CARBONACEOUS PRODUCTS FROM FIRE AND FIRE RETARDANTS: ASSESSMENT OF THE IMPACT ON FIRE PERFORMANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Okyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Naik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Tranchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bellayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fire and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FIRE TESTING AT REDUCED SCALE: HOW TO BE FAST AND RELIABLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Symposium on Flame-Retardant Materials and Technologies - ISFRMT 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Changchun, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physical modelling of an aeronautical composite in fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Tranchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foreign Language Association of Maine Annual Conference, FLAME 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Stamford, CT, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intumescence as method for providing fire resistance to composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Conference on Composite - ECCM 15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (8)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Thermal Compression Recycling on the Combustion Behavior of FR-PLA/Flax Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Sabir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53ème Colloque National GFP 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, VILLENEUVE DASCQ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of polylactide matrix composites by resin transfer molding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fire-proofed Composites with High Mineral Filler Content for Building Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène de Mézerac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIPOL 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, webconference (Milan), Italy</w:t>
+              <w:t xml:space="preserve">École des Sciences des Incendies et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Stella Plage, Pas de Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924962v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yellow birch fire-protection using polyelectrolytes complexes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Optimization of Mineral Composites Processability and Performance: Effect of Particle Size, Dispersion, and Combination of Additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène de Mézerac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Duquesne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronic Landry</w:t>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR feux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Lille, France. </w:t>
+              <w:t xml:space="preserve">E-MRS Fall Meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190948v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative heat reflection using thin protected mirrors for passive fire protection of polymers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Synthesis of polylactide matrix composites by resin transfer molding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Louisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UGéPE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">MIPOL 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, webconference (Milan), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386602v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of polylactide matrix composites by Resin Transfer Molding process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Yellow birch fire-protection using polyelectrolytes complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronic Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPF 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">GDR feux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Lille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181706v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire retarded ethylene-vinyl acetate copolymer: Thermoforming versus 3D printing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Radiative heat reflection using thin protected mirrors for passive fire protection of polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sanchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UGéPE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">UGéPE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291114v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire Bench for Extreme fire scenario from Experimental to Simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Synthesis of polylactide matrix composites by Resin Transfer Molding process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Louisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESIA (École des Sciences des Incendies et Applications)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Obernai, France</w:t>
+              <w:t xml:space="preserve">EPF 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02508830v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fire retarded ethylene-vinyl acetate copolymer: Thermoforming versus 3D printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UGéPE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fire Bench for Extreme fire scenario from Experimental to Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Adanmenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESIA (École des Sciences des Incendies et Applications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Obernai, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">How Small Scale Tests may be useful to predict Large Scale Behavior of Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Adanmenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JJC 2017 GEPROC-UGéPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02508843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brevet (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COMPOSITION THERMOPLASTIQUE À BASE DE POLYCARBONATE ET UTILISATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bounor-Legaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: EP 4 389 812 A1. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId147"/>
+      <w:footerReference w:type="default" r:id="rId210"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8623,51 +12101,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343243v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Montarnal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126559" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pellerin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Samyn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronic Landry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12121850" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03921702v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Soula" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Profili" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Caceres&#8208;ferreira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202200051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03603870v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lucherini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Yin Lam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-022-01216-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03593590v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Adanmenou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs5100274" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881120v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oltea Murariu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bonnaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2839" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03163967v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Davesne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2021.106217" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03921679v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Geoffroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26889277.2021.1972770" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02611650v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b06345" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03007312v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Parent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c02902" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03605313v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsilla Bensabath" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sarazin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bellayer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00399" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02926297v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2020.109269" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02075599v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Okyay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil D Naik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38515-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02088902v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Louisy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fontaine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11020339" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02168036v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11040640" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02359183v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatenda Nyazika" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734904119852740" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02075670v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.01.029" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02414122v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2790" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02165588v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4620" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087723v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Vandewalle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib7100086" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488570v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.108992" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02075769v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.06.013" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697363v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tranchard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Estebe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2017.07.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03920650v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Est&#232;be" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10050494" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03920665v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10050470" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04892914v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne de M&#233;zerac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191326v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaucher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191806v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191811v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191380v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191148v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191315v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191125v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04190979v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191076v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191070v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02277153v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02277160v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02291136v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02277149v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02508847v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02291097v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02307973v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02182355v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Davesne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02276963v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02291103v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02181698v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02291089v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02089001v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02137698v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/3/032001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02137682v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/3/032012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02181701v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02461240v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330734v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02181702v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02370564v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01879759v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bachelet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01879764v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Naik" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01897598v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Montes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02180316v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02180293v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05407872v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sabir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02924962v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04190948v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02386602v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02181706v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02291114v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02508830v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02508843v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05237254v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Kerrache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Roche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gohy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Samyn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2025.109593" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05086234v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pellerin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Winninger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronic Landry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-025-01644-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04678377v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hugo Cavalcanti Ferreira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Khoa Bui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzel Alejandra Muro Puente" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Biget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2024.108732" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343243v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Meunier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Montarnal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fournier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126559" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05086265v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Soula" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2023-0059" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191104v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12121850" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03921702v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Profili" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Caceres&#8208;ferreira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202200051" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03603870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lucherini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Yin Lam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-022-01216-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03593590v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Adanmenou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs5100274" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881120v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oltea Murariu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bonnaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2839" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03355283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13172884" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03163967v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Davesne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2021.106217" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03921679v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Geoffroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26889277.2021.1972770" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02611650v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b06345" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03007312v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Parent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c02902" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03605313v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsilla Bensabath" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sarazin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bellayer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00399" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02926297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2020.109269" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02075599v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Okyay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil D Naik" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38515-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02088902v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Louisy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fontaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11020339" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03379769v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.03.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02168036v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11040640" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02359183v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatenda Nyazika" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734904119852740" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02075670v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.01.029" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02165588v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4620" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02414122v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2790" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087723v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Vandewalle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib7100086" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488570v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.108992" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02075769v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.06.013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01890498v4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym10090995" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697363v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tranchard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Estebe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2017.07.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03920650v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Est&#232;be" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10050494" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03920665v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10050470" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05613331v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bachelet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15685543.2013.793586" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05236288v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sabir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaucher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05534150v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabatino Carolini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Barboni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05169463v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne de M&#233;zerac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04581234v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Galvis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05236249v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04892914v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04636376v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lemesle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ferreira" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Casetta" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455679v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191326v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04492140v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Giraudeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vanhille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gabut" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455688v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04492150v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191806v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191380v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191811v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191148v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191315v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191125v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04190979v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191076v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191070v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02277153v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02277160v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02291136v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592164v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02277149v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02291097v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02307973v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02508847v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02491778v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ferreira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Passion" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592180v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bonnaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02182355v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Davesne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02276963v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02291103v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02181698v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02089001v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289273v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02291089v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02137698v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/3/032001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02137682v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/3/032012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04354330v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04354331v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02181701v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04290901v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289391v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02461240v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04290899v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02181702v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330734v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02370564v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01879759v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01879764v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Naik" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02180316v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01897598v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Montes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02180293v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05407872v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05169152v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05289806v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02924962v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04190948v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02386602v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02181706v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02291114v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02508830v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02508843v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039601v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Brunel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bounor-Legar&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Galy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Delage" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Guichard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>