--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -225,260 +225,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury uptake into poplar leaves</w:t>
+                <w:t xml:space="preserve">PHYOTOCHEM: Developing Eco-innovative Chemical Processes to Valorise Phytoremediation-Borne Biomasses End Fragment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Assad</w:t>
+                <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Parelle</w:t>
+                <w:t xml:space="preserve">M. Assad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Chalot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Heavy Metals in the Environment, ICHMET.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Ghen, Belgium</w:t>
+              <w:t xml:space="preserve">8th International Conference on Heavy Metals in the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03525729v1</w:t>
+                <w:t xml:space="preserve">hal-03779377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHYOTOCHEM: Developing Eco-innovative Chemical Processes to Valorise Phytoremediation-Borne Biomasses End Fragment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mercury uptake into poplar leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Assad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Heavy Metals in the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">18th International Conference on Heavy Metals in the Environment, ICHMET.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Ghen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779377v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of repeated annual applications of pig manure or pig slurry on C and N dynamics in the rhizosphere of maize</w:t>
               </w:r>
@@ -759,90 +759,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing water evaporation and trace element accumulation using tree species at a red gypsum landfill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Mahamat Malabad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gallinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC SciCon Online Meeting, SETAC Europe 30th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry, May 2020, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -867,64 +867,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing the panel of tree species for the phytomanagement of marginal lands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pfendler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -992,77 +992,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing the panel of tree species in phytomanagement strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1111,342 +1111,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert d’éléments traces provenant de décharges de résidus dans des végétaux utilisés en jardinage : estimation du risque et bio-monitoring. Les agricultures urbaines durables : un vecteur de la transition écologique</w:t>
+                <w:t xml:space="preserve">Developing eco-innovative chemical processes to valorise phytoremediation-borne biomasses: the PHYTOCHEM initiative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Assad</w:t>
+                <w:t xml:space="preserve">Michel Chalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maohamed Assad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Chalot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international sur l'agriculture urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SETAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03525743v1</w:t>
+                <w:t xml:space="preserve">hal-04153263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing eco-innovative chemical processes to valorise phytoremediation-borne biomasses: the PHYTOCHEM initiative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Transfert d’éléments traces provenant de décharges de résidus dans des végétaux utilisés en jardinage : estimation du risque et bio-monitoring. Les agricultures urbaines durables : un vecteur de la transition écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Assad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Parelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t>
+              <w:t xml:space="preserve">Colloque international sur l'agriculture urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153263v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural recolonization of tailings dumps by trees and microbes: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Assad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t>
@@ -1527,51 +1527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dambreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on GREEN PORK PRODUCTION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA, May 2005, Paris, France. pp.69-70</w:t>
@@ -1626,51 +1626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1891,90 +1891,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined approach utilizing UAV 3D imaging methods, in-situ measurements, and laboratory experiments to assess water evaporation and trace element uptake by tree species growing in a red gypsum landfill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Mahamat Malabad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gallinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 425, pp.127977. </w:t>
@@ -2051,51 +2051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Zapata-Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pfendler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2159,90 +2159,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Silver Birch (Betula pendula) Growth and Mn Accumulation in Residual Red Gypsum Using Organic Amendments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Zapata-Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2276,51 +2276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early screening of new accumulating versus non-accumulating tree species for the phytomanagement of marginal lands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Parelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2410,103 +2410,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace Metal(oid) Accumulation in Edible Crops and Poplar Cuttings Grown on Dredged Sediment Enriched Soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Assad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Assad</w:t>
+                <w:t xml:space="preserve">Michel Chalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Chalot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
+                <w:t xml:space="preserve">Valérie Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47 (6), pp.1496-1503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2540,103 +2540,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation of trace elements in edible crops and poplar grown on a titanium ore landfill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Assad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Blaudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Assad</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (5), pp.5019 - 5031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2670,103 +2670,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury uptake into poplar leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Assad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 146, pp.1-7. </w:t>
@@ -2804,77 +2804,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of micro-cuttings from acorns to test the plasticity of response to contrasting soil water regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belabbes Sara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Forestry Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (5), pp.995-1001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2921,64 +2921,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term response to waterlogging in Quercus petraea and Quercus robur: a study of the root hydraulic responses and the transcriptional pattern of aquaporins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rasheed-Depardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3038,77 +3038,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cause–effect relationship among morphological adaptations, growth, and gas exchange response of pedunculate oak seedlings to waterlogging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71 (3), pp.363-369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3181,64 +3181,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Crèvecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (12), pp.11. </w:t>
@@ -3586,70 +3586,70 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fromm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fromm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Losset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Tatin-Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 67 (1), pp.34-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -4209,269 +4209,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00883848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variations and acclimation potential of the thermostability of photochemistry in four mediterranean conifers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Responses of photosynthesis to high temperatures in trees: acclimation of the thermal break point of photochemistry to heat and drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Ghouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz Daas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Warren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Freiburger Forstliche Forschung Berichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 57, pp.43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672032v1</w:t>
+                <w:t xml:space="preserve">hal-02678917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of photosynthesis to high temperatures in trees: acclimation of the thermal break point of photochemistry to heat and drought</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal variations and acclimation potential of the thermostability of photochemistry in four mediterranean conifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Froux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Ducrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freiburger Forstliche Forschung Berichte</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 61, pp.235-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2004016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678917v1</w:t>
+                <w:t xml:space="preserve">hal-02672032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xylem hydraulic efficiency versus vulnerability in seedlings of four contrasting Mediterranean tree species (Cedrus atlantica, Cupressus sempervirens, Pinus halepensis and Pinus nigra)</w:t>
               </w:r>
@@ -4600,169 +4600,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques hydrauliques, régulation stomatique et efficience d'utilisation de l'eau de quatre espèces de conifères méditerranéens (Cedrus atlantica, Cupressus sempervirens, Pinus halepensis et Pinus nigra)</w:t>
+                <w:t xml:space="preserve">Caractéristiques hydrauliques, régulation stomatique et efficience d'utilisation de l'eau de quatre espèces de conifères méditerranéens (Cupressus sempervirens, Cedrus atlantica, Pinus halepensis et Pinus nigra)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Froux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences agricoles. Université Henri Poincaré - Nancy 1, 2002. Français. </w:t>
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Henri Poincaré (Nancy 1), 2002. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2002NAN10029⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01754428v1</w:t>
+                <w:t xml:space="preserve">tel-02834219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques hydrauliques, régulation stomatique et efficience d'utilisation de l'eau de quatre espèces de conifères méditerranéens (Cupressus sempervirens, Cedrus atlantica, Pinus halepensis et Pinus nigra)</w:t>
+                <w:t xml:space="preserve">Caractéristiques hydrauliques, régulation stomatique et efficience d'utilisation de l'eau de quatre espèces de conifères méditerranéens (Cedrus atlantica, Cupressus sempervirens, Pinus halepensis et Pinus nigra)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Froux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Henri Poincaré (Nancy 1), 2002. Français. </w:t>
+              <w:t xml:space="preserve">Sciences agricoles. Université Henri Poincaré - Nancy 1, 2002. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2002NAN10029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02834219v1</w:t>
+                <w:t xml:space="preserve">tel-01754428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5011,51 +5011,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525729v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tatin-Froux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779377v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477176v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Froux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Kuhn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Collot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kieffer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233507v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Mahamat Malabad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gallinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189728v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Durand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525157v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Moyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525743v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153263v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maohamed Assad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189725v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477122v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dambreville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04478360v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826899v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ghouil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Daas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Warren" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480999v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Colin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127977" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954415v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata-Carbonell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pfendler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106815" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582114v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089637v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tatin-Froux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.02.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089640v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2018.03.0106" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512276v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8242-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378616v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cazaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gimbert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.11.103" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355399v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belabbes Sara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11676-016-0226-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378595v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rasheed-Depardieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2015.10.016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101530v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0340-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794717v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cr&#232;vecoeur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051838" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516075v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Boyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vichot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fromm" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Losset" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2009.06.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2LSGJ07-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394424v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vichot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boissieux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Losset" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mavon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596774v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fromm" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-007-9119-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-706JL8BG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667899v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Birkhofer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martijn Bezemer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Bloem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonkowski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Christensen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.05.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678456v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Ducrey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-004-0372-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VD130W7H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883848v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducrey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672032v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678917v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881924v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Huc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754428v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10029" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834219v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779377v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525729v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tatin-Froux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477176v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Froux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Kuhn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Collot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kieffer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233507v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Mahamat Malabad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gallinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189728v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Durand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525157v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Moyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153263v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maohamed Assad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525743v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189725v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477122v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dambreville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04478360v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826899v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ghouil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Daas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Warren" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480999v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Colin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127977" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954415v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata-Carbonell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pfendler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106815" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582114v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089637v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tatin-Froux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.02.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089640v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2018.03.0106" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512276v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8242-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378616v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cazaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gimbert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.11.103" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355399v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belabbes Sara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11676-016-0226-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378595v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rasheed-Depardieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2015.10.016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101530v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0340-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794717v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cr&#232;vecoeur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051838" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516075v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Boyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vichot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fromm" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Losset" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2009.06.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2LSGJ07-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394424v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vichot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boissieux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Losset" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mavon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596774v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fromm" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-007-9119-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-706JL8BG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667899v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Birkhofer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martijn Bezemer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Bloem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonkowski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Christensen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.05.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678456v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Ducrey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-004-0372-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VD130W7H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883848v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducrey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678917v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672032v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881924v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Huc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834219v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754428v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10029" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>