--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -4209,269 +4209,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00883848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of photosynthesis to high temperatures in trees: acclimation of the thermal break point of photochemistry to heat and drought</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal variations and acclimation potential of the thermostability of photochemistry in four mediterranean conifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Froux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Ducrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freiburger Forstliche Forschung Berichte</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 61, pp.235-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2004016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678917v1</w:t>
+                <w:t xml:space="preserve">hal-02672032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variations and acclimation potential of the thermostability of photochemistry in four mediterranean conifers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Responses of photosynthesis to high temperatures in trees: acclimation of the thermal break point of photochemistry to heat and drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Ghouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz Daas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Warren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Freiburger Forstliche Forschung Berichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 57, pp.43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672032v1</w:t>
+                <w:t xml:space="preserve">hal-02678917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xylem hydraulic efficiency versus vulnerability in seedlings of four contrasting Mediterranean tree species (Cedrus atlantica, Cupressus sempervirens, Pinus halepensis and Pinus nigra)</w:t>
               </w:r>
@@ -4600,169 +4600,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques hydrauliques, régulation stomatique et efficience d'utilisation de l'eau de quatre espèces de conifères méditerranéens (Cupressus sempervirens, Cedrus atlantica, Pinus halepensis et Pinus nigra)</w:t>
+                <w:t xml:space="preserve">Caractéristiques hydrauliques, régulation stomatique et efficience d'utilisation de l'eau de quatre espèces de conifères méditerranéens (Cedrus atlantica, Cupressus sempervirens, Pinus halepensis et Pinus nigra)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Froux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Henri Poincaré (Nancy 1), 2002. Français. </w:t>
+              <w:t xml:space="preserve">Sciences agricoles. Université Henri Poincaré - Nancy 1, 2002. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2002NAN10029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02834219v1</w:t>
+                <w:t xml:space="preserve">tel-01754428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques hydrauliques, régulation stomatique et efficience d'utilisation de l'eau de quatre espèces de conifères méditerranéens (Cedrus atlantica, Cupressus sempervirens, Pinus halepensis et Pinus nigra)</w:t>
+                <w:t xml:space="preserve">Caractéristiques hydrauliques, régulation stomatique et efficience d'utilisation de l'eau de quatre espèces de conifères méditerranéens (Cupressus sempervirens, Cedrus atlantica, Pinus halepensis et Pinus nigra)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Froux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences agricoles. Université Henri Poincaré - Nancy 1, 2002. Français. </w:t>
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Henri Poincaré (Nancy 1), 2002. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2002NAN10029⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01754428v1</w:t>
+                <w:t xml:space="preserve">tel-02834219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5011,51 +5011,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779377v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525729v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tatin-Froux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477176v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Froux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Kuhn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Collot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kieffer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233507v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Mahamat Malabad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gallinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189728v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Durand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525157v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Moyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153263v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maohamed Assad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525743v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189725v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477122v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dambreville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04478360v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826899v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ghouil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Daas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Warren" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480999v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Colin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127977" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954415v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata-Carbonell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pfendler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106815" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582114v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089637v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tatin-Froux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.02.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089640v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2018.03.0106" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512276v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8242-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378616v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cazaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gimbert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.11.103" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355399v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belabbes Sara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11676-016-0226-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378595v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rasheed-Depardieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2015.10.016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101530v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0340-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794717v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cr&#232;vecoeur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051838" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516075v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Boyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vichot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fromm" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Losset" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2009.06.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2LSGJ07-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394424v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vichot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boissieux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Losset" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mavon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596774v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fromm" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-007-9119-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-706JL8BG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667899v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Birkhofer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martijn Bezemer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Bloem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonkowski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Christensen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.05.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678456v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Ducrey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-004-0372-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VD130W7H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883848v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducrey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678917v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672032v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881924v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Huc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834219v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754428v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10029" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779377v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525729v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tatin-Froux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477176v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Froux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Kuhn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Collot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kieffer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233507v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Mahamat Malabad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gallinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189728v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Durand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525157v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Moyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153263v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maohamed Assad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525743v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189725v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477122v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dambreville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04478360v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826899v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ghouil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Daas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Warren" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480999v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Colin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127977" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954415v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata-Carbonell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pfendler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106815" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582114v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089637v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tatin-Froux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.02.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089640v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2018.03.0106" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512276v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8242-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378616v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cazaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gimbert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.11.103" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355399v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belabbes Sara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11676-016-0226-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378595v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rasheed-Depardieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2015.10.016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101530v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0340-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794717v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cr&#232;vecoeur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051838" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516075v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Boyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vichot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fromm" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Losset" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2009.06.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2LSGJ07-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394424v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vichot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boissieux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Losset" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mavon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596774v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fromm" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-007-9119-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-706JL8BG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667899v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Birkhofer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martijn Bezemer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Bloem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonkowski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Christensen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.05.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678456v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Ducrey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-004-0372-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VD130W7H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883848v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducrey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672032v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678917v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881924v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Huc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754428v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10029" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834219v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>