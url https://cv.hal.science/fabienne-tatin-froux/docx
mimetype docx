--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -66,1801 +66,1801 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LIVING LAB DU PARC DES ALLIAIRES : UN SITE PILOTE DE RECHERCHE DE DIFFUSION DU PHYTOMANAGEMENT POUR LA REHABILITATION DES FRICHES INDUSTRIELLES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEFA Besançon 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric GIMBERT, Jul 2024, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Managing water evaporation and trace element accumulation using tree species at a red gypsum landfill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Mahamat Malabad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gallinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SETAC SciCon Online Meeting, SETAC Europe 30th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry, May 2020, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Increasing the panel of tree species for the phytomanagement of marginal lands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pfendler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zappelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th phytotechnologies conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Novi Sad, Serbia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Increasing the panel of tree species in phytomanagement strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICOBTE, 14th International Conference on the Biogeochemistry of Trace Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Developing eco-innovative chemical processes to valorise phytoremediation-borne biomasses: the PHYTOCHEM initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maohamed Assad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SETAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfert d’éléments traces provenant de décharges de résidus dans des végétaux utilisés en jardinage : estimation du risque et bio-monitoring. Les agricultures urbaines durables : un vecteur de la transition écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Assad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international sur l'agriculture urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natural recolonization of tailings dumps by trees and microbes: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zappelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Assad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repeated annual fertilizations of maize with pig slurry or pig manure enhance plant growth and N transformations in soil one year after the last application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dambreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International workshop on GREEN PORK PRODUCTION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA, May 2005, Paris, France. pp.69-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of repeated applications of pig manure or pig slurry on microbial activity in the rhizosphere of field grown maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhizosphere 2004 -Perspectives and Challenges- A tribute to Lorenz Hiltner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Munich, Germany. pp.204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responses of photosynthesis to high temperatures in trees: acclimation of the thermal break point of photochemistry to heat and drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Ghouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz Daas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Froux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Warren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Impacts of the Drought and Heat in 2003 on Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Freiburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02826899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire des forêts comtoises : Approche multiscalaire et multidisciplinaire pour comprendre le dépérissement forestier et ses conséquences sur les écosystèmes, les paysages et la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Azuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Beguinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Bertheau-Rossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international et interdisciplinaire : "Forêts en transitions. Concepts, méthodes, mesures et prospective"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Tours, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHYOTOCHEM: Developing Eco-innovative Chemical Processes to Valorise Phytoremediation-Borne Biomasses End Fragment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mercury uptake into poplar leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Assad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Heavy Metals in the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">18th International Conference on Heavy Metals in the Environment, ICHMET.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Ghen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779377v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury uptake into poplar leaves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PHYOTOCHEM: Developing Eco-innovative Chemical Processes to Valorise Phytoremediation-Borne Biomasses End Fragment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Assad</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Heavy Metals in the Environment, ICHMET.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Ghen, Belgium</w:t>
+              <w:t xml:space="preserve">8th International Conference on Heavy Metals in the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525729v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of repeated annual applications of pig manure or pig slurry on C and N dynamics in the rhizosphere of maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on GREEN PORK PRODUCTION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Paris, France. proceedings, session 3, pp.97-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477176v1</w:t>
-              </w:r>
-[...1255 lines deleted...]
-                <w:t xml:space="preserve">hal-02826899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1878,103 +1878,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined approach utilizing UAV 3D imaging methods, in-situ measurements, and laboratory experiments to assess water evaporation and trace element uptake by tree species growing in a red gypsum landfill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Mahamat Malabad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gallinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 425, pp.127977. </w:t>
@@ -2012,90 +2012,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestate improved birch (Betula pendula) growth and reduced leaf trace element contents at a red gypsum landfill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Mahamat Malabad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Zapata-Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pfendler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2159,90 +2159,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Silver Birch (Betula pendula) Growth and Mn Accumulation in Residual Red Gypsum Using Organic Amendments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Zapata-Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Parelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2276,51 +2276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early screening of new accumulating versus non-accumulating tree species for the phytomanagement of marginal lands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Parelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2410,103 +2410,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace Metal(oid) Accumulation in Edible Crops and Poplar Cuttings Grown on Dredged Sediment Enriched Soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Assad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47 (6), pp.1496-1503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2540,103 +2540,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation of trace elements in edible crops and poplar grown on a titanium ore landfill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Assad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (5), pp.5019 - 5031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2670,1919 +2670,1943 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury uptake into poplar leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Assad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 146, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.11.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of micro-cuttings from acorns to test the plasticity of response to contrasting soil water regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belabbes Sara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Forestry Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (5), pp.995-1001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11676-016-0226-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term response to waterlogging in Quercus petraea and Quercus robur: a study of the root hydraulic responses and the transcriptional pattern of aquaporins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rasheed-Depardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 97, pp.323-330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.plaphy.2015.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cause–effect relationship among morphological adaptations, growth, and gas exchange response of pedunculate oak seedlings to waterlogging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71 (3), pp.363-369. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-013-0340-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and Expression of Nine Oak Aquaporin Genes in the Primary Root Axis of Two Oak Species, Quercus petraea and Quercus robur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rasheed-Depardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Crèvecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (12), pp.11. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0051838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tritium in plants: A review of current knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fromm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Losset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tatin-Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 67 (1), pp.34-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2009.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00516075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations of conversion rate from Tissue Free Water Tritium to Organically-Bound Tritium in lettuces continuously exposed to atmospheric HT and HTO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Boissieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Losset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 44 (5), pp.671-676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00394424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tritium in plants: A review of current knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fromm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fromm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Losset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 67 (1), pp.34-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2009.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Net N immobilisation during the biodegradation of mucilage in soil as affected by repeated mineral and organic fertilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 80 (1), pp.39-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10705-007-9119-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term organic farming fosters below- and aboveground biota: Implications for soil quality, biological control, and productivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Birkhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martijn Bezemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap Bloem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bonkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Søren Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40 (9), pp.2297-2308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2008.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability to embolism differs in roots and shoots and among three Mediterranean conifers: consequences for stomatal regulation of water loss ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Ducrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland R. Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trees - Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 19 (2), pp.137-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00468-004-0372-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variations and acclimation potential of the thermostability of photochemistry in four Mediterranean conifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ducrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 61 (3), pp.235-241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/forest:2004016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00883848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variations and acclimation potential of the thermostability of photochemistry in four mediterranean conifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Ducrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 61, pp.235-241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/forest:2004016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of photosynthesis to high temperatures in trees: acclimation of the thermal break point of photochemistry to heat and drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Ghouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraz Daas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Warren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freiburger Forstliche Forschung Berichte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 57, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xylem hydraulic efficiency versus vulnerability in seedlings of four contrasting Mediterranean tree species (Cedrus atlantica, Cupressus sempervirens, Pinus halepensis and Pinus nigra)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ducrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 59 (4), pp.409-418. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2002015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4592,171 +4616,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques hydrauliques, régulation stomatique et efficience d'utilisation de l'eau de quatre espèces de conifères méditerranéens (Cedrus atlantica, Cupressus sempervirens, Pinus halepensis et Pinus nigra)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Froux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université Henri Poincaré - Nancy 1, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2002NAN10029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01754428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques hydrauliques, régulation stomatique et efficience d'utilisation de l'eau de quatre espèces de conifères méditerranéens (Cupressus sempervirens, Cedrus atlantica, Pinus halepensis et Pinus nigra)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Froux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Henri Poincaré (Nancy 1), 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02834219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4766,105 +4790,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de paternité chez une descendance de noyer hybride à l'aide de marqueurs phénoliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Froux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] Université d'Orléans (UO), FRA. 1996, 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId141"/>
+      <w:footerReference w:type="default" r:id="rId143"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5011,51 +5035,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779377v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525729v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tatin-Froux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477176v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Froux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Kuhn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Collot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kieffer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233507v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Mahamat Malabad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gallinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189728v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Durand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525157v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Moyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153263v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maohamed Assad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525743v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189725v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477122v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dambreville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04478360v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826899v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ghouil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Daas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Warren" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480999v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Colin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127977" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954415v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata-Carbonell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pfendler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106815" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582114v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089637v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tatin-Froux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.02.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089640v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2018.03.0106" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512276v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8242-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378616v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cazaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gimbert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.11.103" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355399v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belabbes Sara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11676-016-0226-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378595v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rasheed-Depardieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2015.10.016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101530v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0340-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794717v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cr&#232;vecoeur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051838" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516075v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Boyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vichot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fromm" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Losset" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2009.06.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2LSGJ07-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394424v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vichot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boissieux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Losset" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mavon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596774v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fromm" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-007-9119-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-706JL8BG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667899v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Birkhofer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martijn Bezemer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Bloem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonkowski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Christensen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.05.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678456v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Ducrey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-004-0372-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VD130W7H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883848v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducrey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672032v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678917v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881924v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Huc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754428v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10029" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834219v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708233v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Kuhn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Collot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kieffer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233507v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Mahamat Malabad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tatin-Froux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gallinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189728v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525157v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Moyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153263v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maohamed Assad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525743v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189725v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477122v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dambreville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04478360v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826899v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ghouil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Daas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Froux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Warren" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525729v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779377v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477176v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480999v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Colin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127977" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954415v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata-Carbonell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pfendler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106815" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582114v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089637v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tatin-Froux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.02.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089640v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2018.03.0106" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512276v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8242-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378616v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cazaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gimbert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.11.103" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8FSPRVH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355399v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belabbes Sara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11676-016-0226-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rasheed-Depardieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2015.10.016" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVHFX3CZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101530v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0340-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794717v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cr&#232;vecoeur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051838" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516075v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Boyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vichot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fromm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Losset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2009.06.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2LSGJ07-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394424v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vichot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boissieux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Losset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mavon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596774v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fromm" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460862v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-007-9119-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-706JL8BG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667899v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Birkhofer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martijn Bezemer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Bloem" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonkowski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Christensen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.05.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678456v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Ducrey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-004-0372-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VD130W7H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883848v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducrey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004016" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672032v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678917v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881924v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Huc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754428v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10029" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834219v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836830v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>