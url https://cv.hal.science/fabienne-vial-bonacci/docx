--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,409 +66,784 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bases de données Marc Michel Rey : archives et ornements (ROIi)</w:t>
+                <w:t xml:space="preserve">Decoding Ornaments: The Case of Marc-Michel Rey’s Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
+                <w:t xml:space="preserve">Sayan Kumar Chaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ventresque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop : Databases on the Eighteenth-Century Francophone World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Simon Dagenais, May 2025, En ligne, France</w:t>
+              <w:t xml:space="preserve">Workshop on Methods for Micro- and Mesotypography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Johannes Gutenberg-Universität Mainz, Sep 2025, Wolfenbüttel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05432422v1</w:t>
+                <w:t xml:space="preserve">hal-05562838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical Printed Ornaments: Dataset and Tasks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les bases de données Marc Michel Rey : archives et ornements (ROIi)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Emonet</w:t>
+                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDAR 2024 - International Conference on Document Analysis and Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop : Databases on the Eighteenth-Century Francophone World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Simon Dagenais, May 2025, En ligne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720711v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’édition numérique de la correspondance de Marc Michel Rey, libraire du XVIIIe siècle.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vignettes discovery in historical ornaments: Rey database and practices, limits and advances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayan Kumar Chaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inventorier les correspondances des Lumières: analyse matérielle et traitements numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, PARIS, France</w:t>
+              <w:t xml:space="preserve">Workshop "Computing the Page in Early-Modern Europe"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Visual Geometry Group, Mar 2024, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04213734v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Historical Printed Ornaments: Dataset and Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayan Kumar Chaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Sonat Baltaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICDAR 2024 - International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Athens, Greece. pp.251-270, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70543-4_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historical benchmark Dataset for multiple computer vision tasks: Discuss limitations of different Machine Learning techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayan Kumar Chaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ventresque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 Intermediality and Computational Humanities Hackathon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Vienna, Nov 2024, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’édition numérique de la correspondance de Marc Michel Rey, libraire du XVIIIe siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inventorier les correspondances des Lumières: analyse matérielle et traitements numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04213734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’Edition numérique de la Correspondance de Marc-Michel Rey, libraire du XVIIIe siècle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inventorier les correspondances des Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -478,1501 +853,1501 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correspondance de Pierre Bayle. Tome quinzième. Bibliographie et index général</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Correspondance de Pierre Bayle. Tome quatorzième. Décembre 1706-avril 1732. Lettres 1742-1791</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiep Van Bunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire Foundation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.393, 2017, 978-0-7294-1201-8</w:t>
+              <w:t xml:space="preserve">, xxvi + 472 p., 2017, 978-0-7294-1070-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01703444v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01446648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correspondance de Pierre Bayle. Tome quatorzième. Décembre 1706-avril 1732. Lettres 1742-1791</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Correspondance de Pierre Bayle. Tome quinzième. Bibliographie et index général</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiep Van Bunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire Foundation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, xxvi + 472 p., 2017, 978-0-7294-1070-0</w:t>
+              <w:t xml:space="preserve">, pp.393, 2017, 978-0-7294-1201-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01446648v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01703444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correspondance de Pierre Bayle. Tome treizième. Janvier 1703-décembre 1706. Lettres 1591-1741</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiep Van Bunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire Foundation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, xxx + 625 p., 2016, 978-0-7294-1069-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01446620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correspondance de Pierre Bayle. Tome douzième. Janvier 1699-décembre 1702. Lettres 1406-1590</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiep Van Bunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire Foundation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, xviii + 598 p., 2015, 978-0-7294-1028-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01172755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correspondance de Pierre Bayle. Tome onzième. Août 1697- décembre 1698. Lettres 1281-1405</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Bergon</w:t>
-[...14 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Voltaire Foundation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-0-7294-1027-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01172761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correspondance de Pierre Bayle. Tome dixième. Avril 1696-juillet 1697. Lettres 1100-1280</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Bost</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Wiep Van Bunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire Foundation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.xxx+709, 2013, 9780729410267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01055324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correspondance de Pierre Bayle. Tome neuvième. Janvier 1693 - mars 1696. Lettres 902-1099</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiep Van Bunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Bergon</w:t>
-[...40 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Voltaire Foundation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.xxxii-747, 2012, 9780729409841</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00702495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correspondance de Pierre Bayle. Tome huitième. Janvier 1689-décembre 1692. Lettres 720-901</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Bergon</w:t>
-[...14 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Voltaire Foundation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 978-0-7294-0983-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01172787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correspondance de Pierre Bayle. Tome septième. Juillet 1686-décembre 1688. lettres 588-719</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Bergon</w:t>
-[...14 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Voltaire Foundation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 978-0-7294-0973-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01172800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correspondance de Pierre Bayle. Tome sixième. Août 1685 - fin juin 1686. Lettres 451 - 587</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Bergon</w:t>
-[...14 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Voltaire Foundation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 978-0-7294-0878-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01172804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correspondance de Pierre Bayle. Tome cinquième. Août 1684 - fin juillet 1685. Lettres 309 - 450</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Bergon</w:t>
-[...14 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Voltaire Foundation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 978-0-7294-0877-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01172805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molière dramaturge libertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Champion, pp.254, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00293522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1982,193 +2357,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le commerce de la librairie à la lumière de la correspondance – Marc Michel Rey, Pierre Rousseau, Charles Weissenbruch »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du Journal encyclopédique aux humanités numériques. Trois siècles d’histoire du livre et de la pensée à travers le Fonds Weissenbruch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives générales du Royaume, pp.205-222, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les manuscrits clandestins dans les papiers de Marc-Michel Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre clandestine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, Classiques Garnier, pp.25-46, 2015, La littérature philosophique clandestine dans les correspondances, 978-2-8124-4705-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01490359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2178,420 +2553,420 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Dictionnaire historique et critique de Pierre Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Noailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01531000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliographie des périodiques anciens. Dépouillement des &amp;quot;Nouvelles de la République des Lettres&amp;quot; (mars 1684-avril 1689 et janvier 1699-décembre 1706)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01504850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliographie des périodiques anciens. Dépouillement de la revue Histoire des ouvrages des savans (1687-1709) de Henri Basnage de Beauval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01504834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliographie des périodiques anciens. Dépouillement de la &amp;quot;Bibliothèque universelle et historique&amp;quot; (1686-1693) de Jean Le Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01504840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2601,493 +2976,493 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bayle and the Republic of Letters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La Correspondance de Pierre Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-01503085v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01444109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Relations de Pierre Bayle avec l'Angleterre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Pierre Bayle et la République des Lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-01503052v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01503076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Vie de Pierre Bayle (seconde partie 1693-1706)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Pierre Bayle and the Republic of Letters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-01502986v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01503085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Vie de Pierre Bayle (première partie 1647-1693)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les Relations de Pierre Bayle avec l'Angleterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-01502982v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01503052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Correspondance de Pierre Bayle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La Vie de Pierre Bayle (seconde partie 1693-1706)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-01444109v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01502986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bayle et la République des Lettres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La Vie de Pierre Bayle (première partie 1647-1693)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-01503076v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01502982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3234,51 +3609,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432422v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bahier-Porte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vial-Bonacci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720711v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Kumar Chaki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Sonat Baltaci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Vincent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70543-4_15" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04213734v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298361v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703444v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Mckenna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Labrousse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward James" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Roche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiep Van Bunge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.voltaire.ox.ac.uk/book/correspondance-de-pierre-bayle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446648v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.voltaire.ox.ac.uk/www_vf/bayle/bayle_index.ssi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172755v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172761v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bost" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bergon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055324v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702495v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172787v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172800v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172804v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172805v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293522v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298356v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01490359v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01531000v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Noailly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perrin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01504850v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01504834v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01504840v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01503085v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01503052v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01502986v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01502982v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01444109v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01503076v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562838v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Kumar Chaki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vial-Bonacci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautrais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ventresque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432422v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bahier-Porte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562685v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Emonet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720711v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Sonat Baltaci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Vincent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70543-4_15" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562771v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04213734v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298361v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446648v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Mckenna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Labrousse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward James" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Roche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiep Van Bunge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.voltaire.ox.ac.uk/www_vf/bayle/bayle_index.ssi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703444v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.voltaire.ox.ac.uk/book/correspondance-de-pierre-bayle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446620v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172755v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172761v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bost" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bergon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702495v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172787v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172800v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172804v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172805v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293522v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298356v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01490359v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01531000v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Noailly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01504850v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01504834v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01504840v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01444109v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01503076v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01503085v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01503052v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01502986v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01502982v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>