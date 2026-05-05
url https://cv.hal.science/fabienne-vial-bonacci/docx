--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -432,286 +432,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical Printed Ornaments: Dataset and Tasks</w:t>
+                <w:t xml:space="preserve">Historical benchmark Dataset for multiple computer vision tasks: Discuss limitations of different Machine Learning techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayan Kumar Chaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ventresque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDAR 2024 - International Conference on Document Analysis and Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2024 Intermediality and Computational Humanities Hackathon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Vienna, Nov 2024, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720711v1</w:t>
+                <w:t xml:space="preserve">hal-05562771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical benchmark Dataset for multiple computer vision tasks: Discuss limitations of different Machine Learning techniques</w:t>
+                <w:t xml:space="preserve">Historical Printed Ornaments: Dataset and Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayan Kumar Chaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Sonat Baltaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Intermediality and Computational Humanities Hackathon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICDAR 2024 - International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Athens, Greece. pp.251-270, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70543-4_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05562771v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’édition numérique de la correspondance de Marc Michel Rey, libraire du XVIIIe siècle.</w:t>
               </w:r>
@@ -3609,51 +3609,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562838v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Kumar Chaki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vial-Bonacci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautrais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ventresque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432422v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bahier-Porte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562685v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Emonet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720711v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Sonat Baltaci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Vincent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70543-4_15" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562771v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04213734v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298361v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446648v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Mckenna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Labrousse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward James" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Roche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiep Van Bunge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.voltaire.ox.ac.uk/www_vf/bayle/bayle_index.ssi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703444v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.voltaire.ox.ac.uk/book/correspondance-de-pierre-bayle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446620v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172755v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172761v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bost" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bergon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702495v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172787v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172800v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172804v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172805v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293522v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298356v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01490359v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01531000v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Noailly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01504850v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01504834v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01504840v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01444109v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01503076v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01503085v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01503052v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01502986v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01502982v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562838v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Kumar Chaki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vial-Bonacci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautrais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ventresque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432422v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bahier-Porte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562685v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Emonet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562771v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720711v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Sonat Baltaci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Vincent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70543-4_15" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04213734v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298361v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446648v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Mckenna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Labrousse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward James" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Roche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiep Van Bunge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.voltaire.ox.ac.uk/www_vf/bayle/bayle_index.ssi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703444v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.voltaire.ox.ac.uk/book/correspondance-de-pierre-bayle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446620v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172755v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172761v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bost" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bergon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702495v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172787v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172800v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172804v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172805v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293522v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298356v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01490359v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01531000v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Noailly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01504850v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01504834v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01504840v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01444109v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01503076v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01503085v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01503052v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01502986v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01502982v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>