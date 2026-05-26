--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -100,618 +100,618 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding Ornaments: The Case of Marc-Michel Rey’s Database</w:t>
+                <w:t xml:space="preserve">Les bases de données Marc Michel Rey : archives et ornements (ROIi)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sayan Kumar Chaki</w:t>
+                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Methods for Micro- and Mesotypography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Johannes Gutenberg-Universität Mainz, Sep 2025, Wolfenbüttel, Germany</w:t>
+              <w:t xml:space="preserve">Workshop : Databases on the Eighteenth-Century Francophone World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Simon Dagenais, May 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05562838v1</w:t>
+                <w:t xml:space="preserve">hal-05432422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bases de données Marc Michel Rey : archives et ornements (ROIi)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decoding Ornaments: The Case of Marc-Michel Rey’s Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayan Kumar Chaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ventresque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop : Databases on the Eighteenth-Century Francophone World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Simon Dagenais, May 2025, En ligne, France</w:t>
+              <w:t xml:space="preserve">Workshop on Methods for Micro- and Mesotypography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Johannes Gutenberg-Universität Mainz, Sep 2025, Wolfenbüttel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05432422v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vignettes discovery in historical ornaments: Rey database and practices, limits and advances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Historical benchmark Dataset for multiple computer vision tasks: Discuss limitations of different Machine Learning techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayan Kumar Chaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ventresque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Computing the Page in Early-Modern Europe"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Visual Geometry Group, Mar 2024, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">2024 Intermediality and Computational Humanities Hackathon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Vienna, Nov 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05562685v1</w:t>
+                <w:t xml:space="preserve">hal-05562771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical benchmark Dataset for multiple computer vision tasks: Discuss limitations of different Machine Learning techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Historical Printed Ornaments: Dataset and Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayan Kumar Chaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Sonat Baltaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Intermediality and Computational Humanities Hackathon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICDAR 2024 - International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Athens, Greece. pp.251-270, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70543-4_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05562771v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical Printed Ornaments: Dataset and Tasks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vignettes discovery in historical ornaments: Rey database and practices, limits and advances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayan Kumar Chaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sayan Kumar Chaki</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
+                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDAR 2024 - International Conference on Document Analysis and Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop "Computing the Page in Early-Modern Europe"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Visual Geometry Group, Mar 2024, Oxford, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720711v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’édition numérique de la correspondance de Marc Michel Rey, libraire du XVIIIe siècle.</w:t>
               </w:r>
@@ -2384,51 +2384,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le commerce de la librairie à la lumière de la correspondance – Marc Michel Rey, Pierre Rousseau, Charles Weissenbruch »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du Journal encyclopédique aux humanités numériques. Trois siècles d’histoire du livre et de la pensée à travers le Fonds Weissenbruch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives générales du Royaume, pp.205-222, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2984,477 +2984,477 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Correspondance de Pierre Bayle</w:t>
+                <w:t xml:space="preserve">Pierre Bayle and the Republic of Letters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01444109v1</w:t>
+                <w:t xml:space="preserve">medihal-01503085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bayle et la République des Lettres</w:t>
+                <w:t xml:space="preserve">Les Relations de Pierre Bayle avec l'Angleterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01503076v1</w:t>
+                <w:t xml:space="preserve">medihal-01503052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bayle and the Republic of Letters</w:t>
+                <w:t xml:space="preserve">La Vie de Pierre Bayle (seconde partie 1693-1706)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01503085v1</w:t>
+                <w:t xml:space="preserve">medihal-01502986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Relations de Pierre Bayle avec l'Angleterre</w:t>
+                <w:t xml:space="preserve">La Vie de Pierre Bayle (première partie 1647-1693)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01503052v1</w:t>
+                <w:t xml:space="preserve">medihal-01502982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Vie de Pierre Bayle (seconde partie 1693-1706)</w:t>
+                <w:t xml:space="preserve">Pierre Bayle et la République des Lettres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01502986v1</w:t>
+                <w:t xml:space="preserve">medihal-01503076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Vie de Pierre Bayle (première partie 1647-1693)</w:t>
+                <w:t xml:space="preserve">La Correspondance de Pierre Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01502982v1</w:t>
+                <w:t xml:space="preserve">medihal-01444109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3609,51 +3609,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562838v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Kumar Chaki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vial-Bonacci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautrais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ventresque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432422v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bahier-Porte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562685v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Emonet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562771v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720711v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Sonat Baltaci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Vincent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70543-4_15" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04213734v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298361v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446648v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Mckenna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Labrousse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward James" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Roche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiep Van Bunge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.voltaire.ox.ac.uk/www_vf/bayle/bayle_index.ssi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703444v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.voltaire.ox.ac.uk/book/correspondance-de-pierre-bayle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446620v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172755v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172761v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bost" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bergon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702495v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172787v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172800v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172804v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172805v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293522v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298356v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01490359v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01531000v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Noailly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01504850v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01504834v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01504840v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01444109v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01503076v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01503085v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01503052v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01502986v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01502982v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432422v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bahier-Porte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vial-Bonacci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562838v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Kumar Chaki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautrais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ventresque" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562771v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720711v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Sonat Baltaci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Vincent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70543-4_15" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562685v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Emonet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04213734v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298361v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446648v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Mckenna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Labrousse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward James" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Roche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiep Van Bunge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.voltaire.ox.ac.uk/www_vf/bayle/bayle_index.ssi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703444v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.voltaire.ox.ac.uk/book/correspondance-de-pierre-bayle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446620v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172755v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172761v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bost" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bergon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702495v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172787v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172800v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172804v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172805v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293522v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298356v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01490359v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01531000v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Noailly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01504850v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01504834v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01504840v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01503085v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01503052v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01502986v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01502982v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01503076v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01444109v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>