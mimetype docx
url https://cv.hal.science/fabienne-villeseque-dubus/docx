--- v0 (2026-03-23)
+++ v1 (2026-04-30)
@@ -1147,338 +1147,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01218556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations budgétaires en PME : l'influence du secteur d'activité et du profil du dirigeant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chapellier</w:t>
+                <w:t xml:space="preserve">Du « patchwork » au « canevas » : les rôles combinés des interactions et des outils de gestion autour d'un processus d'innovation dans le secteur du spectacle vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Villesèque-Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 43 (1), pp.223. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/inno.043.0223⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 1 (43), pp.85-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.043.0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010369v1</w:t>
+                <w:t xml:space="preserve">hal-02012286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport de la méthode DEA au pilotage de la performance des centres de coût : l’exemple de la logistique amont</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cavaignac</w:t>
+                <w:t xml:space="preserve">Innovations budgétaires en PME : l'influence du secteur d'activité et du profil du dirigeant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhour Ben Hamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Villesèque-Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/fcs.1536⟩</w:t>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (1), pp.223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.043.0223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02042422v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du « patchwork » au « canevas » : les rôles combinés des interactions et des outils de gestion autour d'un processus d'innovation dans le secteur du spectacle vivant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
+                <w:t xml:space="preserve">L’apport de la méthode DEA au pilotage de la performance des centres de coût : l’exemple de la logistique amont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cavaignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Villesèque-Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fcs.1536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/inno.043.0085⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02012286v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la politisation à l'instrumentation d'un outil de gestion: le cas du budget dans les théâtres associatifs</w:t>
               </w:r>
@@ -1805,217 +1805,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les structures d’accompagnement au service du pilotage effectual des Industries Culturelles et Créatives</w:t>
+                <w:t xml:space="preserve">L’effectuation comme démarche de pilotage et de contrôle dans les Industries Culturelles et Créatives : Le cas d’une entreprise du métavers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davignon Mélanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie da Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Villesèque-Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEI - Academie de L'entrepreneuriat et de l'Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">AFC - Association Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728053v1</w:t>
+                <w:t xml:space="preserve">hal-04728059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effectuation comme démarche de pilotage et de contrôle dans les Industries Culturelles et Créatives : Le cas d’une entreprise du métavers</w:t>
+                <w:t xml:space="preserve">Les structures d’accompagnement au service du pilotage effectual des Industries Culturelles et Créatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davignon Mélanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie da Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Villesèque-Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFC - Association Française de Comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">AEI - Academie de L'entrepreneuriat et de l'Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728059v1</w:t>
+                <w:t xml:space="preserve">hal-04728053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer coûte que coûte ou maîtriser pour innover : une analyse des processus entrepreneuriaux des entrepreneurs culturels</w:t>
               </w:r>
@@ -3318,51 +3318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le profil du dirigeant, facteur d'adoption des innovations budgétaires dans les PME tunisiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhour Ben Hamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3854,175 +3854,276 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00525999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reporting et pilotage des organisations pour une société résiliente</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
+                <w:t xml:space="preserve">Le Singulier en comptabilité, contrôle et audit. Regards croisés autour des outils de gestion, des acteurs et des organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Jerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Villesèque-Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">EMS Editions, 2022, Gestion en liberté, 978-2-37687-599-4. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pearson. 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03867068v1</w:t>
+                <w:t xml:space="preserve">hal-05564374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reporting et pilotage des organisations pour une société résiliente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Villesèque-Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EMS Editions, 2022, Gestion en liberté, 978-2-37687-599-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.giord.2022.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03867068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'innovation managériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4033,70 +4134,70 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Villesèque-Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EMS Editions, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.migno.2017.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4106,51 +4207,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pilotage des Industries Culturelles et Créatives par l’effectuation : le cas d’une startup dans le métavers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davignon Mélanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4179,73 +4280,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCA en milieu spécifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les approches institutionnelles du contrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4265,190 +4366,190 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dambrin, Claire., &amp; Mourey, Damien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands courants en contrôle de gestion: Approches organisationnelles et sociétales du contrôle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions EMS, pp.73-96, 2023, Management et Société, 978-2-37687-767-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 2. Repenser le pilotage des hôpitaux publics français au regard de la crise de la Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Morinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Baldé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Villesèque-Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reporting et pilotage des organisations pour une société résiliente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éd. EMS, Management &amp; société, 49-61 p., 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.giord.2022.01.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de gestion et résilience en situation d'incertitude radicale : quelles leçons retirer de la pandémie Covid-19 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4468,191 +4569,191 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giordano Spring Sophie; Villesèque-Dubus Fabienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reporting et pilotage des organisations pour une société résiliente. La comptabilité et le contrôle à l’épreuve de la crise Covid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EMS, pp.127-146, 2022, 978-2-37687-600-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se réinventer pour survivre : quand la crise Covid-19 bouscule les frontières et les pratiques des organisations de l’art et de la culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Villesèque-Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reporting et pilotage des organisations pour une société résiliente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Editions, pp.27-48, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.giord.2022.01.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03867079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de gestion et start-up : une réflexion sur la nature et les rôles des outils de contrôle de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Dangereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4667,73 +4768,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilités et Société. Entre représentation et construction du monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature et rôle des outils de contrôle de gestion dans les PME innovantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Dangereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4762,87 +4863,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'innovation managériale. Les multiples voies d’une spirale vertueuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes d’information comptable : vers une simplicité de forme et complexité de sens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4870,51 +4971,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les systèmes de gestion entre simplification et complexification - Mélanges en l’honneur du Professeur Yves Dupuy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Economica, pp.91-100, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4924,100 +5025,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transversalité et Systèmes Budgétaires- Un essai d'observation et d'analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Villesèque-Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Montpellier II - Sciences et Techniques du Languedoc, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00473296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5027,105 +5128,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes budgétaires et identité organisationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Villesèque-Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Montpellier II - Sciences et Techniques du Languedoc, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00736568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId106"/>
+      <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5272,51 +5373,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04725442v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benoit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars-Chapelon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Villes&#232;que-Dubus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04743854v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Dangereux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapellier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587497v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.056.0045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616210v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00531" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867120v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00474" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03130108v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Amans" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.261.0021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091768v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Amat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Lafont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.291.0141" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009867v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039785ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616225v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mar.2015.03.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNWV7MPR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218556v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010369v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Ben Hamadi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.043.0223" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02042422v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cavaignac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1536" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F6VPNJN4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012286v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.043.0085" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676921v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483771v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483765v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483762v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728053v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davignon M&#233;lanie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie da Fonseca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728059v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732802v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Villess&#232;que-Dubus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02482440v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hollet-Haudebert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villes&#232;que-Dubus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101487v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04109379v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04273915v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901107v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mannarini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mocquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090124v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090154v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02017816v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amans" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057574v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078507v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092791v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089140v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899657v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086227v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002362v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Mazars" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690971v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giordano-Spring" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Courrent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481077v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dupuy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460410v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525999v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867068v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2022.01" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528686v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mignon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.migno.2017.01" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727862v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929475v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325712v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Morini&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Bald&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giordano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2022.01.0049" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837404v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867079v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2022.01.0027" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373103v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Marsal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373430v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119193v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Eggrickx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00473296v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00736568v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04725442v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benoit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars-Chapelon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Villes&#232;que-Dubus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04743854v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Dangereux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapellier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587497v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.056.0045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616210v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00531" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867120v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00474" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03130108v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Amans" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.261.0021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091768v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Amat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Lafont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.291.0141" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009867v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039785ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616225v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mar.2015.03.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNWV7MPR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218556v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012286v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.043.0085" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010369v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Ben Hamadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.043.0223" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02042422v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cavaignac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1536" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F6VPNJN4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676921v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483771v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483765v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483762v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728059v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davignon M&#233;lanie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie da Fonseca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728053v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732802v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Villess&#232;que-Dubus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02482440v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hollet-Haudebert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villes&#232;que-Dubus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101487v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04109379v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04273915v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901107v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mannarini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mocquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090124v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090154v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02017816v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amans" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057574v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078507v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092791v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089140v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899657v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086227v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002362v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Mazars" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690971v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giordano-Spring" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Courrent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481077v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dupuy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460410v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525999v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564374v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Jerman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867068v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2022.01" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528686v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mignon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.migno.2017.01" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727862v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929475v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325712v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Morini&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Bald&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giordano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2022.01.0049" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837404v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867079v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2022.01.0027" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373103v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Marsal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373430v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119193v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Eggrickx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00473296v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00736568v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>