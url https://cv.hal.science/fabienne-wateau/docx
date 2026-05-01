--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -1339,946 +1339,946 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00510002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Participation et construction de barrage à Alqueva (Portugal). Quelles méthodes, quels moyens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Wateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Dossiers, Séminaire de recherche du GDR Rés- Eau-Ville (CNRS 2524) "L'eau à la rencontre des territo, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00509974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l'eau en Alentejo. Marge, barrage et patrimonialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Wateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Géographique des Pyrénées et du Sud-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 18, « Portugal, Hommage à François Guichard », pp.53-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00509964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Participation et construction de barrage à Alqueva (Portugal). Quelles méthodes, quels moyens ?</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction de barrages, reconstruction des identités. Jeux de pouvoir dans la péninsule Ibérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Wateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Dossiers, Séminaire de recherche du GDR Rés- Eau-Ville (CNRS 2524) "L'eau à la rencontre des territo, 3 p</w:t>
+              <w:t xml:space="preserve">Ateliers d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 26 « Identités, nations et globalisation », pp.269-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00509950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur l'exposition &amp;quot;Lisbonne, Lisboa. Un monde fait de tous les mondes&amp;quot; - Parc de La Villette, Paris, du 5 octobre 2003 au 25 janvier 2004.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Wateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anibal Frias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en anthropologie au Portugal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 9, pp.152-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00129500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceux qui avaient le plus ont le moins et ceux qui avaient le moins ont le plus. Barrage et qualité de vie au Portugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Wateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, vol.51 (n°201-202), pp.269-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00509958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Construction de barrages, reconstruction des identités. Jeux de pouvoir dans la péninsule Ibérique</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Portugal à l'Europe. Effets d'échelle, de Melgaço à Alqueva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Wateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers d'anthropologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 26 « Identités, nations et globalisation », pp.269-285</w:t>
+              <w:t xml:space="preserve">Lusotopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2002/2, vol. IX (n°2), pp.165-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Anibal Frias</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00509948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objet et Ordre social. D'une canne de roseau à mesurer l'eau aux principes de fonctionnement d'une communauté rurale portugaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Wateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Musisue et émotion (37), pp.153-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terrain.1364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00630061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vallée du Minho (Portugal) : Usage de l'eau et nouvelle politique agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Wateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, vol. 7 « Approches sociales de l'irrigation et de la gestion collective de l'eau », pp.181-190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00509937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visitação dos campos&amp;quot; : une initiative du Museu Nacional de Etnologia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Wateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etnográfica: Revista do Centro de Estudos de Antropologia Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Vol. III ((2)), pp.447-456</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00425066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rareté ou abondance de l'eau dans le nord du Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Wateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, vol. 3, « Régulation de l'eau en milieu méditerranéen. Risques et tensions », pp.177-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00509924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arme ou enjeu : l'eau dans les villages du Haut-Minho (Portugal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Wateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 36, pp.131-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00509652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gens de l'eau. Structure familiale de la batellerie artisanale du nord de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Wateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, XIX (4), pp.350-361</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00509562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gens de l'eau, bateaux fluviaux et irrigation : recherche bibliographique sur l'utilisation et la gestion de l'eau douce au Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Wateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en anthropologie au Portugal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 9, pp.152-158</w:t>
+              <w:t xml:space="preserve">, 1989, 1, pp.38-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...491 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00510270v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00509562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4435,247 +4435,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eau partagée, eau libre, bien commun? De quelques principes et logiques de partage à une frontière luso-espagnole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Wateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sabine Boussard; Clémentine Bories. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'eau, un bien commun ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, 2023, Droits, Sciences et Environnement, 978-2-84934-549-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04347461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Unwanted Legacy and Memory of the Milieu: Toxic Materials, Remediation, Habituation (Estarreja, Portugal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Wateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmem Regina Giongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuelle Lago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elizabeth Kryder-Reid; Sarah May. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxic Heritage. Legacies, Futures, and Environmental Injustice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.188-201, 2023, 978-1-032-42999-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003365259-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04238061v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-04347461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’alternative au commun : introduction</w:t>
               </w:r>
@@ -5115,173 +5115,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00510189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Barragem e participação pública em Alqueva. Um exemplo português de concertação ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Wateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in T. S. Cuesta y X. X. Neira (Eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Auga e sustentabilidade. Enfoques para unha nova política de augas.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade de Santiago de Compostela, pp.11- 15, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00510022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Partage à la canne de roseau. Quelle place pour l'adoption de nouvelles technologies de l'eau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Wateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Marie Guimier Sorbets. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'eau : enjeux, usages et représentations : [4e Colloque de la Maison René-Ginouvès, Nanterre, 6-8 juin 2007]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boccard, pp.103-114, 2008, Colloques de la Maison René-Ginouvès 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00510020v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00510022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrages, Identités et Frontières. Des barrages sur rivières frontalières (Sela et Alqueva)</w:t>
               </w:r>
@@ -5802,51 +5802,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vues et voix d’Estarreja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Wateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmem Regina Giongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6033,51 +6033,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860897v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Wateau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12z04" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347842v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31447/as00032573.2023249.05" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590674v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.15683" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238047v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21680/2238-6009.2022v1n59ID31081" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03089166v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16046" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610456v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.9802" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610459v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cadernosaa.374" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674831v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510268v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.3237" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510031v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510017v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8149" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510008v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377156v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cressier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.1783" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510014v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510006v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510002v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509974v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509958v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129500v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal Frias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509948v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630061v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.1364" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509937v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425066v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509924v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509652v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510270v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509562v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631909v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01857735v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510148v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510026v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509921v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509651v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523762v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmem Giongo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Figueiredo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Reis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520016v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520153v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Lago" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Rei" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610455v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Pais De Brito" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.9756" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276328v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bacqu&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Truninger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Santamarina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/dalternatives-et-de-communs/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610453v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610454v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610460v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630069v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510280v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.3192" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510279v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.136" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168292v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510278v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Lima" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510277v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Strijdhorst dos Santos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510276v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510275v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510274v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510273v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510272v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510271v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Manceron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouchet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238061v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmem Regina Giongo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Lago" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003365259-21/unwanted-legacy-memory-milieu-toxic-materials-remediation-habituation-estarreja-portugal-fabienne-wateau-carmem-regina-giongo-daniela-figueiredo-johnny-reis-manuelle-lago?context=ubx&amp;amp;refId=574f4504-5ba6-4244-b3bf-abb664093028" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003365259-21" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347461v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03887383v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520088v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610457v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610458v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769342v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510189v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510020v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510022v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509932v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509913v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509956v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738230v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03887532v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04299224v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04429505v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860897v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Wateau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12z04" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347842v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31447/as00032573.2023249.05" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590674v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.15683" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238047v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21680/2238-6009.2022v1n59ID31081" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03089166v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16046" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610456v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.9802" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610459v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cadernosaa.374" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674831v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510268v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.3237" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510031v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510017v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8149" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510008v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377156v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cressier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.1783" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510014v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510006v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510002v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509974v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509964v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509950v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129500v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal Frias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509958v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509948v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630061v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.1364" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509937v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425066v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509924v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509652v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509562v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510270v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631909v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01857735v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510148v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510026v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509921v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509651v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523762v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmem Giongo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Figueiredo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Reis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520016v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520153v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Lago" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Rei" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610455v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Pais De Brito" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.9756" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276328v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bacqu&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Truninger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Santamarina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/dalternatives-et-de-communs/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610453v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610454v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610460v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630069v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510280v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.3192" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510279v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.136" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168292v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510278v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Lima" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510277v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Strijdhorst dos Santos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510276v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510275v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510274v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510273v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510272v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510271v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Manceron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouchet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347461v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238061v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmem Regina Giongo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Lago" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003365259-21/unwanted-legacy-memory-milieu-toxic-materials-remediation-habituation-estarreja-portugal-fabienne-wateau-carmem-regina-giongo-daniela-figueiredo-johnny-reis-manuelle-lago?context=ubx&amp;amp;refId=574f4504-5ba6-4244-b3bf-abb664093028" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003365259-21" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03887383v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520088v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610457v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610458v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769342v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510189v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510022v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510020v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509932v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509913v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509956v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738230v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03887532v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04299224v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04429505v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>