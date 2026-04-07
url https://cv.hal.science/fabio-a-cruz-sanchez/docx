--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabio A. Cruz Sanchez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring team roles for social innovation labs: Toward a competence-based role self-assessment approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ismael Peña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering and Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71, pp.101799. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jengtecman.2024.101799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Cost Open-Source Melt Flow Index System for Distributed Recycling and Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditi Basdeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Suescun Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Romani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (23), pp.5966. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma17235966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐material distributed recycling via material extrusion: recycled high density polyethylene and poly (ethylene terephthalate) mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Suescun Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Pearce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (4), pp.1555-1570. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.26643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing vibration damping properties of additively manufactured viscoelastic structures through process parameter optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangkai Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Daya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15376494.2023.2245827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open source IoT-based collection bin applied to local plastic recycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.e00389. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2022.e00389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of filament production in distributed plastic recycling via additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Caceres Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlo Santander-Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Waste Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.100100. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clwas.2023.100100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Methodology to Investigate the Effect of Process Parameters on the Vibration Properties of Structures Produced by Additive Manufacturing Using Fused Filament Fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangkai Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Daya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74, pp.1166-1175. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11837-021-05051-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social, political, and technological dimensions of the sustainability evaluation of a recycling network. A literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlo Santander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.100397. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clet.2022.100397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility study on the use of recycled materials for prototyping purposes: A comparative study based on the tensile strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Carou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.095440542211133. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09544054221113378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic recycling in additive manufacturing: a systematic literature review and opportunities for the circular economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Pearce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 264, pp.121602. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.121602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Properties of Direct Waste Printing of Polylactic Acid with Universal Pellets Extruder: Comparison to Fused Filament Fabrication on Open-Source Desktop Three-Dimensional Printers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Pearce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Printing and Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/3dp.2019.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed loop supply chain network for local and distributed plastic recycling for 3D printing: a MILP-based optimization approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlo Santander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154, pp.104531. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2019.104531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer recycling in an open-source additive manufacturing context: Mechanical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.87 - 105. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2017.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a standard experimental protocol for open source additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Alberto Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual and Physical Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), pp.151 - 167. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17452759.2014.919553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Framework for Post-Consumer Plastic Waste Management in Europe: Indicators and Macro-Environmental Barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Caceres Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd CIRP Conference on Life Cycle Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Manchester (UK), United Kingdom. pp.118-123, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2025.01.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open innovation, technologies & communities as enablers of socio-economical transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehera Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference ©</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine - ERPI, Jun 2022, Nancy, France. pp.152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From technological demonstrator to sustainable supply chain demonstrator: a conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring of Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting the strategic intent of innovation labs and projects: the case of the Green Fablab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Roux-Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Cardiff, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC49519.2020.9198320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-Printing Based Distributed Plastic Recycling: A Conceptual Model for Closed-Loop Supply Chain Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlo Santander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stuttgart, France. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2018.8436296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling, Printing and Validation of Dental Dry Models for Implantology Skills Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramses Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stuttgart, France. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2018.8436302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The green Fablab concept: a local and distributed recycling approach for open source additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Journée de l’innovation Abbé Grégoire (JAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept du Green Fablab: une approche distribuée pour le recyclage de polymères en circuit-court dans le cadre de la fabrication additive open-source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer Recycling and Additive Manufacturing in an Open Source context: Optimization of processes and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Alberto Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Lanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual International Solid Freeform Fabrication Symposium, ISSF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Austin, TX, United States. pp.1591-1600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer recycling and additive manufacturing in an open-source context: Optimization of processes and methods. Communication orale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Lanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th annual international Solid Freeform Fabrication Symposium: an additive manufacturing conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclage des plastiques pour l’impression 3D dans un contexte open-source.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Alberto Cruz Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Promotion Procédés Produits : Recyclage des matières plastiques, un défi scientifique et économique pour l’avenir de notre industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5 : Fabrication additive : le recyclage local de plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Caceres Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlo Santander Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fedoua Kasmi; Mauricio Camargo; Laurent Dupont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires en transition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, pp.137-167, 2024, Business and Innovation, 9783034348966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche méthodologique pour évaluer la faisabilité du recyclage des polymères dans un contexte de fabrication additive opensource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Cathelineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le recyclage, enjeu pour l’économie circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collections classiques, Encyclopédie SCIENCES, ISTE Editions, 2023, 9781789481624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the INEDIT deployed demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Caceres Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEDIT Project - Deliverable 4.4, European Union’s Horizon 2020 research and innovation programme; Université de Lorraine. 2023, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user guide to design an Open Manufacturing Demonstration Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEDIT Project - Deliverable 4.5, European Union’s Horizon 2020 research and innovation programme; Université de Lorraine. 2023, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Printing of recycled plastic demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Caceres Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEDIT Project - Deliverable 6.4, Université de Lorraine; European Union’s Horizon 2020 research and innovation programme. 2023, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic database supporting the observation and data gathering for each physical demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEDIT Project - Deliverable 4.1, European Union’s Horizon 2020 research and innovation programme; Université de Lorraine. 2021, pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological proposition to evaluate polymer recycling in open-source additive manufacturing contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Alberto Cruz Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chemical and Process Engineering. Université de Lorraine, 2016. English. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016LORR0291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01668459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is 'Right to repair' from Engineering perspective? Repair and the 'Tiers-lieux et Espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Journées du CIS 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId101"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabio A. Cruz Sanchez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibilizer effectiveness for the reuse of mixed post-consumer solid waste plastic towards Distributed recycling additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Suescun Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sandei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 34, pp.101323. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtsust.2026.101323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for recycling multi-material polymer blends for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Suescun Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditi Basdeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Pearce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Materials and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44, pp.e01430. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susmat.2025.e01430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring team roles for social innovation labs: Toward a competence-based role self-assessment approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ismael Peña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering and Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71, pp.101799. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jengtecman.2024.101799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Cost Open-Source Melt Flow Index System for Distributed Recycling and Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditi Basdeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Suescun Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Romani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (23), pp.5966. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma17235966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐material distributed recycling via material extrusion: recycled high density polyethylene and poly (ethylene terephthalate) mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Suescun Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Pearce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (4), pp.1555-1570. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.26643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing vibration damping properties of additively manufactured viscoelastic structures through process parameter optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangkai Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Daya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15376494.2023.2245827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open source IoT-based collection bin applied to local plastic recycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.e00389. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2022.e00389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of filament production in distributed plastic recycling via additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Caceres Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlo Santander-Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Waste Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.100100. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clwas.2023.100100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Methodology to Investigate the Effect of Process Parameters on the Vibration Properties of Structures Produced by Additive Manufacturing Using Fused Filament Fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangkai Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Daya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74, pp.1166-1175. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11837-021-05051-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social, political, and technological dimensions of the sustainability evaluation of a recycling network. A literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlo Santander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.100397. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clet.2022.100397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility study on the use of recycled materials for prototyping purposes: A comparative study based on the tensile strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Carou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.095440542211133. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09544054221113378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic recycling in additive manufacturing: a systematic literature review and opportunities for the circular economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Pearce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 264, pp.121602. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.121602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Properties of Direct Waste Printing of Polylactic Acid with Universal Pellets Extruder: Comparison to Fused Filament Fabrication on Open-Source Desktop Three-Dimensional Printers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Pearce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Printing and Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/3dp.2019.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed loop supply chain network for local and distributed plastic recycling for 3D printing: a MILP-based optimization approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlo Santander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154, pp.104531. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2019.104531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer recycling in an open-source additive manufacturing context: Mechanical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.87 - 105. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2017.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a standard experimental protocol for open source additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Alberto Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual and Physical Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), pp.151 - 167. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17452759.2014.919553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Framework for Post-Consumer Plastic Waste Management in Europe: Indicators and Macro-Environmental Barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Caceres Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd CIRP Conference on Life Cycle Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Manchester (UK), United Kingdom. pp.118-123, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2025.01.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open innovation, technologies & communities as enablers of socio-economical transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehera Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference ©</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine - ERPI, Jun 2022, Nancy, France. pp.152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From technological demonstrator to sustainable supply chain demonstrator: a conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring of Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting the strategic intent of innovation labs and projects: the case of the Green Fablab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Roux-Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Cardiff, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC49519.2020.9198320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-Printing Based Distributed Plastic Recycling: A Conceptual Model for Closed-Loop Supply Chain Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlo Santander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stuttgart, France. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2018.8436296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling, Printing and Validation of Dental Dry Models for Implantology Skills Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramses Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stuttgart, France. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2018.8436302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The green Fablab concept: a local and distributed recycling approach for open source additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Journée de l’innovation Abbé Grégoire (JAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept du Green Fablab: une approche distribuée pour le recyclage de polymères en circuit-court dans le cadre de la fabrication additive open-source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer Recycling and Additive Manufacturing in an Open Source context: Optimization of processes and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Alberto Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Lanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual International Solid Freeform Fabrication Symposium, ISSF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Austin, TX, United States. pp.1591-1600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer recycling and additive manufacturing in an open-source context: Optimization of processes and methods. Communication orale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Lanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th annual international Solid Freeform Fabrication Symposium: an additive manufacturing conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclage des plastiques pour l’impression 3D dans un contexte open-source.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Alberto Cruz Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Promotion Procédés Produits : Recyclage des matières plastiques, un défi scientifique et économique pour l’avenir de notre industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5 : Fabrication additive : le recyclage local de plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Caceres Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlo Santander Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fedoua Kasmi; Mauricio Camargo; Laurent Dupont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires en transition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, pp.137-167, 2024, Business and Innovation, 9783034348966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche méthodologique pour évaluer la faisabilité du recyclage des polymères dans un contexte de fabrication additive opensource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Cathelineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le recyclage, enjeu pour l’économie circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collections classiques, Encyclopédie SCIENCES, ISTE Editions, 2023, 9781789481624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the INEDIT deployed demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Caceres Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEDIT Project - Deliverable 4.4, European Union’s Horizon 2020 research and innovation programme; Université de Lorraine. 2023, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user guide to design an Open Manufacturing Demonstration Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEDIT Project - Deliverable 4.5, European Union’s Horizon 2020 research and innovation programme; Université de Lorraine. 2023, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Printing of recycled plastic demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Caceres Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEDIT Project - Deliverable 6.4, Université de Lorraine; European Union’s Horizon 2020 research and innovation programme. 2023, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic database supporting the observation and data gathering for each physical demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEDIT Project - Deliverable 4.1, European Union’s Horizon 2020 research and innovation programme; Université de Lorraine. 2021, pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological proposition to evaluate polymer recycling in open-source additive manufacturing contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Alberto Cruz Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chemical and Process Engineering. Université de Lorraine, 2016. English. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016LORR0291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01668459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is 'Right to repair' from Engineering perspective? Repair and the 'Tiers-lieux et Espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Journées du CIS 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04464798v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferney Osorio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A. Cruz Sanchez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ismael Pe&#241;a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jengtecman.2024.101799" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969971v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Basdeo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Suescun Gonzalez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Romani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Boudaoud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17235966" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793522v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A Cruz Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nouvel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Pearce" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26643" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271808v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangkai Xue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2023.2245827" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936794v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gabriel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cruz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2022.e00389" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184269v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Caceres Mendoza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Santander-Tapia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clwas.2023.100100" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-021-05051-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511688v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Santander" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2022.100397" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741917v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor L&#243;pez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Carou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544054221113378" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560191v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.121602" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560198v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Alexandre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/3dp.2019.0195" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398793v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2019.104531" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629449v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2017.05.013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Alberto Cruz Sanchez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2014.919553" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172600v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cruz Sanchez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2025.01.056" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03871962v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehera Hassan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500528v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunelle Marche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedoua Kasmi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mayer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941900v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Roux-Marchand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC49519.2020.9198320" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863819v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2018.8436296" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01858370v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramses Albuquerque" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny Arbelaez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joseph" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2018.8436302" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519011v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518997v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01523136v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lanza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518430v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523749v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04767887v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Santander Tapia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665860v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04256981v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04256958v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371315v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04257044v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01668459v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LORR0291" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315892v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575466v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Suescun Gonzalez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sandei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cruz Sanchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Boudaoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2026.101323" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575432v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Basdeo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nouvel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Pearce" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2025.e01430" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04464798v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferney Osorio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A. Cruz Sanchez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ismael Pe&#241;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jengtecman.2024.101799" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969971v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Romani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17235966" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793522v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A Cruz Sanchez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26643" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271808v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangkai Xue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daya" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2023.2245827" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936794v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gabriel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cruz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2022.e00389" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184269v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Caceres Mendoza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Santander-Tapia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clwas.2023.100100" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573059v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-021-05051-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511688v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Santander" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2022.100397" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741917v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor L&#243;pez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Carou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544054221113378" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560191v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.121602" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560198v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Alexandre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/3dp.2019.0195" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398793v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2019.104531" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629449v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2017.05.013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522630v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Alberto Cruz Sanchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2014.919553" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2025.01.056" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03871962v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehera Hassan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500528v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunelle Marche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedoua Kasmi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mayer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941900v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Roux-Marchand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC49519.2020.9198320" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863819v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2018.8436296" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01858370v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramses Albuquerque" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny Arbelaez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joseph" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2018.8436302" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519011v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518997v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01523136v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lanza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518430v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523749v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04767887v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Santander Tapia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665860v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04256981v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04256958v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371315v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04257044v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01668459v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LORR0291" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315892v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>