--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabio A. Cruz Sanchez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibilizer effectiveness for the reuse of mixed post-consumer solid waste plastic towards Distributed recycling additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Suescun Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sandei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 34, pp.101323. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtsust.2026.101323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for recycling multi-material polymer blends for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Suescun Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditi Basdeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Pearce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Materials and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44, pp.e01430. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susmat.2025.e01430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring team roles for social innovation labs: Toward a competence-based role self-assessment approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ismael Peña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering and Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71, pp.101799. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jengtecman.2024.101799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Cost Open-Source Melt Flow Index System for Distributed Recycling and Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditi Basdeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Suescun Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Romani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (23), pp.5966. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma17235966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐material distributed recycling via material extrusion: recycled high density polyethylene and poly (ethylene terephthalate) mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Suescun Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Pearce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (4), pp.1555-1570. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.26643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing vibration damping properties of additively manufactured viscoelastic structures through process parameter optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangkai Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Daya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15376494.2023.2245827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open source IoT-based collection bin applied to local plastic recycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.e00389. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2022.e00389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of filament production in distributed plastic recycling via additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Caceres Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlo Santander-Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Waste Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.100100. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clwas.2023.100100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Methodology to Investigate the Effect of Process Parameters on the Vibration Properties of Structures Produced by Additive Manufacturing Using Fused Filament Fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangkai Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Daya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74, pp.1166-1175. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11837-021-05051-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social, political, and technological dimensions of the sustainability evaluation of a recycling network. A literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlo Santander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.100397. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clet.2022.100397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility study on the use of recycled materials for prototyping purposes: A comparative study based on the tensile strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Carou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.095440542211133. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09544054221113378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic recycling in additive manufacturing: a systematic literature review and opportunities for the circular economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Pearce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 264, pp.121602. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.121602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Properties of Direct Waste Printing of Polylactic Acid with Universal Pellets Extruder: Comparison to Fused Filament Fabrication on Open-Source Desktop Three-Dimensional Printers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Pearce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Printing and Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/3dp.2019.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed loop supply chain network for local and distributed plastic recycling for 3D printing: a MILP-based optimization approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlo Santander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154, pp.104531. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2019.104531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer recycling in an open-source additive manufacturing context: Mechanical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.87 - 105. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2017.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a standard experimental protocol for open source additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Alberto Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual and Physical Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), pp.151 - 167. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17452759.2014.919553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Framework for Post-Consumer Plastic Waste Management in Europe: Indicators and Macro-Environmental Barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Caceres Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd CIRP Conference on Life Cycle Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Manchester (UK), United Kingdom. pp.118-123, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2025.01.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open innovation, technologies & communities as enablers of socio-economical transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehera Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference ©</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine - ERPI, Jun 2022, Nancy, France. pp.152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From technological demonstrator to sustainable supply chain demonstrator: a conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring of Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting the strategic intent of innovation labs and projects: the case of the Green Fablab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Roux-Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Cardiff, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC49519.2020.9198320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-Printing Based Distributed Plastic Recycling: A Conceptual Model for Closed-Loop Supply Chain Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlo Santander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stuttgart, France. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2018.8436296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling, Printing and Validation of Dental Dry Models for Implantology Skills Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramses Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stuttgart, France. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2018.8436302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The green Fablab concept: a local and distributed recycling approach for open source additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Journée de l’innovation Abbé Grégoire (JAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept du Green Fablab: une approche distribuée pour le recyclage de polymères en circuit-court dans le cadre de la fabrication additive open-source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer Recycling and Additive Manufacturing in an Open Source context: Optimization of processes and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Alberto Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Lanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual International Solid Freeform Fabrication Symposium, ISSF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Austin, TX, United States. pp.1591-1600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer recycling and additive manufacturing in an open-source context: Optimization of processes and methods. Communication orale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Lanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th annual international Solid Freeform Fabrication Symposium: an additive manufacturing conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclage des plastiques pour l’impression 3D dans un contexte open-source.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Alberto Cruz Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Promotion Procédés Produits : Recyclage des matières plastiques, un défi scientifique et économique pour l’avenir de notre industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5 : Fabrication additive : le recyclage local de plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Caceres Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlo Santander Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fedoua Kasmi; Mauricio Camargo; Laurent Dupont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires en transition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, pp.137-167, 2024, Business and Innovation, 9783034348966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche méthodologique pour évaluer la faisabilité du recyclage des polymères dans un contexte de fabrication additive opensource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Cathelineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le recyclage, enjeu pour l’économie circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collections classiques, Encyclopédie SCIENCES, ISTE Editions, 2023, 9781789481624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the INEDIT deployed demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Caceres Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEDIT Project - Deliverable 4.4, European Union’s Horizon 2020 research and innovation programme; Université de Lorraine. 2023, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user guide to design an Open Manufacturing Demonstration Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEDIT Project - Deliverable 4.5, European Union’s Horizon 2020 research and innovation programme; Université de Lorraine. 2023, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Printing of recycled plastic demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Caceres Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEDIT Project - Deliverable 6.4, Université de Lorraine; European Union’s Horizon 2020 research and innovation programme. 2023, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic database supporting the observation and data gathering for each physical demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEDIT Project - Deliverable 4.1, European Union’s Horizon 2020 research and innovation programme; Université de Lorraine. 2021, pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological proposition to evaluate polymer recycling in open-source additive manufacturing contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Alberto Cruz Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chemical and Process Engineering. Université de Lorraine, 2016. English. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016LORR0291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01668459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is 'Right to repair' from Engineering perspective? Repair and the 'Tiers-lieux et Espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Journées du CIS 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabio A. Cruz Sanchez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibilizer effectiveness for the reuse of mixed post-consumer solid waste plastic towards Distributed recycling additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Suescun Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sandei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 34, pp.101323. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtsust.2026.101323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for recycling multi-material polymer blends for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Suescun Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditi Basdeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Pearce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Materials and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44, pp.e01430. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susmat.2025.e01430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Cost Open-Source Melt Flow Index System for Distributed Recycling and Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditi Basdeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Suescun Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Romani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (23), pp.5966. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma17235966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring team roles for social innovation labs: Toward a competence-based role self-assessment approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ismael Peña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering and Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71, pp.101799. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jengtecman.2024.101799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐material distributed recycling via material extrusion: recycled high density polyethylene and poly (ethylene terephthalate) mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Suescun Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Pearce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (4), pp.1555-1570. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.26643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open source IoT-based collection bin applied to local plastic recycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.e00389. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2022.e00389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing vibration damping properties of additively manufactured viscoelastic structures through process parameter optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangkai Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Daya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15376494.2023.2245827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of filament production in distributed plastic recycling via additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Caceres Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlo Santander-Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Waste Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.100100. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clwas.2023.100100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Methodology to Investigate the Effect of Process Parameters on the Vibration Properties of Structures Produced by Additive Manufacturing Using Fused Filament Fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangkai Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Daya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74, pp.1166-1175. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11837-021-05051-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social, political, and technological dimensions of the sustainability evaluation of a recycling network. A literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlo Santander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.100397. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clet.2022.100397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility study on the use of recycled materials for prototyping purposes: A comparative study based on the tensile strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Carou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.095440542211133. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09544054221113378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic recycling in additive manufacturing: a systematic literature review and opportunities for the circular economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Pearce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 264, pp.121602. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.121602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Properties of Direct Waste Printing of Polylactic Acid with Universal Pellets Extruder: Comparison to Fused Filament Fabrication on Open-Source Desktop Three-Dimensional Printers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Pearce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Printing and Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/3dp.2019.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed loop supply chain network for local and distributed plastic recycling for 3D printing: a MILP-based optimization approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlo Santander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154, pp.104531. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2019.104531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer recycling in an open-source additive manufacturing context: Mechanical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.87 - 105. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2017.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a standard experimental protocol for open source additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Alberto Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual and Physical Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), pp.151 - 167. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17452759.2014.919553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Framework for Post-Consumer Plastic Waste Management in Europe: Indicators and Macro-Environmental Barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Caceres Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd CIRP Conference on Life Cycle Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Manchester (UK), United Kingdom. pp.118-123, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2025.01.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open innovation, technologies & communities as enablers of socio-economical transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehera Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference ©</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine - ERPI, Jun 2022, Nancy, France. pp.152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From technological demonstrator to sustainable supply chain demonstrator: a conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring of Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting the strategic intent of innovation labs and projects: the case of the Green Fablab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Roux-Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Cardiff, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC49519.2020.9198320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-Printing Based Distributed Plastic Recycling: A Conceptual Model for Closed-Loop Supply Chain Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlo Santander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stuttgart, France. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2018.8436296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling, Printing and Validation of Dental Dry Models for Implantology Skills Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramses Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stuttgart, France. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2018.8436302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The green Fablab concept: a local and distributed recycling approach for open source additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Journée de l’innovation Abbé Grégoire (JAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept du Green Fablab: une approche distribuée pour le recyclage de polymères en circuit-court dans le cadre de la fabrication additive open-source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer Recycling and Additive Manufacturing in an Open Source context: Optimization of processes and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Alberto Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Lanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual International Solid Freeform Fabrication Symposium, ISSF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Austin, TX, United States. pp.1591-1600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer recycling and additive manufacturing in an open-source context: Optimization of processes and methods. Communication orale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Lanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th annual international Solid Freeform Fabrication Symposium: an additive manufacturing conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclage des plastiques pour l’impression 3D dans un contexte open-source.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Alberto Cruz Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Promotion Procédés Produits : Recyclage des matières plastiques, un défi scientifique et économique pour l’avenir de notre industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5 : Fabrication additive : le recyclage local de plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Caceres Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlo Santander Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fedoua Kasmi; Mauricio Camargo; Laurent Dupont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires en transition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, pp.137-167, 2024, Business and Innovation, 9783034348966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche méthodologique pour évaluer la faisabilité du recyclage des polymères dans un contexte de fabrication additive opensource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Cathelineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le recyclage, enjeu pour l’économie circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collections classiques, Encyclopédie SCIENCES, ISTE Editions, 2023, 9781789481624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the INEDIT deployed demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Caceres Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEDIT Project - Deliverable 4.4, European Union’s Horizon 2020 research and innovation programme; Université de Lorraine. 2023, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user guide to design an Open Manufacturing Demonstration Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEDIT Project - Deliverable 4.5, European Union’s Horizon 2020 research and innovation programme; Université de Lorraine. 2023, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Printing of recycled plastic demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Caceres Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEDIT Project - Deliverable 6.4, Université de Lorraine; European Union’s Horizon 2020 research and innovation programme. 2023, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic database supporting the observation and data gathering for each physical demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEDIT Project - Deliverable 4.1, European Union’s Horizon 2020 research and innovation programme; Université de Lorraine. 2021, pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological proposition to evaluate polymer recycling in open-source additive manufacturing contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Alberto Cruz Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chemical and Process Engineering. Université de Lorraine, 2016. English. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016LORR0291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01668459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is 'Right to repair' from Engineering perspective? Repair and the 'Tiers-lieux et Espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Journées du CIS 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575466v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Suescun Gonzalez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sandei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cruz Sanchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Boudaoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2026.101323" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575432v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Basdeo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nouvel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Pearce" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2025.e01430" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04464798v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferney Osorio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A. Cruz Sanchez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ismael Pe&#241;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jengtecman.2024.101799" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969971v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Romani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17235966" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793522v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A Cruz Sanchez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26643" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271808v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangkai Xue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daya" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2023.2245827" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936794v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gabriel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cruz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2022.e00389" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184269v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Caceres Mendoza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Santander-Tapia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clwas.2023.100100" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573059v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-021-05051-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511688v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Santander" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2022.100397" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741917v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor L&#243;pez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Carou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544054221113378" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560191v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.121602" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560198v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Alexandre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/3dp.2019.0195" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398793v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2019.104531" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629449v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2017.05.013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522630v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Alberto Cruz Sanchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2014.919553" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2025.01.056" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03871962v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehera Hassan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500528v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunelle Marche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedoua Kasmi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mayer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941900v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Roux-Marchand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC49519.2020.9198320" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863819v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2018.8436296" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01858370v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramses Albuquerque" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny Arbelaez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joseph" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2018.8436302" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519011v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518997v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01523136v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lanza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518430v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523749v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04767887v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Santander Tapia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665860v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04256981v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04256958v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371315v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04257044v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01668459v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LORR0291" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315892v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575466v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Suescun Gonzalez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sandei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cruz Sanchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Boudaoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2026.101323" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575432v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Basdeo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nouvel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Pearce" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2025.e01430" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969971v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Romani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17235966" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04464798v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferney Osorio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A. Cruz Sanchez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ismael Pe&#241;a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jengtecman.2024.101799" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793522v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A Cruz Sanchez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26643" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936794v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gabriel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cruz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2022.e00389" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271808v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangkai Xue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2023.2245827" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184269v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Caceres Mendoza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Santander-Tapia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clwas.2023.100100" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573059v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-021-05051-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511688v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Santander" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2022.100397" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741917v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor L&#243;pez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Carou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544054221113378" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560191v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.121602" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560198v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Alexandre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/3dp.2019.0195" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398793v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2019.104531" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629449v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2017.05.013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522630v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Alberto Cruz Sanchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2014.919553" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2025.01.056" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03871962v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehera Hassan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500528v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunelle Marche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedoua Kasmi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mayer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941900v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Roux-Marchand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC49519.2020.9198320" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863819v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2018.8436296" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01858370v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramses Albuquerque" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny Arbelaez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joseph" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2018.8436302" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519011v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518997v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01523136v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lanza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518430v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523749v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04767887v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Santander Tapia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665860v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04256981v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04256958v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371315v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04257044v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01668459v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LORR0291" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315892v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>