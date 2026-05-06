--- v0 (2026-04-05)
+++ v1 (2026-05-06)
@@ -409,295 +409,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03687627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management and business of autonomous vehicles: a systematic integrative bibliographic review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autonomous vehicles: scientometric and bibliometric review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Antonialli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna Habib Cavazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Luiz Zambalde</w:t>
+                <w:t xml:space="preserve">Arthur Miranda Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Nicolaï</w:t>
+                <w:t xml:space="preserve">Danilo Alves De Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (1/2), pp.31-54. </w:t>
+              <w:t xml:space="preserve">Transport Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 39 (1), pp.9-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/ijatm.2019.10019845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01441647.2018.1518937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489999v1</w:t>
+                <w:t xml:space="preserve">hal-01877042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous vehicles: scientometric and bibliometric review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Management and business of autonomous vehicles: a systematic integrative bibliographic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Habib Cavazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Antonialli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Miranda Neto</w:t>
+                <w:t xml:space="preserve">André Luiz Zambalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danilo Alves De Lima</w:t>
+                <w:t xml:space="preserve">Isabelle Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 39 (1), pp.9-28. </w:t>
+              <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1/2), pp.31-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01441647.2018.1518937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/ijatm.2019.10019845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877042v1</w:t>
+                <w:t xml:space="preserve">hal-02489999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uses and abuses of the likert scale: bibliometric study in the proceedings of enanpad from 2010 to 2015</w:t>
               </w:r>
@@ -871,51 +871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Yutaka Sugano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th biannual nectar conference- Towards human scale cities-open and happy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Helsinki, Finland</w:t>
@@ -938,510 +938,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02487461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International benchmark on experimentations with Autonomous Shuttles for Collective Transport</w:t>
+                <w:t xml:space="preserve">Social and economic impacts of Autonomous Shuttles for Collective Transport: an in-depth benchmark study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Antonialli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Attias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Colloquium of Gerpisa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Paper development Workshop - Review of Business Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489797v2</w:t>
+                <w:t xml:space="preserve">halshs-02487549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social and economic impacts of Autonomous Shuttles for Collective Transport: an in- depth benchmark study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Casual Carpooling as an Strategy to Implement Mobility-as-a-Service (MaaS) in a Developing Country</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Antonialli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Patrício</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Yutaka Sugano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper Development Workshop – RBGN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">27th International Colloquium of Gerpisa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489808v2</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social and economic impacts of Autonomous Shuttles for Collective Transport: an in-depth benchmark study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predisposition And Consumer: Behavior Towards Mobility-as-a-Service among University Students in a Developing Country</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Antonialli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Yutaka Sugano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper development Workshop - Review of Business Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">25th International Conference on Urban Transport and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02487549v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casual Carpooling as an Strategy to Implement Mobility-as-a-Service (MaaS) in a Developing Country</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">International benchmark on experimentations with Autonomous Shuttles for Collective Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Antonialli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Colloquium of Gerpisa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489843v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489797v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predisposition And Consumer: Behavior Towards Mobility-as-a-Service among University Students in a Developing Country</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social and economic impacts of Autonomous Shuttles for Collective Transport: an in- depth benchmark study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Antonialli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Attias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Urban Transport and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">Paper Development Workshop – RBGN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489856v1</w:t>
+                <w:t xml:space="preserve">hal-02489808v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International benchmark on experimentations with autonomous shuttle for collective transport</w:t>
               </w:r>
@@ -1535,51 +1535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Yutaka Sugano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Urban Transport and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1656,51 +1656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Yutaka Sugano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Luiz Zambalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Colloquium of Gerpisa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, São Paulo, Brazil</w:t>
@@ -1781,51 +1781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Yutaka Sugano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Luiz Zambalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Colloquium of Gerpisa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, São Paulo, Brazil</w:t>
@@ -2018,51 +2018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna Habib Cavazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur de Miranda Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2143,64 +2143,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Antonialli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Luiz Zambalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Conference on Innovation and Entrepreneurship (ECIE 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
@@ -2659,51 +2659,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fabio.antonialli@centralesupelec.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096394v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Antonialli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mira Bonnardel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bareille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12558" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Mar&#231;al Gandia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo B Veroneze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Habib Cavazza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Yutaka Sugano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02489999v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Luiz Zambalde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicola&#239;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijatm.2019.10019845" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01877042v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Miranda Neto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Alves De Lima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01441647.2018.1518937" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02276290v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Marcelo Antonialli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Antonialli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21714/2179-8834/2017v22n4p1-19" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487461v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leite Mesquita" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02489797v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02489808v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Attias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487549v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02489843v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Oliveira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Patr&#237;cio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02489856v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487530v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02276296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02489837v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652925v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Braga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652768v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Miranda Neto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652845v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Habib Brunacavazza@gmail.Com Cavazza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652939v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Habib" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur De Miranda Neto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Alves de Lima" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05218969v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mira-Bonnardel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bulteau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_12" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fabio.antonialli@centralesupelec.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096394v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Antonialli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mira Bonnardel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bareille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12558" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Mar&#231;al Gandia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo B Veroneze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Habib Cavazza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Yutaka Sugano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01877042v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Miranda Neto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Alves De Lima" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01441647.2018.1518937" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02489999v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Luiz Zambalde" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicola&#239;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijatm.2019.10019845" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02276290v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Marcelo Antonialli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Antonialli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21714/2179-8834/2017v22n4p1-19" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487461v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leite Mesquita" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487549v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Attias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02489843v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Oliveira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Patr&#237;cio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02489856v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02489797v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02489808v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487530v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02276296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02489837v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652925v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Braga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652768v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Miranda Neto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652845v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Habib Brunacavazza@gmail.Com Cavazza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652939v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Habib" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur De Miranda Neto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Alves de Lima" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05218969v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mira-Bonnardel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bulteau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_12" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>