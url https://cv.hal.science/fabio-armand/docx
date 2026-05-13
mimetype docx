--- v0 (2026-03-15)
+++ v1 (2026-05-13)
@@ -190,234 +190,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transmettre le francoprovençal : défis et enjeux contemporains. L’exemple du département de l’Ain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gerfaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Langues régionales : transmission, diglossie et littérature (40), pp.43-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54563/bdba.2364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">AQUINO-WEBER D. et al. (éd.) Coum'on étèila que kòoule... Come una stella cadente... Comme une étoile filante...Mélanges à la mémoire de Federica Diemoz, Droz, 2023, 504 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Frechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de linguistique romane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 89 (353), pp.239-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Re)building Sexed Genres in Contemporary Nepal. Ethnographic Notes and Narratives about the Kichkannī</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decolonial Subversions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Vernacular Cultures of South Asia (Special issue 2023), pp.27-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -436,1217 +436,1217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publications de Marie-Agnès Cathiard</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Costa</w:t>
+                <w:t xml:space="preserve">Trajets bistables dans la liminalité des imaginaires de métamorphose du massif de l’Atlas. Notes d’anthropologie neurocognitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRIS, revue du Centre de Recherche sur l'Imaginaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 44, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/iris.3796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...40 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives écopoétiques chez Charles Joisten : du conte fantastique au jardin urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Flores-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thélème, Revista Complutense de Estudios Franceses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 39 (1), pp.53-63. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5209/thel.94516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de Marie-Agnès Cathiard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Fabio Armand</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRIS, revue du Centre de Recherche sur l'Imaginaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 44, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35562/iris.3796⟩</w:t>
+                <w:t xml:space="preserve">⟨10.35562/iris.3946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05150189v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise à disposition en ligne de l’Atlas linguistique du Lyonnais : avancement, contraintes et perspectives de développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudine Frechet</w:t>
+                <w:t xml:space="preserve">Ecotypes de genre(s) et sexuations variables pour les ontologies surnaturelles de la sauvagerie des imaginaires transalpins (Alpes, Himalaya, Atlas)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caietele Echinox / Cahiers de l'Echinox / Echinox Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42, pp.336-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24193/cechinox.2022.42.24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panoramica degli studi francoprovenzali sui due versanti delle Alpi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Bert</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Rivoira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geolinguistique.7496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geolinguistique.7439⟩</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Fabio Armand</w:t>
+                <w:t xml:space="preserve">hal-05150188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise à disposition en ligne de l’Atlas linguistique du Lyonnais : avancement, contraintes et perspectives de développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Frechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matteo Rivoira</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geolinguistique.7439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geolinguistique.7496⟩</w:t>
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">hal-05150185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aufhocker : Quand l’identité Alien d’un de nos corps-fantômes se porte sur le dos.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caietele Echinox / Cahiers de l'Echinox / Echinox Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 42, pp.336-351. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24193/cechinox.2022.42.24⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 41, pp.85-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24193/cechinox.2021.41.07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une épistémologie du folklore narratif. Récits de croyance et êtres fantastiques des imaginaires (trans)alpins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles du Centre d'études francoprovençales René Willien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 77, pp.37-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ontological Transformations in Hindu Tantric Ritualisms of Kathmandu Valley: a Neurocognitive Perspective about Self and Bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religions of South Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (1), pp.41-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1558/rosa.19320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dahu : imaginaire narratif d’un animal chimérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Beidana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98, pp.51-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(ex-)tabanus : une matrice sémantique neurocognitive pour des taons prototypes des esprits errants dans les Alpes francoprovençales et occitanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geolinguistique.2102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tautologies toponymiques : comment apprivoiser l’espace entre continuités et fractures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Armand</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Gerfaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.19836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une matrice sémantique neurocognitive pour les dénominations du cauchemar dans quelques parlers francoprovençaux de la Vallée d'Aoste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles du Centre d'études francoprovençales René Willien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76, pp.83-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand notre moi se fait passer incognito pour un Autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Cathiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caietele Echinox / Cahiers de l'Echinox / Echinox Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 41, pp.85-99. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24193/cechinox.2021.41.07⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Imaginaire de l'altérité. Pour une approche anthropologique, I (36), pp.235-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24193/cechinox.2019.36.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...405 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...67 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permanences des éléments trichologiques issus du sensorium de la paralysie du sommeil : cauchemars pilosi en expérience de corps fantômes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Cathiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1689,1853 +1689,4403 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bāgh Bhairab. Tantra, chamanisme et métamorphoses félines auprès des Newars de la vallée de Kathmandu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Anthropologie de la guérison"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre interdisciplinaire de recherche sur les religions et spiritualités (CIRRES), Université de Montréal, Apr 2026, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking Wilderness in the Himalayas: Landscape Domestication Beyond the Human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Inhabiting: Cultural Heritage, Landscapes, and Territorial Networks"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università di Perugia, Dipartimento di Filosofia, Scienze sociali, umane e della formazione, May 2025, Perugia, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laughing at the Undead: When Indo-Himalayan Folklore Meets Western Zombies in Go Goa Gone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on South Asian Studies (1-4 octobre 2025) - Panel 53. Recasting classics and traditional genres in South Asia: refractions, satirical deviations, adaptations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, South Asia Institute, Cultural and Religious History of South Asia (Heidelberg University), Oct 2025, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loups-garous dans le folklore narratif des Alpes occidentales. Narrations et ontologies lupines sur la frontière entre sauvagerie et culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Inhabiting: Cultural Heritage, Landscapes, and Territorial Networks"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università di Perugia, Dipartimento di Filosofia, Scienze sociali, umane e della formazione, May 2025, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">Ecole d'été : Langues et cultures alpines en devenir : l’aire francoprovençale (8-12 juillet 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etudes Francoprovençales René Willien, Jul 2024, Saint-Nicolas (Vallée d'Aoste), Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between Tantra and Shamanism: Tiger Transformation among the Newar of Kathmandu Valley. An ethnographic case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale "Tracing Shamanism: Presence, Absence, Transformation, Possibilities" (5-8 juin 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Academic Research on Shamanism (ISARS), Jun 2024, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrer dans le corps d’un autre. Du yoga indien au chamanisme népalais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale "Transmettre la connaissance de l’hindouisme en Inde et au-delà. Autour de la traduction et de la représentation de la Courtisane chauve" (20-21 mars 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 3 et UCLy, Mar 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tremore e incorporazioni sciamaniche tra i Newar della valle di Kathmandu.Note per une fenomenologia del corpo sciamanico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciamani. Téchne, spirito, idea (23-26 mai 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Museo etnografico trentino di San Michele, May 2024, San Michele all'Adige, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmettre le francoprovençal dans l’Ain. Défis et enjeux contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gerfaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Comment et pourquoi enseigner les langues régionales ? (picard et autres langues)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France, Jun 2023, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemmatiser les données dialectales de l’Atlas Linguistique et Ethnographique du Lyonnais : quelles avancées pour l’étude et la transmission de la langue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Par-delà la dialectologie : de l'étude de la variation à la gestion de la complexité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etudes Francoprovençales "René Willien", Oct 2023, Saint-Nicolas (Vallée d'Aoste), Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Into the space-time of ban jhākri’s wildlands… What neurocognitive science tells us about shamanic initiations in the Himalayas?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference for South Asian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECSAS (European Conference for the South Asian Studies), Jul 2023, Turin, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franchir les frontières le long des continuités Tamang-Gurung-Thakali-Manang ? Notes ethnographiques sur le chamanisme des Gurung orientaux (district de Gorkha, Népal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de Conférences SFEMT 2022/2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Etudes du Monde Tibétain (SFEMT), Apr 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Into the wildlands. Shamanic initiations on the border of wilderness among Eastern Gurung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop international "Ancient Wisdoms for Modern Times: Analysing Contemporary Challenges through the Lens of Tantra and Shamanism"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOAS University of London, (organisé par Monika Hirmer et Fabio Armand, avec le soutien de l'European Association for South-Asian Studies (EASAS) et du SOAS Centre for Yoga Studies), Apr 2023, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1941-2021 : Quatre-vingt ans d’études en domaine francoprovençal à Lyon initiées par Pierre Gardette (1906-1973)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude « Pratiques de documentation et de valorisation en domaine francoprovençal : quels avenirs pour la recherche ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Pierre Gardette (UCLy) &amp; Università degli Studi di Torino, Feb 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seized by Bagh Bhairab. Tantra, Shamanism and Bodily Transformation Rituals into a Tiger among the Newars of Kathmandu Valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international EASR 2022, “Religions and States of Freedom”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for the Study of Religions (EASR), Jun 2022, Cork, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les comptes des sires de Thoire-Villars et leurs apports linguistiques au francoprovençal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Frechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque La parole du pouvoir. Les princes de la maison de Savoie et l’usage des langues (XIIIe -XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Savoie-Mont-Blanc, Oct 2022, Chambéry - Turin, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les limina du corps physique dormant. Sommeil, corps « fantômes » et métamorphoses animales hors-du-corps dans les imaginaires médiévaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Sur la peau animale. La peau animale et les transformations de l'humain dans la culture du Moyen Âge / Partial hybridisations and pre-metamorphosis: uses of skins and furs in the Middle Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Louvain-la-Neuve, Sep 2022, Louvain-la-Neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à l'étude des grammaires de l'espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Grammaires de l'espace et relations au territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etudes Francoprovençales "René Willien" et Laboratoire Dynamiques du Langage (CNRS et Université Lyon 2), Nov 2022, Saint-Nicolas (Vallée d'Aoste), Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la neurogénération d’expériences extraordinaires dans les phases oniriques « paradoxales » de notre cerveau d’homéotherme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Cathiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International « Gilbert Durand, l’imaginaire et les neurosciences » (10-12 mai 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Savoie-Mont-Blanc, May 2021, Chambéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecotypes de genre(s) et sexuations variables pour les ontologies surnaturelles des imaginaires transalpins (Alpes, Atlas, Himalaya)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale « Imaginaires du féminin/masculin. Permanences et métamorphoses »(4-5 mars)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Lettres et des Sciences sociales de Mohammedia, Université Hassan II, Mar 2020, Mohammedia - Casablanca, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multilingual education and endangered languages from the Alps to the Himalayas. Two case studies: Aosta Valley and Nepal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral "Standards in Education and Teaching"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculty of Education - University of Osijek, May 2019, Osijek, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du terrain au numérique : évolution du traitement des données de l’Atlas Linguistique et Ethnographique du Lyonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale « New Ways of Analyzing Dialectal Variation / Nouveaux regards sur la variation dialectale »(21-23 novembre)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endangered Languages and Identities in Multilingual Education: a Transalpine Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale « Children and language today. Children and linguistic identity »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University d'Osijek, Sep 2019, Osijek, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self and Alien Phantom-bodies: A neurocognitive anthropological framework for the incorporation of numinous ontologies in Tantric Hindu ritualisms of Central Nepal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th Annual Conference of the European Association for the Study of Religions (EASR), “Religion – Continuations and Disruptions”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tartu, Jun 2019, Tartu, Estonia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spazi di liminalità, tra selvatichezza e cultura, nel folklore sovrannaturale delle terre alte (Alpi e Himalaya)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale “La natura animata: cerimonie, feste e tradizioni attraverso tempi e culture” (6-7 décembre)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Turin, Dec 2019, Bardonecchia-Torino, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginaires bistables dans la liminalité. Les rites de passage à la lumière des sciences neurocognitives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Imaginaires du changement », en hommage au Professeur Hédia Abdelkéfi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tunis El Manar, Apr 2019, Tozeur, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vision de la langue dans le Nouveau dictionnaire de patois valdôtain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence annuelle "Le rôle des « dictionnaires de patois » dans l’apprentissage de la langue "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etudes Francoprovençales "René Willien", Nov 2019, Saint-Nicolas, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand notre Soi se fait passer incognito pour un Autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Cathiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès International du CRI2i, Imaginaires de l’altérité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Hammamet – Tozeur, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond nationalistic isolationisms: our species’ brain dreams and nightmares. Re-embodying daemonic ontologies in the Mediterranean South of the Alps for this XXIth century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Cathiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediterranean Islands Conference (MIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, The Island of Vis, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Das Numinose in den Erzählstoffen der Alpen und des Himalayas : ein neurokognitiver Rahmen als Grundlage übersinnlicher Erfahrungen in der Anthropologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Cathiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tagung der Kommission für Erzählforschung in der Deutschen Gesellschaft für Volkskunde e.V. in Kooperation mit dem Landesheimatbund Sachsen-Anhalt e.V.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Naumburg-Bad Kösen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...23 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grammaires de l'espace et relations au territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnès Cathiard</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Abry</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Dunoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Islands Conference (MIC)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01900973v1</w:t>
+              <w:t xml:space="preserve">conférence annuelle sur l’activité scientifique du Centre d’études francoprovençales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Saint-Nicolas, Aoste, Italie. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le folklore narratif en devenir : persistances et innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Dunoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence annuelle sur l’activité scientifique du Centre d’études francoprovençales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Saint-Nicolas, Aoste, Italie. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourrir la mort: rituels funéraires et pratiques alimentaires des Alpes à l'Himalaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Dunoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence annuelle sur l’activité scientifique du Centre d’études francoprovençales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Saint-Nicolas, Aoste, Italie. Région autonome de la Vallée d'Aoste, Assesorat de l'éducation et de la culture, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comptes des Seigneurs de Thoire et Villars. Châtellenies et celléreries d'Arbent et d'Apremont (1336-1353)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Frechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Armand</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Gerfaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Lambert Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tome 4, pp.480, 2025, 978-2-940817-39-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptes des seigneurs de Thoire et Villars. Châtellenies et celléreries de Corlier et de Châtillon-de-Cornelle (1338-1353)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Frechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gerfaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Lambert Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Tome 4, pp.480, 2025, 978-2-940817-39-9</w:t>
+              <w:t xml:space="preserve">, tome 3, pp.328, 2025, 978-2-35935-444-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptes des seigneurs de Thoire et Villars. Châtellenies et celléreries de Cerdon et du Barrioz (1336-1353)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Frechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Armand</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Gerfaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Lambert Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tome 2, pp.452, 2024, 978-2-35935-367-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston TUAILLON, Le Francoprovençal. Tome deux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosito Champrétavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre d'Etudes Francoprovençales "René Willien", 2023, 9788831943-08-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptes des Seigneurs de Thoire et Villars. Châtellenie et cellérerie de Poncin (1336-1353)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Frechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gerfaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Lambert Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, tome 3, pp.328, 2025, 978-2-35935-444-7</w:t>
+              <w:t xml:space="preserve">, Tome 1, pp.500, 2022, 978-2-35935-364-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...341 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05502252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhut basne. Pour une épistémologie de la spectralité et des visitations nocturnes dans l'imaginaire urbain de la vallée de Kathmandu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Falguières et Nicolas Canova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La maison hantée. Théâtre d'histoires phénoménales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cerf Patrimoines, pp.111-135, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esperienze fuori dal corpo (OBE) e iniziazioni sciamaniche. Note di antropologia neurocognitiva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luca Bertinotti e Matteo Mazzone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tra morte e vita (NDE). Esperienze del limite: scienza, fede e cultura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Associazione '900 Edizioni, pp.39-56, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction aux grammaires de l'espace: anthropodiversité et cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabio Armand, Michel Bert, Christiane Dunoyer et Anetta Kopecka. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grammaires de l'espace et relations au territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Région Autonome de la Vallée d'Aoste, pp.37-50, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitions in Gurung Shamanism(s). Ethnographic Notes and Shamanistic Initiations into the Wilderness among the Eastern Gurung of Laprak (Gorkha District, Nepal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Donatella Rossi, Davor Antonucci, Michela Clemente, Davide Torri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traditions, Translations and Transitions in the Cultural History of Tibet, the Himalayas and Mongolia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42, ISMEO Associazione Internazionale di Studi sul Mediterraneo e l'Oriente, pp.1-18, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narrativiser l’expérience sorcellaire au Népal : la tangibilité neurale des attaques nocturnes des boksīs-sorcières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabio Armand, Christiane Dunoyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le folklore narratif en devenir : persistances et innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Région Autonome de la Vallée d'Aoste, pp.69-84, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spazi di liminalità delle terre alte dei Gurung orientali: cenni teorici per una topologia del sovrannaturale nell’Himalaya nepalese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lia Zola, Stefano Beggiora, Margherita Amateis et Caterina Agus. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natura animata. Cerimonie, feste, tradizioni attraverso tempi e culture. Studi in memoria di Enrico Comba</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franco Angeli, pp.193-214, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexion en folkloristique vers la possibilité d'inscrire la sur-intuitivité des expériences somatiques oniriques de l'Humanité dans un espace-temps imaginaire euclidien... contre-intuitif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Cathiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kôji Watanabe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Si est tens a fester". Hommage à Philippe Walter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cercle d'Etudes Mythologiques de Tokyo, pp.14-31, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la neurogénération des ontologies sur-intuitives du patrimoine de l'Humanité : dans les phases de disconnexion de connectomes pariétaux du corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Cathiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Jacques Wunenburger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imaginaire et neurosciences. Héritages et actualisations de l'oeuvre de Gilbert Durand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.281-310, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.wunen.2022.01.0281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrative folklore of Khyah from Tantra to popular beliefs. Supernatural experiences at the margins among Newar communities in the Kathmandu Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrea Acri et Paolo E. Rosati. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tantra, Magic, and Vernacular Religions in Monsoon Asia. Texts, Practices, and Practitioners from the Margins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.137-153, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003281740-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Lia Zola, Stefano Beggiora, Margherita Amateis et Caterina Agus. </w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du terrain au numérique: évolution du traitement des données de l’Atlas linguistique et ethnographique du Lyonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">André Thibault, Mathieu Avanzi, Nicholas LoVecchio, Alice Millour. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natura animata. Cerimonie, feste, tradizioni attraverso tempi e culture. Studi in memoria di Enrico Comba</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Franco Angeli, pp.193-214, 2022</w:t>
+              <w:t xml:space="preserve">Nouveaux regards sur la variation dialectale / New Ways of Analyzing Dialectal Variation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de linguistique et de philologie (ELiPhi), pp.37-52, 2021, 978-2-37276-056-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre-corps chamaniques tremblants : Self et corps-fantômes Aliens dans quelques rituels d’incorporation d’ontologies numineuses dans les chamanismes de l’Himalaya népalais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Costa et Claude Fintz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploration de l’entre-corps : imaginaire et émotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Valenciennes, pp.153-170, 2021, 978–2–36424–072–8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactic perspectives and revitalization of an endangered language: the case of Francoprovençal in the Ain department (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zbornik radova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactic Challenges III Didactic Retrospective and Perspective : Where/How do we go from here ?, Actes du colloque des 16-17 mai 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Josip Juraj Strossmayer University of Osijek, pp.398-408, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kancho bayu et pako bayu : esprits en transformation entre crudité et cuisson. Une sémantique exogène pour des rituels funéraires inassouvis au Népal central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Dunoyer, F. Armand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nourrir la mort: rituels funéraires et pratiques alimentaires des Alpes à l'Himalaya</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Région Autonome de la Vallée d'Aoste, pp.81-94, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neuronuminous-like Experiences within the BRAINCUBUS Framework for Cognitive Folkloristics: Present Promise and Limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Cathiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kathrin Pöge-Alder et Harm-Peer Zimmermann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numinoses Erzählen: Das Andere - Jenseitige – Zauberische (7-10 septembre 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beiträge zur Volkskunde für Sachsen-Anhalt, vol. 5, Deutsche Gesellschaft für Volkskunde, pp.57-65, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Past and present: Alpine-Dinaric folk and religious concerns with malevolent mora-like ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">K. Jurcevic, L. Kaliterna Lipovcan, O. Ramljak. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reflections on the Mediterranean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Social Sciences Ivo Pilar &amp; VERN Groups, pp.43-52, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Nationalistic Isolationism: Our Species' Brain Dreams and Nightmares. Reembodying Daemonic Ontologies in the Mediterranean South of the Alps for the 21st Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Cathiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3554,137 +6104,137 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Katica Jurcevic, Ljiljana Kaliterna Lipovcan &amp; Ozana Ramljak (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaging the Mediterranean: Challenges and perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Social Sciences Ivo Pilar &amp; Vern’ Group, pp.113-125, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braincubus : Vers un modèle anthropologique neurocognitif transculturel pour les « fantômes » de l'imaginaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Cathiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Pajon &amp; Marie-Agnès Cathiard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les imaginaires du cerveau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Intercommunications &amp; Editions Modulaires Européennes, pp.53-87, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3694,114 +6244,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paroles des Alpes et de l'Himalaya. Essai de psychologie intuitive sur une anthropologie des ontologies fantastiques dans deux imaginaires narratifs en milieu alpin. Entre Vallée d'Aoste et Népal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Grenoble Alpes; Università di Torino, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016GREAL036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01864604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId82"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3869,51 +6419,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2626D6CB"/>
+    <w:nsid w:val="EF4A75BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4100,51 +6650,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabio-armand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9878-2279" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/229821251" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05507941v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Frechet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Armand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05507929v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gerfaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/bdba.2364" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05184154v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05150190v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Costa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/iris.3946" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05150194v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Flores-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/thel.94516" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05150189v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/iris.3796" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05150185v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geolinguistique.7439" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05150188v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rivoira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geolinguistique.7496" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05150191v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/cechinox.2022.42.24" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05184145v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05150192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/cechinox.2021.41.07" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05150193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/rosa.19320" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05184139v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05150186v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19836" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05150187v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geolinguistique.2102" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05184141v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05237810v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Cathiard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/cechinox.2019.36.18" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01899605v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Abry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05496123v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05496087v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911653v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01900977v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01900973v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502175v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cattin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Poncet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lambert-lucas.com/livre/comptes-des-seigneurs-de-thoire-et-villars-tome-iv/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502146v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lambert-lucas.com/livre/comptes-des-seigneurs-de-thoire-et-villars-tome-iii/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502220v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/comptes-des-seigneurs-de-thoire-et-villars-tome-ii/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05289332v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosito Champr&#233;tavy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502252v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lambert-lucas.com/livre/comptes-des-seigneurs-de-thoire-et-villars-tome-i/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05524281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05296729v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05184419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05184417v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05184401v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003281740-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05184395v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05184397v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05184142v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05167287v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01899611v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01899135v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01864604v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAL036" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabio-armand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9878-2279" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/229821251" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05507929v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Armand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gerfaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/bdba.2364" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05507941v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Frechet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05184154v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05150189v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/iris.3796" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05150194v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Flores-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/thel.94516" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05150190v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Costa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/iris.3946" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05150191v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/cechinox.2022.42.24" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05150188v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rivoira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geolinguistique.7496" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05150185v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geolinguistique.7439" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05150192v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/cechinox.2021.41.07" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05184145v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05150193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/rosa.19320" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05184141v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05150187v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geolinguistique.2102" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05150186v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19836" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05184139v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05237810v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Cathiard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/cechinox.2019.36.18" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01899605v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Abry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05616519v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05496087v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05496123v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05576554v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05576553v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05576551v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05576552v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05616518v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05576547v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05576549v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05576546v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05576548v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05616514v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05576545v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05616515v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Poncet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05616516v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05616517v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05616513v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05616512v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05576550v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05616510v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05616509v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05616508v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05616511v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05616507v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05616520v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911653v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01900973v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01900977v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05607251v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Dunoyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anetta Kopecka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05605840v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05605837v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502175v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cattin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lambert-lucas.com/livre/comptes-des-seigneurs-de-thoire-et-villars-tome-iv/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502146v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lambert-lucas.com/livre/comptes-des-seigneurs-de-thoire-et-villars-tome-iii/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502220v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/comptes-des-seigneurs-de-thoire-et-villars-tome-ii/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05289332v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosito Champr&#233;tavy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502252v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lambert-lucas.com/livre/comptes-des-seigneurs-de-thoire-et-villars-tome-i/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05524281v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05296729v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05184419v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05184417v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05574893v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05184395v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05184397v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05574892v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.wunen.2022.01.0281" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05184401v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003281740-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05574891v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05184142v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05167287v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05574890v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05574888v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05574889v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01899611v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01899135v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01864604v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAL036" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>