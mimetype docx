--- v1 (2026-03-30)
+++ v2 (2026-05-06)
@@ -178,51 +178,51 @@
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000401600948</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">AAK-5307-2021</w:t>
+          <w:t xml:space="preserve">http://www.researcherid.com/rid/AAK-5307-2021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -339,51 +339,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Del Prete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romanische Forschungen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3435,51 +3435,51 @@
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Federzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ghanshyam Sharma; Michela Ippolito. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tense and aspect in Counterfactuals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Walter de Gruyter GmbH, In press, Trends in Linguistics. Studies and Monographs [TiLSM], 978-3-11-133538-4</w:t>
+              <w:t xml:space="preserve">, Walter de Gruyter GmbH, 2024, Trends in Linguistics. Studies and Monographs [TiLSM], 978-3-11-133538-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232678v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -5003,51 +5003,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="763702D7"/>
+    <w:nsid w:val="F0AEE19E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5234,51 +5234,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabio-del-prete" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6174-8536" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168001055" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/296460663" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000401600948" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAK-5307-2021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Del Prete" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080446v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Kurthy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Barlassina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mila.12415" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095923v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Zucchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10988-020-09307-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877826v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Todaro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11049-018-09439-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141238v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13125/CH/4493" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151379v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Amaral" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/sp.13.11" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338087v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/sp.10.10" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289163v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11049-015-9325-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088863v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/analys/anu105" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00423400v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10988-010-9075-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644703v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Amaral" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00423377v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11050-008-9030-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498321v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilio Calderone" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272964v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693116v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Parini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dalle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Giustolisi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Aristodemo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31009/FEAST.i6.07" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697671v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Spolaore" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206331v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364440v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120418v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Cruschina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669147v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545360v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545115v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515684v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rllt.12.01ama" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953693v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952738v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408355v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995695v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206290v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Montermini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929146v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Giraudo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364446v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://events.illc.uva.nl/AC/AC2003/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364442v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992403v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Mari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beyssade" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199691807.001.0001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206222v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004744196" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232678v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Federzoni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471843v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hunter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810860v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aauforlag.dk/shop/skriftserier/logic-and-philosophy-of-time/logic-and-philosophy-of-time-further-themes-f.aspx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810882v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/la.251" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954657v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cilt.333.11ama" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920890v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199679157.003.0003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_02161789v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992406v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199691807.003.0001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920848v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199691807.003.0008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965284v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Zucchi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965281v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697650v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897741v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511868v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481653v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03808652v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694238v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabio-del-prete" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6174-8536" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168001055" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/296460663" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000401600948" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAK-5307-2021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Del Prete" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080446v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Kurthy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Barlassina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mila.12415" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095923v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Zucchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10988-020-09307-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877826v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Todaro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11049-018-09439-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141238v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13125/CH/4493" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151379v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Amaral" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/sp.13.11" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338087v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/sp.10.10" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289163v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11049-015-9325-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088863v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/analys/anu105" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00423400v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10988-010-9075-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644703v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Amaral" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00423377v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11050-008-9030-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498321v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilio Calderone" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272964v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693116v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Parini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dalle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Giustolisi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Aristodemo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31009/FEAST.i6.07" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697671v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Spolaore" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206331v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364440v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120418v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Cruschina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669147v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545360v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545115v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515684v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rllt.12.01ama" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953693v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952738v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408355v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995695v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206290v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Montermini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929146v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Giraudo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364446v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://events.illc.uva.nl/AC/AC2003/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364442v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992403v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Mari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beyssade" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199691807.001.0001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206222v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004744196" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232678v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Federzoni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471843v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hunter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810860v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aauforlag.dk/shop/skriftserier/logic-and-philosophy-of-time/logic-and-philosophy-of-time-further-themes-f.aspx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810882v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/la.251" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954657v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cilt.333.11ama" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920890v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199679157.003.0003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_02161789v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992406v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199691807.003.0001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920848v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199691807.003.0008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965284v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Zucchi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965281v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697650v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897741v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511868v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481653v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03808652v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694238v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>