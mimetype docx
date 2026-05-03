--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meritocracy or malfeasance: violations of meritocracy erode civic rule following</w:t>
+                <w:t xml:space="preserve">The power of leadership in changing social norms in heterogeneous societies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reuben Kline</w:t>
+                <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Galeotti</w:t>
+                <w:t xml:space="preserve">Jona Krutaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raimondello Orsini</w:t>
+                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4, pp.1492421. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 123 (13), pp.e2526916123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frbhe.2025.1492421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2526916123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167211v1</w:t>
+                <w:t xml:space="preserve">hal-05595719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivated information acquisition and social norm formation</w:t>
+                <w:t xml:space="preserve">Meritocracy or malfeasance: violations of meritocracy erode civic rule following</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugen Dimant</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Reuben Kline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+                <w:t xml:space="preserve">Raimondello Orsini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Economic Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 167, pp.104778. </w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.1492421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2024.104778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frbhe.2025.1492421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740082v1</w:t>
+                <w:t xml:space="preserve">hal-05167211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trust and social preferences in times of acute health crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortuna Casoria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 154, pp.5-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -418,51 +418,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change education through the lens of behavioral economics : A systematic review of studies on observed behavior and social norms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Hopfensitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -516,1749 +516,1761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivated Information Acquisition and Social Norm Formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Motivated information acquisition and social norm formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Dimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Economic Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 167, pp.104778. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2024.104778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199140v2</w:t>
+                <w:t xml:space="preserve">hal-04740082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching Norms: Direct Evidence of Parental Transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thijs Brouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Economic Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 133 (650), pp.872-887. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ej/ueac074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition, Information, and the Erosion of Morals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Benistant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 204, pp.148-163. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2022.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03805532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Attraction and Compromise Effects in Bargaining: Experimental Evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Poulsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1287/mnsc.2021.4025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived social norm and behavior quickly adjusted to legal changes during the COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortuna Casoria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 190, pp. 54-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jebo.2021.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03335192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fraud Deterrence Institutions Reduce Intrinsic Honesty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Maggian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Economic Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ej/ueab018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03177810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unethical amnesia responds more to instrumental than to hedonic motives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Saucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 117 (41), pp.25423 - 25428. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2011291117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02952265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency versus Equality in Bargaining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Poulsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Economic Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17 (6), pp.1941-1970. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jeea/jvy030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01763003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheating in the Lab Predicts Fraud in the Field: An experiment in public transportations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Identifying voter preferences: The trade-off between honesty and competence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel John Zizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 105, pp. 27-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2018.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1287/mnsc.2016.2616⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01348517v2</w:t>
+                <w:t xml:space="preserve">halshs-01785311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying voter preferences: The trade-off between honesty and competence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cheating in the Lab Predicts Fraud in the Field: An experiment in public transportations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhixin Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel John Zizzo</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Economic Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2018.03.007⟩</w:t>
+              <w:t xml:space="preserve">Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64 (3), pp. 1081-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/mnsc.2016.2616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01785311v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01348517v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Monetary Feedback Induces more Cooperation: Students and Workers in a Voluntary Contribution Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Dragone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimondello Orsini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 68 (5), pp.793-808. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reco.pr3.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01366240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When foul play seems fair: Exploring the link between just deserts and honesty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuben Kline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimondello Orsini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 142, pp. 451-467. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jebo.2017.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01657286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'une expérience avec le grand public : entre recherche, vulgarisation et pédagogie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The efficiency of crackdowns. An experiment in public transportations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhixin Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Galeotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.pr3.0089⟩</w:t>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (2), pp. 249-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11238-016-9561-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01321452v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01335686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The efficiency of crackdowns. An experiment in public transportations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mise en place d'une expérience avec le grand public : entre recherche, vulgarisation et pédagogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youenn Loheac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayyan Alia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Bchir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Decision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11238-016-9561-0⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (5), pp.941-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.pr3.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01335686v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01321452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Negative Emotions Explain Punishment in Power-to-Take Game Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 49, pp. 1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01156486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Students, Temporary Workers and Co-Op Workers: An Experimental Investigation on Social Preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Dragone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimondello Orsini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (2), pp. 79-123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/g6020079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01179118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What happens if you single out? An experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel John Zizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Choice and Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 43 (3), pp. 703-729</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01080927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2268,142 +2280,142 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fare-Dodging in the Lab and the Moral Cost of Dishonesty.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhixin Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bucciol, A., and Montinari, N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dishonesty in Behavioral Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, pp. 245-263, 2019, Dishonesty in Behavioral Economics, 9780128158579</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01981616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2550,51 +2562,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167211v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuben Kline" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Galeotti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimondello Orsini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frbhe.2025.1492421" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740082v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dimant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2024.104778" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974756v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortuna Casoria" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48777885" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692537v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mantilla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108338" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199140v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793652v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Brouwer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/ueac074" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805532v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Benistant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2022.10.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514435v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Montero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Poulsen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2021.4025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335192v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2021.07.030" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177810v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Maggian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/ueab018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952265v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Saucet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2011291117" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01763003v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeea/jvy030" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348517v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixin Dai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2016.2616" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785311v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel John Zizzo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2018.03.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366240v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dragone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0095" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657286v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2017.08.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321452v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayyan Alia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bchir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0089" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01335686v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-016-9561-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01156486v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179118v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/g6020079" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080927v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981616v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595719v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Galeotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jona Krutaj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2526916123" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167211v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuben Kline" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimondello Orsini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frbhe.2025.1492421" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974756v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortuna Casoria" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48777885" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692537v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mantilla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108338" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740082v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dimant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2024.104778" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793652v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Brouwer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/ueac074" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805532v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Benistant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2022.10.008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514435v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Montero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Poulsen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2021.4025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335192v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2021.07.030" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177810v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Maggian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/ueab018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952265v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Saucet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2011291117" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01763003v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeea/jvy030" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785311v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel John Zizzo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2018.03.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF1JZM1B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348517v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixin Dai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2016.2616" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366240v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dragone" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0095" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657286v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2017.08.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01335686v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-016-9561-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321452v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayyan Alia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bchir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0089" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01156486v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179118v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/g6020079" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080927v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981616v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>