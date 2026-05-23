--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -308,235 +308,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trust and social preferences in times of acute health crisis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate change education through the lens of behavioral economics : A systematic review of studies on observed behavior and social norms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Galeotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fortuna Casoria</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+                <w:t xml:space="preserve">Astrid Hopfensitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Mantilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2307/48777885⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 226, 22 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2024.108338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974756v1</w:t>
+                <w:t xml:space="preserve">hal-04692537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change education through the lens of behavioral economics : A systematic review of studies on observed behavior and social norms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trust and social preferences in times of acute health crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fortuna Casoria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">César Mantilla</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 226, 22 p. </w:t>
+              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 154, pp.5-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2024.108338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2307/48777885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692537v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivated information acquisition and social norm formation</w:t>
               </w:r>
@@ -724,265 +724,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition, Information, and the Erosion of Morals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Attraction and Compromise Effects in Bargaining: Experimental Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Galeotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Benistant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+                <w:t xml:space="preserve">Maria Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Poulsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2022.10.008⟩</w:t>
+              <w:t xml:space="preserve">Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/mnsc.2021.4025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03805532v1</w:t>
+                <w:t xml:space="preserve">hal-03514435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Attraction and Compromise Effects in Bargaining: Experimental Evidence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Competition, Information, and the Erosion of Morals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Benistant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anders Poulsen</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 204, pp.148-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1287/mnsc.2021.4025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2022.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514435v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived social norm and behavior quickly adjusted to legal changes during the COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortuna Casoria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1263,64 +1263,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency versus Equality in Bargaining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Poulsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Economic Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17 (6), pp.1941-1970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1555,473 +1555,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01348517v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Monetary Feedback Induces more Cooperation: Students and Workers in a Voluntary Contribution Mechanism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davide Dragone</w:t>
+                <w:t xml:space="preserve">The efficiency of crackdowns. An experiment in public transportations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhixin Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raimondello Orsini</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.pr3.0095⟩</w:t>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (2), pp. 249-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11238-016-9561-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01366240v1</w:t>
+                <w:t xml:space="preserve">halshs-01335686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When foul play seems fair: Exploring the link between just deserts and honesty</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mise en place d'une expérience avec le grand public : entre recherche, vulgarisation et pédagogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youenn Loheac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayyan Alia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Bchir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2017.08.007⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (5), pp.941-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.pr3.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01657286v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01321452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The efficiency of crackdowns. An experiment in public transportations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhixin Dai</w:t>
+                <w:t xml:space="preserve">Non-Monetary Feedback Induces more Cooperation: Students and Workers in a Voluntary Contribution Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Dragone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimondello Orsini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Decision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11238-016-9561-0⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (5), pp.793-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.pr3.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01335686v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01366240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'une expérience avec le grand public : entre recherche, vulgarisation et pédagogie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When foul play seems fair: Exploring the link between just deserts and honesty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Galeotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reuben Kline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimondello Orsini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 68 (5), pp.941-953. </w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142, pp. 451-467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.pr3.0089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2017.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01321452v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01657286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Negative Emotions Explain Punishment in Power-to-Take Game Experiments</w:t>
               </w:r>
@@ -2076,51 +2076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Students, Temporary Workers and Co-Op Workers: An Experimental Investigation on Social Preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Dragone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2562,51 +2562,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595719v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Galeotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jona Krutaj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2526916123" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167211v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuben Kline" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimondello Orsini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frbhe.2025.1492421" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974756v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortuna Casoria" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48777885" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692537v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mantilla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108338" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740082v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dimant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2024.104778" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793652v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Brouwer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/ueac074" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805532v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Benistant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2022.10.008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514435v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Montero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Poulsen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2021.4025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335192v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2021.07.030" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177810v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Maggian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/ueab018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952265v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Saucet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2011291117" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01763003v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeea/jvy030" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785311v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel John Zizzo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2018.03.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF1JZM1B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348517v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixin Dai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2016.2616" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366240v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dragone" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0095" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657286v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2017.08.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01335686v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-016-9561-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321452v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayyan Alia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bchir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0089" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01156486v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179118v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/g6020079" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080927v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981616v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595719v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Galeotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jona Krutaj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2526916123" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167211v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuben Kline" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimondello Orsini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frbhe.2025.1492421" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692537v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mantilla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108338" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974756v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortuna Casoria" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48777885" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740082v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dimant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2024.104778" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793652v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Brouwer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/ueac074" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514435v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Montero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Poulsen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2021.4025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805532v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Benistant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2022.10.008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335192v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2021.07.030" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177810v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Maggian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/ueab018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952265v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Saucet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2011291117" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01763003v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeea/jvy030" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785311v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel John Zizzo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2018.03.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF1JZM1B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348517v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixin Dai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2016.2616" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01335686v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-016-9561-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321452v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayyan Alia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bchir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0089" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366240v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dragone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0095" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657286v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2017.08.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01156486v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179118v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/g6020079" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080927v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981616v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>