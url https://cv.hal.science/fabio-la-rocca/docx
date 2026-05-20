--- v0 (2026-04-17)
+++ v1 (2026-05-20)
@@ -304,628 +304,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Penser la ville émotionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio La Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 159 (1), pp.5-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soc.159.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational Thinking in The Cibricity: Experiences In Online Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio La Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janaina Menezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Schlemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RUSCA </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A constelação sensível do imaginário das ambiências urbanas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio La Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nupem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, v. 15 (n. 35), p. 8-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. L’imaginaire des séries : une mise en récit du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Celka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio La Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n° 159 (1), pp.5-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/soc.159.0005⟩</w:t>
+              <w:t xml:space="preserve">, 2022, n° 154 (4), pp.5-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soc.154.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Eliane Schlemmer</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les perceptions sensibles de l’imaginaire des ambiances urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio La Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUSCA </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14</w:t>
+              <w:t xml:space="preserve">, 2022, N°13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moda e cidade : uma identificação de estilos nas zonas atmosféricas urbanas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio La Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dObra[s] – revista da Associação Brasileira de Estudos de Pesquisas em Moda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 36, pp.258-270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26563/dobras.i36.1615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...94 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Benjamin : constellation d’une pensée en fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio La Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, n° 154 (4), pp.5-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/soc.154.0005⟩</w:t>
+              <w:t xml:space="preserve">, 2022, n° 155 (1), pp.5-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soc.155.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...54 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pensamento computacional na cidade: uma vivência de educação onlife</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janaína Menezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Schlemmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio La Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1158,234 +1158,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'immaginario e l'archetipo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio La Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La funzione dell’archetipo nell’immaginario sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sezione Associazione Italiana di Sociologia - Immaginario, May 2024, Verona (online), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Culture visuelle et ambiances sensibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio La Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire sejour Erasmus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambiências, Atmosferas e Tonalidades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio La Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colóquio Metrópole Sensível “Ambiências, Atmosferas e Tonalidades”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Micael Herschmann (UFRJ) Fabio La Rocca (LEIRIS) Cíntia Sanmartin Fernandes (UERJ), Oct 2024, Rio de Janeiro (BR), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985317v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04985356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICHT Colóquio Internacional Imaginário: Construir e Habitar a terra</w:t>
               </w:r>
@@ -1503,786 +1503,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Imagens e vida cotidiana: fragmentos do imaginário mediológico,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio La Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminaire international Université Fédérale Fluminense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Niteroi (Brésil), Universidade Federal Fluminense, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formas urbanas: ambiências e atmosferas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio La Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario Internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rio de Janeiro (BR), Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direction de la session “WG 2: Cities and Politics of Sensibilities » (colloque online)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio La Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RedISS (Réseau International de Sociologie de la Sensibilité) 2do congreso/2nd congress Amor, Esperanza y Confianza. Una mirda de las crisis actuales desde las sensibilidades / Love, Hope and Trust. A view of the current crisis from sensibilities.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Buenos Aeres, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ativismos nas cidades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio La Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVII Congresso Abrapcorp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rio de Janairo (Brésil), 10 mai, 2023., May 2023, Rio de Janeiro (BR), Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vivere nelle immaginai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio La Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminario Università Macerata (online)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Macerata, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Direction de la session “WG 2: Cities and Politics of Sensibilities » (colloque online)</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporary Atmospheric Zones: a stimmung perception of urban aestetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio La Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RedISS (Réseau International de Sociologie de la Sensibilité) 2do congreso/2nd congress Amor, Esperanza y Confianza. Una mirda de las crisis actuales desde las sensibilidades / Love, Hope and Trust. A view of the current crisis from sensibilities.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Buenos Aeres, Argentina</w:t>
+              <w:t xml:space="preserve">International Conference “Aesthetics of Atmosphere in an Intercultural Perspective” (AAIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, College of Media and International Culture, School of Philosophy Zhejiang University College of Liberal Arts, Guangxi University for Nationalities at Guangxi University, Sep 2022, Beijin (Online), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Imagens e vida cotidiana: fragmentos do imaginário mediológico,</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pensar a cidade sensível: ambiências, atmosferas e emoções urbanas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio La Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminaire international Université Fédérale Fluminense</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Niteroi (Brésil), Universidade Federal Fluminense, Brazil</w:t>
+              <w:t xml:space="preserve">Aula inaugural MDU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Federal do Pernambuco, Mar 2022, Recife (Online), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Formas urbanas: ambiências e atmosferas</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culturas urbanas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio La Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminario Internacional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Rio de Janeiro (BR), Brazil</w:t>
+              <w:t xml:space="preserve">VI Seminario Corpo e Cultura: Politeismos Corporais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro de Artes, Humanisades e Letras UFRB Cachoeira Bahia, Oct 2022, Bahia (BR) online, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ativismos nas cidades</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonalities and atmospheres: feel the urbans emotional fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio La Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII Congresso Abrapcorp</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rio de Janairo (Brésil), 10 mai, 2023., May 2023, Rio de Janeiro (BR), Brazil</w:t>
+              <w:t xml:space="preserve">International Conference Thinking the City Through Fragmentation and Reconfiguration: Aesthetic and Conceptual Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Universidade Nova de Lisboa (online), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La métropole émotionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio La Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coloquio Internacional “Ciudades Sensibles. Derecho a la ciudad, cartografias y nuevos procesos de expresión territoria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Playa Ancha, Jun 2022, Valaparaiso (online), Chile</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonalidades e atmosferas: fragmentos emocionais nas zonas afetivas urbanas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio La Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaginários urbanos, VII Encontro da Associação Nacional de Pesquisa e Pós-Graduação em Arquitetura e Urbanismo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, USP - Sao Paulo (online), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985341v1</w:t>
-              </w:r>
-[...343 lines deleted...]
-                <w:t xml:space="preserve">hal-04985346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2685,173 +2685,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A forma expressiva dos muros: imagens e símbolos de visibilidade sociais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio La Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editora Impressoes de Minas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Extracampo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-65-86729-84-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Por um politeísmo corporal. Trajetos e narração de um imaginário socioestetico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio La Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDUFBA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politéismo corporais, apparencia, arte e ativismo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2024, 978-65-5630-624-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947851v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04952571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A metamorphose atmosférica urbana nas formas expressive da rua</w:t>
               </w:r>
@@ -3278,173 +3278,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Long Live to the Urban Flesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio La Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nova Science Publishers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emotionality of Covid-19. Now and after</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-1-53619-534-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El imaginario de los ambientes urbanos : proyecciones y percepciones sensibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio La Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editorial Parmenia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lugares e identidades : reflexiones en torno de una ciudad imaginada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9786077491514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952687v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04952679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immagini e simboli nell’incarnazione mitica dei Joy Divsion</w:t>
               </w:r>
@@ -3906,51 +3906,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D2992CCB"/>
+    <w:nsid w:val="DEB3FC87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4137,51 +4137,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabio-la-rocca" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7635-5666" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135511v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio La Rocca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952539v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952730v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952734v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.159.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952726v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Menezes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Schlemmer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952743v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26563/dobras.i36.1615" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952737v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Celka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.154.0005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952761v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.155.0005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952755v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana&#237;na Menezes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ant&#243;nio Moreira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22169/revint.v16i39.2198" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03154790v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952790v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/2532-6732/7474" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04947872v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04985317v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04985356v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04985269v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04947888v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04985334v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04985283v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04985332v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04985327v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04985275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04985341v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04985339v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04985351v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04985349v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04985343v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04985346v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966548v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pomarico" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135493v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Sanmartin Fernandes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micael Herschmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04947709v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976330v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Scribano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04947851v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952571v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952598v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952583v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952638v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21814/uminho.ed.51.2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952657v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952648v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952687v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952679v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952675v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952704v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952697v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952713v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952787v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabio-la-rocca" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7635-5666" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135511v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio La Rocca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952539v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952734v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.159.0005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952726v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Menezes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Schlemmer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952730v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952764v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Celka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.154.0005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952737v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952743v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26563/dobras.i36.1615" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952761v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.155.0005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952755v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana&#237;na Menezes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ant&#243;nio Moreira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22169/revint.v16i39.2198" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03154790v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952790v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/2532-6732/7474" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04985356v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04947872v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04985317v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04985269v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04947888v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04985332v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04985327v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04985283v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04985275v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04985334v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04985339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04985351v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04985343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04985349v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04985346v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04985341v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966548v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pomarico" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135493v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Sanmartin Fernandes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micael Herschmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04947709v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976330v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Scribano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952571v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04947851v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952598v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952583v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952638v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21814/uminho.ed.51.2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952657v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952648v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952679v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952687v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952675v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952704v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952697v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952713v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04952787v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>