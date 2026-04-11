--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -191,222 +191,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Back-formation in a new theoretical universe: An introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio Gaeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Montermini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Word Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (3), pp.149-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3366/word.2025.0251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le sentiment néologique : le rôle des marqueurs typographiques et linguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Montermini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Thuilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of French Language Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 35, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0959269525100173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0959269525100173⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05522862v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-05370302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparée d’un corpus spécialisé italien-français de textes économiques originaux : mise en place de la perspective didactique dans l’analyse des termes en usage</w:t>
               </w:r>
@@ -2151,385 +2151,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05503001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les marqueurs typographiques et linguistiques associés aux néologismes : études en production et en réception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Montermini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Thuilier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues et Langage à la croisée des disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR LLcD et Sorbonne Université, Sep 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Same source, different outcomes. The superlative suffixes -issime vs. –(i)ssimo in contemporary French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Montermini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unlocking Evaluative Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04862755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’émergence d’un nouveau suffixe : -(i)ssimo vs. -issime en français contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Montermini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La linguistique et les langues à la croisée des disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04862753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">‘Fuzzy boundaries’ in morfologia derivativa. Sulla natura di alcuni affissi dell’italiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Montermini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giornata di linguistica e dialettologia italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04862763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The identification and processing of neologisms. An experimental approach to neological intuition in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Montermini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...232 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Thuilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Morphology Meeting (IMM21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wirtschaftsuniversität Wien, Aug 2024, Wien, Austria, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2826,51 +2826,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do low frequency lexemes tell us ? A study of the competition in verb formation in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Montermini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Thuilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Rivalry and polysemy" / Journée d'étude "Concurrence &amp; Polysémie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4490,178 +4490,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00955806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">DADI: una risorsa lessicografica per gli affissi derivazionali dell'italiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Grandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Montermini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpora di italiano L1 e L2: risorse linguistiche e strumenti di analisi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Vérone, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00956021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On the representaton of affixes in a morphology without morphemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Montermini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Mediterranean Morphology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00956019v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00956021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computatonal morpho-lexical metrics in comparison</w:t>
               </w:r>
@@ -4818,50 +4818,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00956018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Phonological detail for accessing morphological structures. Human and artificial responses in comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilio Calderone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Celata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Montermini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décembrettes 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00956023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Computational morpho-lexical metrics in comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4883,152 +4978,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Morphology days 2011. From Word to Models of Language.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Nijmegen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989472v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-00956023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the processing and representation of blends in long term memory</w:t>
               </w:r>
@@ -6138,50 +6138,138 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Morphology in Toulouse. Selected Proceedings of Décembrettes 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hathout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Montermini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lincom Europa, pp.249, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00955774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Morphology in Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6196,145 +6284,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesse Tseng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lincom, pp.252, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989256v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">halshs-00955774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'italien. La vie d'une langue</w:t>
               </w:r>
@@ -8478,51 +8478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546636v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Montermini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Villoing" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.228.0009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522862v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thuilier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0959269525100173" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370302v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Gaeta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/word.2025.0251" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548193v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Escoubas Benveniste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137vn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385185v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bobkova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/word.2023.0221" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363595v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Namer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Amiot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1242" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854603v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grossmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Passino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pescarini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.6823" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203193v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Manzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Adorni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Cicco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Milano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efisio Manunta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0261927X211009292" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955783v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lasserre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955817v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428676v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1418/75040" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955808v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boy&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955810v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilio Calderone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Celata" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955811v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Grandi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Tamburini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986161v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Giraudo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955812v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955815v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955816v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Francesco Arcodia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287653v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986159v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Pirrelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05503001v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delforge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Condamines" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862763v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717987v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862755v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862753v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718017v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546638v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tribout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546639v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332038v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841655v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054713v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Micheli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054715v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Todaro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054711v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Escoubas Marie-Pierre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054716v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054718v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054719v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054708v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054721v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054720v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054705v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pascoli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556608v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054707v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956006v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956009v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956005v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956008v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956013v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955806v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956019v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956021v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956015v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956018v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989472v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956023v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989624v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956024v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guerrero" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986165v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956028v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956029v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956030v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434923v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417786v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lignon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419398v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226838v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Abularach Mendoza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Granget" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226851v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Del Prete" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054723v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989256v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Tseng" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955774v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955767v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955776v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955779v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419381v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206222v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004744196" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054695v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199668984.013.13" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054697v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://langsci-press.org/catalog/book/165" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1402520" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054698v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Contribution-aux-etudes~.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054699v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cris.unibo.it/handle/11585/538734#.XNQwwo4zZPY" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955785v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M. Thornton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parisnanterre.fr/publications/foisonnements-morphologiques-etudes-en-hommage-a-francoise-kerleroux-555025.kjsp" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955791v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955794v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955801v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01597833v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748415v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fradin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pl&#233;nat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419387v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419385v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419383v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419390v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956011v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956012v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956020v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956026v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805028v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546636v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Montermini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Villoing" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.228.0009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370302v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Gaeta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/word.2025.0251" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522862v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pineau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thuilier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0959269525100173" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548193v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Escoubas Benveniste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137vn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385185v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bobkova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/word.2023.0221" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363595v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Namer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Amiot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1242" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854603v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grossmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Passino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pescarini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.6823" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203193v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Manzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Adorni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Cicco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Milano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efisio Manunta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0261927X211009292" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955783v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lasserre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955817v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428676v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1418/75040" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955808v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boy&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955810v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilio Calderone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Celata" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955811v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Grandi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Tamburini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986161v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Giraudo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955812v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955815v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955816v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Francesco Arcodia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287653v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986159v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Pirrelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05503001v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delforge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Condamines" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717987v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862755v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862753v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862763v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718017v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546638v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tribout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546639v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332038v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841655v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054713v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Micheli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054715v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Todaro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054711v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Escoubas Marie-Pierre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054716v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054718v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054719v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054708v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054721v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054720v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054705v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pascoli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556608v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054707v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956006v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956009v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956005v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956008v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956013v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955806v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956021v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956019v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956015v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956018v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956023v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989472v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989624v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956024v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guerrero" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986165v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956028v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956029v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956030v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434923v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417786v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lignon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419398v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226838v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Abularach Mendoza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Granget" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226851v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Del Prete" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054723v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955774v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Tseng" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989256v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955767v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955776v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955779v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419381v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206222v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004744196" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054695v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199668984.013.13" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054697v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://langsci-press.org/catalog/book/165" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1402520" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054698v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Contribution-aux-etudes~.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054699v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cris.unibo.it/handle/11585/538734#.XNQwwo4zZPY" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955785v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M. Thornton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parisnanterre.fr/publications/foisonnements-morphologiques-etudes-en-hommage-a-francoise-kerleroux-555025.kjsp" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955791v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955794v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955801v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01597833v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748415v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fradin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pl&#233;nat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419387v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419385v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419383v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419390v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956011v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956012v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956020v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956026v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805028v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>