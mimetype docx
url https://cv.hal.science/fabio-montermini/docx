--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -2246,234 +2246,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">‘Fuzzy boundaries’ in morfologia derivativa. Sulla natura di alcuni affissi dell’italiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Montermini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giornata di linguistica e dialettologia italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04862763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’émergence d’un nouveau suffixe : -(i)ssimo vs. -issime en français contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Montermini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La linguistique et les langues à la croisée des disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04862753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Same source, different outcomes. The superlative suffixes -issime vs. –(i)ssimo in contemporary French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Montermini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unlocking Evaluative Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04862755v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-04862763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The identification and processing of neologisms. An experimental approach to neological intuition in French</w:t>
               </w:r>
@@ -3312,50 +3312,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02054716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The place of nominalizations in derivational paradigms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Montermini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JENom 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Fribourg, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02054708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A multi-layered model for morphological constructions. The example of Italian prefixed verbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Montermini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppina Todaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ParadigMo 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02054719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multi-layered constructions in morphology : The example of Italian ‘parasynthetic’ verbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Montermini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3364,208 +3515,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Mediterranean Morphology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nicosie, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02054718v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">halshs-02054708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total NN reduplication in Sicilian</w:t>
               </w:r>
@@ -5336,50 +5336,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00956028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">a fresh emic term' : à propos des lexèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Montermini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">symposium "Quels sens pour la linguistique ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00956030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The structure of adjectival paradigms in Romance languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5388,126 +5457,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Mediterranean Morphology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Nicosie, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00956029v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00956030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classes and regularity in Italian verbal flexion</w:t>
               </w:r>
@@ -6138,50 +6138,138 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Morphology in Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hathout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Montermini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lincom, pp.252, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Morphology in Toulouse. Selected Proceedings of Décembrettes 7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6196,145 +6284,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesse Tseng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lincom Europa, pp.249, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00955774v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-00989256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'italien. La vie d'une langue</w:t>
               </w:r>
@@ -8478,51 +8478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546636v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Montermini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Villoing" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.228.0009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370302v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Gaeta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/word.2025.0251" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522862v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pineau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thuilier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0959269525100173" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548193v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Escoubas Benveniste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137vn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385185v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bobkova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/word.2023.0221" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363595v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Namer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Amiot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1242" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854603v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grossmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Passino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pescarini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.6823" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203193v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Manzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Adorni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Cicco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Milano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efisio Manunta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0261927X211009292" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955783v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lasserre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955817v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428676v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1418/75040" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955808v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boy&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955810v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilio Calderone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Celata" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955811v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Grandi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Tamburini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986161v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Giraudo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955812v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955815v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955816v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Francesco Arcodia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287653v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986159v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Pirrelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05503001v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delforge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Condamines" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717987v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862755v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862753v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862763v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718017v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546638v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tribout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546639v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332038v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841655v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054713v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Micheli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054715v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Todaro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054711v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Escoubas Marie-Pierre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054716v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054718v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054719v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054708v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054721v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054720v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054705v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pascoli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556608v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054707v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956006v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956009v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956005v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956008v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956013v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955806v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956021v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956019v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956015v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956018v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956023v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989472v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989624v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956024v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guerrero" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986165v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956028v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956029v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956030v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434923v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417786v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lignon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419398v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226838v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Abularach Mendoza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Granget" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226851v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Del Prete" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054723v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955774v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Tseng" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989256v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955767v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955776v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955779v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419381v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206222v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004744196" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054695v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199668984.013.13" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054697v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://langsci-press.org/catalog/book/165" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1402520" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054698v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Contribution-aux-etudes~.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054699v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cris.unibo.it/handle/11585/538734#.XNQwwo4zZPY" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955785v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M. Thornton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parisnanterre.fr/publications/foisonnements-morphologiques-etudes-en-hommage-a-francoise-kerleroux-555025.kjsp" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955791v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955794v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955801v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01597833v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748415v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fradin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pl&#233;nat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419387v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419385v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419383v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419390v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956011v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956012v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956020v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956026v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805028v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546636v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Montermini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Villoing" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.228.0009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370302v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Gaeta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/word.2025.0251" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522862v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pineau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thuilier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0959269525100173" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548193v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Escoubas Benveniste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137vn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385185v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bobkova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/word.2023.0221" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363595v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Namer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Amiot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1242" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854603v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grossmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Passino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pescarini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.6823" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203193v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Manzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Adorni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Cicco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Milano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efisio Manunta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0261927X211009292" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955783v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lasserre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955817v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428676v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1418/75040" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955808v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boy&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955810v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilio Calderone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Celata" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955811v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Grandi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Tamburini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986161v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Giraudo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955812v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955815v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955816v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Francesco Arcodia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287653v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986159v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Pirrelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05503001v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delforge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Condamines" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717987v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862763v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862753v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862755v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718017v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546638v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tribout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546639v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332038v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841655v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054713v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Micheli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054715v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Todaro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054711v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Escoubas Marie-Pierre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054716v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054708v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054719v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054718v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054721v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054720v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054705v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pascoli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556608v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054707v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956006v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956009v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956005v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956008v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956013v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955806v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956021v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956019v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956015v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956018v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956023v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989472v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989624v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956024v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guerrero" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986165v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956028v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956030v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956029v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434923v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417786v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lignon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419398v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226838v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Abularach Mendoza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Granget" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226851v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Del Prete" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054723v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989256v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Tseng" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955774v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955767v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955776v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955779v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419381v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206222v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004744196" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054695v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199668984.013.13" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054697v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://langsci-press.org/catalog/book/165" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1402520" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054698v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Contribution-aux-etudes~.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054699v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cris.unibo.it/handle/11585/538734#.XNQwwo4zZPY" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955785v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M. Thornton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parisnanterre.fr/publications/foisonnements-morphologiques-etudes-en-hommage-a-francoise-kerleroux-555025.kjsp" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955791v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955794v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955801v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01597833v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748415v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fradin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pl&#233;nat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419387v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419385v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419383v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419390v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956011v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956012v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956020v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956026v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805028v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>