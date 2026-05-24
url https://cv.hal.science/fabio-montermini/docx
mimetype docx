--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2315,165 +2315,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04862763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Same source, different outcomes. The superlative suffixes -issime vs. –(i)ssimo in contemporary French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Montermini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unlocking Evaluative Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04862755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’émergence d’un nouveau suffixe : -(i)ssimo vs. -issime en français contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Montermini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La linguistique et les langues à la croisée des disciplines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04862753v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04862755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The identification and processing of neologisms. An experimental approach to neological intuition in French</w:t>
               </w:r>
@@ -3312,260 +3312,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02054716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Multi-layered constructions in morphology : The example of Italian ‘parasynthetic’ verbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Montermini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppina Todaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th Mediterranean Morphology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nicosie, Cyprus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02054718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A multi-layered model for morphological constructions. The example of Italian prefixed verbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Montermini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppina Todaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ParadigMo 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02054719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The place of nominalizations in derivational paradigms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Montermini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JENom 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02054708v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">halshs-02054718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total NN reduplication in Sicilian</w:t>
               </w:r>
@@ -3709,191 +3709,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02054720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Spatial reduplication in Sicilian: lexicon or grammar?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppina Todaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Montermini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MMM10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Haifa, Israel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A paradigmatic analysis of Italian verbal derivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Montermini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Pascoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Mediterranean Morphology Meeting (MMM10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Haifa, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02054705v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01556608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event / property ambiguity in Italian nominalisations. A usage-based survey</w:t>
               </w:r>
@@ -4024,50 +4024,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02054707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The formal representation of units and exponents in Construction Morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Montermini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bologna Seminar on Construction Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Bologne, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00956009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Distributional Approach to Word Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Montermini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Workshop on Phonotactics and Phonotactic Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Pise, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00956005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Neoclassical compounds as relational adjectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4076,208 +4227,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Mediterranean Morphology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00956006v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">halshs-00956005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can morphologists really do with Web data?</w:t>
               </w:r>
@@ -4326,191 +4326,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00956008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Processi cognitivi nell'analisi delle classi verbali dell'italiano: un approccio sperimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Giraudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Montermini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vito Pirrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XLII Congresso della Società di Linguistica Italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Pise, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00955806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">How are affixes represented in a morphology without morphemes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Montermini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on the Representation and Selection of Exponents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Tromsø, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00956013v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-00955806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DADI: una risorsa lessicografica per gli affissi derivazionali dell'italiano</w:t>
               </w:r>
@@ -7486,311 +7486,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01597833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologie grammaticale et extragrammaticale</w:t>
+                <w:t xml:space="preserve">Morphologie grammaticale et morphologie extragrammaticale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Montermini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plénat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fradin, Bernard; Kerleroux, Françoise; Plénat, Marc. </w:t>
+              <w:t xml:space="preserve">Bernard Fradin; Françoise Kerleroux; Marc Plénat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aperçus de morphologie du français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.21-45, 2009</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.21-45, 2009, Sciences du langage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00748415v1</w:t>
+                <w:t xml:space="preserve">halshs-00419387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologie grammaticale et morphologie extragrammaticale</w:t>
+                <w:t xml:space="preserve">La morphologie évaluative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Montermini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Plénat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Fradin; Françoise Kerleroux; Marc Plénat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aperçus de morphologie du français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.21-45, 2009, Sciences du langage</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.231-266, 2009, Sciences du langage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00419387v1</w:t>
+                <w:t xml:space="preserve">halshs-00419385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La morphologie évaluative</w:t>
+                <w:t xml:space="preserve">Morphologie grammaticale et extragrammaticale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Montermini</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Bernard Fradin; Françoise Kerleroux; Marc Plénat. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plénat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fradin, Bernard; Kerleroux, Françoise; Plénat, Marc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aperçus de morphologie du français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.231-266, 2009, Sciences du langage</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.21-45, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00419385v1</w:t>
+                <w:t xml:space="preserve">halshs-00748415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affixes et mots grammaticaux</w:t>
               </w:r>
@@ -8478,51 +8478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546636v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Montermini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Villoing" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.228.0009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370302v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Gaeta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/word.2025.0251" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522862v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pineau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thuilier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0959269525100173" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548193v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Escoubas Benveniste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137vn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385185v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bobkova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/word.2023.0221" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363595v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Namer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Amiot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1242" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854603v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grossmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Passino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pescarini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.6823" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203193v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Manzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Adorni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Cicco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Milano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efisio Manunta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0261927X211009292" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955783v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lasserre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955817v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428676v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1418/75040" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955808v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boy&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955810v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilio Calderone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Celata" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955811v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Grandi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Tamburini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986161v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Giraudo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955812v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955815v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955816v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Francesco Arcodia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287653v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986159v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Pirrelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05503001v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delforge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Condamines" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717987v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862763v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862753v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862755v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718017v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546638v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tribout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546639v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332038v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841655v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054713v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Micheli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054715v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Todaro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054711v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Escoubas Marie-Pierre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054716v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054708v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054719v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054718v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054721v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054720v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054705v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pascoli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556608v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054707v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956006v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956009v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956005v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956008v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956013v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955806v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956021v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956019v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956015v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956018v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956023v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989472v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989624v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956024v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guerrero" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986165v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956028v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956030v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956029v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434923v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417786v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lignon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419398v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226838v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Abularach Mendoza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Granget" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226851v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Del Prete" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054723v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989256v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Tseng" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955774v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955767v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955776v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955779v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419381v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206222v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004744196" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054695v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199668984.013.13" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054697v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://langsci-press.org/catalog/book/165" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1402520" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054698v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Contribution-aux-etudes~.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054699v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cris.unibo.it/handle/11585/538734#.XNQwwo4zZPY" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955785v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M. Thornton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parisnanterre.fr/publications/foisonnements-morphologiques-etudes-en-hommage-a-francoise-kerleroux-555025.kjsp" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955791v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955794v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955801v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01597833v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748415v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fradin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pl&#233;nat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419387v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419385v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419383v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419390v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956011v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956012v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956020v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956026v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805028v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546636v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Montermini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Villoing" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.228.0009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370302v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Gaeta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/word.2025.0251" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522862v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pineau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thuilier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0959269525100173" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548193v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Escoubas Benveniste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137vn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385185v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bobkova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/word.2023.0221" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363595v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Namer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Amiot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1242" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854603v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grossmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Passino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pescarini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.6823" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203193v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Manzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Adorni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Cicco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Milano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efisio Manunta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0261927X211009292" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955783v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lasserre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955817v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428676v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1418/75040" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955808v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boy&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955810v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilio Calderone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Celata" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955811v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Grandi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Tamburini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986161v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Giraudo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955812v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955815v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955816v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Francesco Arcodia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287653v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986159v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Pirrelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05503001v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delforge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Condamines" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717987v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862763v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862755v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862753v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718017v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546638v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tribout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546639v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332038v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841655v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054713v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Micheli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054715v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Todaro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054711v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Escoubas Marie-Pierre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054716v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054718v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054719v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054708v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054721v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054720v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556608v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054705v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pascoli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054707v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956009v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956005v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956006v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956008v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955806v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956013v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956021v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956019v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956015v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956018v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956023v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989472v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989624v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956024v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guerrero" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986165v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956028v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956030v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956029v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434923v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417786v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lignon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419398v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226838v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Abularach Mendoza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Granget" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226851v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Del Prete" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054723v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989256v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Tseng" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955774v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955767v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955776v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955779v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419381v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206222v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004744196" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054695v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199668984.013.13" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054697v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://langsci-press.org/catalog/book/165" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1402520" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054698v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Contribution-aux-etudes~.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054699v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cris.unibo.it/handle/11585/538734#.XNQwwo4zZPY" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955785v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M. Thornton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parisnanterre.fr/publications/foisonnements-morphologiques-etudes-en-hommage-a-francoise-kerleroux-555025.kjsp" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955791v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955794v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955801v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01597833v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419387v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fradin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pl&#233;nat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419385v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748415v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419383v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419390v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956011v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956012v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956020v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956026v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805028v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>