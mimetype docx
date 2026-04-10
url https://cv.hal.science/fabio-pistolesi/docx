--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -308,611 +308,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The journey to a mechanical qubit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonclassical mechanical states in cavity optomechanics in the single-photon strong-coupling regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan L Wise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dutreix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Pistolesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.adt2497⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (5), pp.L051501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.109.L051501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875027v1</w:t>
+                <w:t xml:space="preserve">hal-04575756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonclassical mechanical states in cavity optomechanics in the single-photon strong-coupling regime</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The journey to a mechanical qubit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Pistolesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (5), pp.L051501. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 386 (6723), pp.728-729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.109.L051501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.adt2497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575756v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear nanomechanical resonators approaching the quantum ground state</w:t>
+                <w:t xml:space="preserve">Nanomechanical vibrational response from electrical mixing measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Samanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. de Bonis</w:t>
+                <w:t xml:space="preserve">D. A. Czaplewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Møller</w:t>
+                <w:t xml:space="preserve">S. L. de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Tormo-Queralt</w:t>
+                <w:t xml:space="preserve">C. B. Moller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Yang</w:t>
+                <w:t xml:space="preserve">R. Tormo Queralt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123, pp.203502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41567-023-02065-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0184931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04148748v1</w:t>
+                <w:t xml:space="preserve">hal-04343965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-state Peierls transition in nanotube quantum simulator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear nanomechanical resonators approaching the quantum ground state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Samanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin Zhang</w:t>
+                <w:t xml:space="preserve">S. de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utso Bhattacharya</w:t>
+                <w:t xml:space="preserve">C. Møller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Bachtold</w:t>
+                <w:t xml:space="preserve">R. Tormo-Queralt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Forstner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maciej Lewenstein</w:t>
+                <w:t xml:space="preserve">W. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Quantum Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41534-022-00675-4⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41567-023-02065-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04000942v1</w:t>
+                <w:t xml:space="preserve">hal-04148748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanomechanical vibrational response from electrical mixing measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Samanta</w:t>
+                <w:t xml:space="preserve">Steady-state Peierls transition in nanotube quantum simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. A. Czaplewski</w:t>
+                <w:t xml:space="preserve">Utso Bhattacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. L. de Bonis</w:t>
+                <w:t xml:space="preserve">Adrian Bachtold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. B. Moller</w:t>
+                <w:t xml:space="preserve">Stefan Forstner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Tormo Queralt</w:t>
+                <w:t xml:space="preserve">Maciej Lewenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 123, pp.203502. </w:t>
+              <w:t xml:space="preserve">npj Quantum Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0184931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41534-022-00675-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343965v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective temperature and dissipation of a gas of active particles probed by the vibrations of a flexible membrane</w:t>
               </w:r>
@@ -1136,90 +1136,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonon-Induced Pairing in Quantum Dot Quantum Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utso Bhattacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Grass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Bachtold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lewenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Pistolesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2092,352 +2092,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Signatures of the Current Blockade Instability in Suspended Carbon Nanotubes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Pistolesi</w:t>
+                <w:t xml:space="preserve">Andreev Bound-State Dynamics in Quantum-Dot Josephson Junctions: A Washing Out of the 0-π Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Avriller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Pistolesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 115 (20), pp.206802 (1-5). </w:t>
+              <w:t xml:space="preserve">, 2015, 114 (3), pp.037003 (1-5). </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.206802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.037003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178253v1</w:t>
+                <w:t xml:space="preserve">hal-01026390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreev Bound-State Dynamics in Quantum-Dot Josephson Junctions: A Washing Out of the 0-π Transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Avriller</w:t>
+                <w:t xml:space="preserve">Scaling laws for the bifurcation-escape rate in a nanomechanical resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Puller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Pistolesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.037003⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (5), pp.050903(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.050903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01026390v1</w:t>
+                <w:t xml:space="preserve">hal-01064458v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling laws for the bifurcation-escape rate in a nanomechanical resonator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eddy Collin</w:t>
+                <w:t xml:space="preserve">Mechanical Signatures of the Current Blockade Instability in Suspended Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Micchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Avriller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pistolesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92 (5), pp.050903(R). </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (20), pp.206802 (1-5). </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.050903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.206802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064458v2</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable spin-polaron state in a singly clamped semiconducting carbon nanotube</w:t>
               </w:r>
@@ -2514,51 +2514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single Molecule Detection of Nanomechanical motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Puller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Lounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3242,103 +3242,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audio mixing in a tri-port nano-electro-mechanical device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunal Lulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Savin Heron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Defoort</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 99 (23), pp.233107. </w:t>
@@ -5639,51 +5639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344272v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wise" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Dutreix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pistolesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.19.1.016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736958v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dutreix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.L241301" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875027v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adt2497" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575756v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan L Wise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.L051501" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148748v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Samanta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Bonis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#248;ller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tormo-Queralt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02065-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000942v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utso Bhattacharya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bachtold" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Forstner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lewenstein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41534-022-00675-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343965v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Czaplewski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. de Bonis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Moller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tormo Queralt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0184931" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Boudet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jagielka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guerin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.L042006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323913v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pistolesi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Cleland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachtold" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.031027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464766v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Grass" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c03457" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Avriller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Schaeverbeke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frederiksen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L241403" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864896v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dutreix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Avriller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lounis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.023268" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340314v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schaeverbeke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frederiksen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.246601" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800803v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.063833" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680222v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Murr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.155414" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388487v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.035410" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653606v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micchi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa903e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349755v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Micchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.125417" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178253v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.206802" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026390v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.037003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064458v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Defoort" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Puller" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Collin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.050903" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154281v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pistolesi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Shekhter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.035423" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00989997v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lounis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.125501" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685015v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Weick" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix von Oppen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.125441" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732074v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Kirton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Armour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houzet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.081305" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555437v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2012.04.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642045v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Negri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.115416" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669002v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Rastelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Houzet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid I. Glazman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2012.03.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664434v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Bergeret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.195415" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619809v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Lulla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Savin Heron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665958" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538567v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.035420" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618032v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Pellegrini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Manini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe E. Santoro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.060401" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538559v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eros Mariani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.121409" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399563v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/57003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544446v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Armour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.064519" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353575v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-009-9867-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285800v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav M. Blanter" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Martin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.085127" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284650v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pauget" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.235318" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397968v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Labarthe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.165317" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397971v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bagrets" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2007.05.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ5MCPG5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397965v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.165315" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397963v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bignon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2006-00161-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397958v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Fazio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.036806" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397961v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Vinokur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.220506" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133108v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133106v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bignon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank. W. J. Hekking" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133107v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castellani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Castro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Strinati" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132918v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Nozieres" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007578v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nozieres" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balibar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132917v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517526v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.78.1612" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344272v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wise" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Dutreix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pistolesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.19.1.016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736958v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dutreix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.L241301" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575756v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan L Wise" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.L051501" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875027v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adt2497" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343965v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Samanta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Czaplewski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. de Bonis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Moller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tormo Queralt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0184931" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148748v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Bonis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#248;ller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tormo-Queralt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02065-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000942v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utso Bhattacharya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bachtold" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Forstner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lewenstein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41534-022-00675-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Boudet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jagielka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guerin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.L042006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323913v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pistolesi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Cleland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachtold" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.031027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464766v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Grass" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c03457" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Avriller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Schaeverbeke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frederiksen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L241403" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864896v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dutreix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Avriller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lounis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.023268" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340314v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schaeverbeke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frederiksen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.246601" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800803v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.063833" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680222v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Murr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.155414" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388487v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.035410" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653606v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micchi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa903e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349755v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Micchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.125417" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026390v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.037003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064458v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Defoort" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Puller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Collin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.050903" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178253v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.206802" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154281v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pistolesi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Shekhter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.035423" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00989997v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lounis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.125501" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685015v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Weick" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix von Oppen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.125441" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732074v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Kirton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Armour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houzet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.081305" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555437v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2012.04.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642045v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Negri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.115416" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669002v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Rastelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Houzet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid I. Glazman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2012.03.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664434v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Bergeret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.195415" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619809v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Lulla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Savin Heron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665958" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538567v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.035420" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618032v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Pellegrini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Manini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe E. Santoro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.060401" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538559v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eros Mariani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.121409" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399563v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/57003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544446v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Armour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.064519" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353575v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-009-9867-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285800v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav M. Blanter" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Martin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.085127" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284650v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pauget" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.235318" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397968v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Labarthe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.165317" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397971v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bagrets" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2007.05.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ5MCPG5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397965v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.165315" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397963v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bignon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2006-00161-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397958v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Fazio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.036806" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397961v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Vinokur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.220506" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133108v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133106v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bignon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank. W. J. Hekking" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133107v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castellani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Castro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Strinati" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132918v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Nozieres" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007578v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nozieres" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balibar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132917v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517526v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.78.1612" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>