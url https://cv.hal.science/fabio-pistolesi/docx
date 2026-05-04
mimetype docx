--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -308,611 +308,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonclassical mechanical states in cavity optomechanics in the single-photon strong-coupling regime</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The journey to a mechanical qubit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Pistolesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.109.L051501⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 386 (6723), pp.728-729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adt2497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04575756v1</w:t>
+                <w:t xml:space="preserve">hal-04875027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The journey to a mechanical qubit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonclassical mechanical states in cavity optomechanics in the single-photon strong-coupling regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan L Wise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dutreix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Pistolesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 386 (6723), pp.728-729. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (5), pp.L051501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.adt2497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.109.L051501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04875027v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanomechanical vibrational response from electrical mixing measurements</w:t>
+                <w:t xml:space="preserve">Nonlinear nanomechanical resonators approaching the quantum ground state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Samanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. A. Czaplewski</w:t>
+                <w:t xml:space="preserve">S. de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. L. de Bonis</w:t>
+                <w:t xml:space="preserve">C. Møller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. B. Moller</w:t>
+                <w:t xml:space="preserve">R. Tormo-Queralt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Tormo Queralt</w:t>
+                <w:t xml:space="preserve">W. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 123, pp.203502. </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0184931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41567-023-02065-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343965v1</w:t>
+                <w:t xml:space="preserve">hal-04148748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear nanomechanical resonators approaching the quantum ground state</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Steady-state Peierls transition in nanotube quantum simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. de Bonis</w:t>
+                <w:t xml:space="preserve">Lin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Møller</w:t>
+                <w:t xml:space="preserve">Utso Bhattacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Tormo-Queralt</w:t>
+                <w:t xml:space="preserve">Adrian Bachtold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Yang</w:t>
+                <w:t xml:space="preserve">Stefan Forstner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lewenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41567-023-02065-9⟩</w:t>
+              <w:t xml:space="preserve">npj Quantum Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41534-022-00675-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04148748v1</w:t>
+                <w:t xml:space="preserve">hal-04000942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-state Peierls transition in nanotube quantum simulator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lin Zhang</w:t>
+                <w:t xml:space="preserve">Nanomechanical vibrational response from electrical mixing measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Samanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utso Bhattacharya</w:t>
+                <w:t xml:space="preserve">D. A. Czaplewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Bachtold</w:t>
+                <w:t xml:space="preserve">S. L. de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Forstner</w:t>
+                <w:t xml:space="preserve">C. B. Moller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maciej Lewenstein</w:t>
+                <w:t xml:space="preserve">R. Tormo Queralt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Quantum Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (1), pp.7. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123, pp.203502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41534-022-00675-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0184931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000942v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective temperature and dissipation of a gas of active particles probed by the vibrations of a flexible membrane</w:t>
               </w:r>
@@ -1136,90 +1136,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonon-Induced Pairing in Quantum Dot Quantum Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utso Bhattacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Grass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Bachtold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lewenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Pistolesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5639,51 +5639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344272v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wise" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Dutreix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pistolesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.19.1.016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736958v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dutreix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.L241301" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575756v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan L Wise" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.L051501" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875027v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adt2497" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343965v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Samanta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Czaplewski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. de Bonis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Moller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tormo Queralt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0184931" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148748v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Bonis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#248;ller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tormo-Queralt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02065-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000942v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utso Bhattacharya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bachtold" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Forstner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lewenstein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41534-022-00675-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Boudet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jagielka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guerin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.L042006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323913v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pistolesi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Cleland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachtold" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.031027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464766v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Grass" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c03457" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Avriller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Schaeverbeke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frederiksen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L241403" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864896v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dutreix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Avriller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lounis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.023268" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340314v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schaeverbeke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frederiksen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.246601" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800803v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.063833" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680222v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Murr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.155414" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388487v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.035410" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653606v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micchi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa903e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349755v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Micchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.125417" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026390v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.037003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064458v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Defoort" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Puller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Collin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.050903" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178253v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.206802" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154281v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pistolesi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Shekhter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.035423" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00989997v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lounis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.125501" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685015v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Weick" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix von Oppen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.125441" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732074v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Kirton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Armour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houzet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.081305" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555437v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2012.04.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642045v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Negri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.115416" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669002v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Rastelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Houzet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid I. Glazman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2012.03.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664434v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Bergeret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.195415" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619809v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Lulla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Savin Heron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665958" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538567v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.035420" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618032v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Pellegrini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Manini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe E. Santoro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.060401" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538559v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eros Mariani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.121409" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399563v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/57003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544446v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Armour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.064519" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353575v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-009-9867-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285800v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav M. Blanter" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Martin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.085127" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284650v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pauget" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.235318" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397968v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Labarthe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.165317" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397971v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bagrets" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2007.05.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ5MCPG5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397965v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.165315" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397963v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bignon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2006-00161-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397958v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Fazio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.036806" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397961v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Vinokur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.220506" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133108v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133106v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bignon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank. W. J. Hekking" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133107v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castellani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Castro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Strinati" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132918v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Nozieres" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007578v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nozieres" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balibar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132917v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517526v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.78.1612" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344272v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wise" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Dutreix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pistolesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.19.1.016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736958v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dutreix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.L241301" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875027v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adt2497" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575756v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan L Wise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.L051501" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148748v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Samanta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Bonis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#248;ller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tormo-Queralt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02065-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000942v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utso Bhattacharya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bachtold" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Forstner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lewenstein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41534-022-00675-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343965v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Czaplewski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. de Bonis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Moller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tormo Queralt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0184931" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Boudet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jagielka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guerin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.L042006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323913v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pistolesi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Cleland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachtold" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.031027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464766v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Grass" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c03457" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Avriller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Schaeverbeke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frederiksen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L241403" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864896v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dutreix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Avriller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lounis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.023268" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340314v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schaeverbeke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frederiksen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.246601" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800803v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.063833" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680222v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Murr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.155414" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388487v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.035410" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653606v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micchi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa903e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349755v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Micchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.125417" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026390v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.037003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064458v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Defoort" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Puller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Collin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.050903" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178253v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.206802" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154281v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pistolesi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Shekhter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.035423" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00989997v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lounis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.125501" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685015v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Weick" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix von Oppen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.125441" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732074v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Kirton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Armour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houzet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.081305" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555437v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2012.04.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642045v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Negri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.115416" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669002v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Rastelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Houzet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid I. Glazman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2012.03.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664434v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Bergeret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.195415" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619809v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Lulla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Savin Heron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665958" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538567v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.035420" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618032v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Pellegrini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Manini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe E. Santoro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.060401" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538559v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eros Mariani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.121409" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399563v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/57003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544446v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Armour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.064519" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353575v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-009-9867-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285800v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav M. Blanter" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Martin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.085127" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284650v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pauget" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.235318" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397968v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Labarthe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.165317" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397971v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bagrets" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2007.05.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ5MCPG5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397965v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.165315" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397963v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bignon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2006-00161-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397958v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Fazio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.036806" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397961v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Vinokur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.220506" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133108v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133106v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bignon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank. W. J. Hekking" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133107v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castellani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Castro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Strinati" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132918v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Nozieres" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007578v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nozieres" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balibar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132917v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517526v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.78.1612" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>