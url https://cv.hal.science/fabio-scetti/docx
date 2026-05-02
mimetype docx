--- v0 (2026-03-29)
+++ v1 (2026-05-02)
@@ -322,278 +322,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement bilingue et les rapports de pouvoir des langues dans des contextes migratoires : le cas des communautés portugaises en Amérique du Nord et capverdiennes au Portugal</w:t>
+                <w:t xml:space="preserve">Alla ricerca dell’italianità. Il ruolo dell’italiano nella comunità italiana di Montreal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Scetti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Raquel Matias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Italian Canadiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (1), pp.151-168</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03954743v1</w:t>
+                <w:t xml:space="preserve">hal-03954759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alla ricerca dell’italianità. Il ruolo dell’italiano nella comunità italiana di Montreal</w:t>
+                <w:t xml:space="preserve">Project VVV and the Issue of Revitalising Valoc’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Scetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Salamino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Canadiana</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Adeptus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, pp.2721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11649/a.0000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954759v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Project VVV and the Issue of Revitalising Valoc’</w:t>
+                <w:t xml:space="preserve">L’enseignement bilingue et les rapports de pouvoir des langues dans des contextes migratoires : le cas des communautés portugaises en Amérique du Nord et capverdiennes au Portugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Scetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Salamino</w:t>
+                <w:t xml:space="preserve">Ana Raquel Matias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adeptus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19, pp.2721. </w:t>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37, pp.75-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11649/a.0000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/glottopol.2375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03954769v1</w:t>
+                <w:t xml:space="preserve">hal-03954743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilingual Behaviour within the Portuguese and Italian Communities in Montreal: A Quest of Purism</w:t>
               </w:r>
@@ -808,51 +808,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il progetto VVV: lessicografia, informatica e social network al servizio della promozione linguistica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Scetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Salamino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italianistica Debreceniensis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26, pp.136-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -949,183 +949,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Como ‘vender’ a língua portuguesa? Promoção do português dentro de duas comunidades na América do Norte</w:t>
+                <w:t xml:space="preserve">Being Portuguese in Montreal: Cultural and Traditional Practices as Markers of the Community’s Identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Scetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diacrítica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 32 (2), pp.157-177. </w:t>
+              <w:t xml:space="preserve">Portuguese Literary &amp; Cultural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32, pp.75-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21814/diacritica.436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.62791/vmfp7j09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135273v1</w:t>
+                <w:t xml:space="preserve">hal-03135264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Being Portuguese in Montreal: Cultural and Traditional Practices as Markers of the Community’s Identity</w:t>
+                <w:t xml:space="preserve">Como ‘vender’ a língua portuguesa? Promoção do português dentro de duas comunidades na América do Norte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Scetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Portuguese Literary &amp; Cultural Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 32, pp.75-94. </w:t>
+              <w:t xml:space="preserve">Diacrítica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (2), pp.157-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.62791/vmfp7j09⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21814/diacritica.436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135264v1</w:t>
+                <w:t xml:space="preserve">hal-03135273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation dialectale du portugais parlé au sein de la communauté de Montréal</w:t>
               </w:r>
@@ -2440,182 +2440,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle fondamental de la Società Storica Valtellinese dans la recherche en linguistique de la Valteline</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le projet VVV : comment préserver la diversité du valoc’ de Val Masino ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Scetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vitalité sociolinguistique des langues des massifs montagneux : Alpes et Caucase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aracne, 2022, 979–12–218–0377–8</w:t>
+              <w:t xml:space="preserve">Agir en terrains vulnérables. Enquêtes et études ethnosociolinguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03954808v1</w:t>
+                <w:t xml:space="preserve">hal-03955151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet VVV : comment préserver la diversité du valoc’ de Val Masino ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rôle fondamental de la Società Storica Valtellinese dans la recherche en linguistique de la Valteline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Prandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Scetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agir en terrains vulnérables. Enquêtes et études ethnosociolinguistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Vitalité sociolinguistique des langues des massifs montagneux : Alpes et Caucase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aracne, 2022, 979–12–218–0377–8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955151v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Teaching Portuguese as a Heritage Language in Montreal »</w:t>
               </w:r>
@@ -2670,51 +2670,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Question of dominance: the portuguese language in two contexts, while dominant and non-dominant language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Raquel Matias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Scetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3037,51 +3037,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966638v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Martocchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Dell'Aquila" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Scetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/oar-3339" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839209v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/qs.2024.18" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954743v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Raquel Matias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.2375" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954759v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954769v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Salamino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11649/a.0000" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231323v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages6020091" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135245v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135257v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231327v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34102/itde/2020/9386" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135234v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135273v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21814/diacritica.436" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135264v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62791/vmfp7j09" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154564v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geolinguistique.407" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135292v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135297v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135294v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135301v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401377v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Panckhurst" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957303v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687975v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Yasri-Labrique" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Djordjevi&#263; L&#233;onard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687970v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627809v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;o L&#233;onard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.observatoireplurilinguisme.eu/les-actions/la-petite-librairie-de-l-oep" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916208v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;onard L&#233;onard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427519v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135278v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359507v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627807v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Mateus Montenegro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954808v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Prandi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955151v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135286v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martins" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01983454v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016USPCB173" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966638v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Martocchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Dell'Aquila" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Scetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/oar-3339" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839209v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/qs.2024.18" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954759v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954769v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Salamino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11649/a.0000" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954743v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Raquel Matias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.2375" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231323v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages6020091" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135245v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135257v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231327v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34102/itde/2020/9386" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135234v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135264v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62791/vmfp7j09" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135273v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21814/diacritica.436" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154564v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geolinguistique.407" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135292v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135297v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135294v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135301v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401377v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Panckhurst" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957303v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687975v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Yasri-Labrique" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Djordjevi&#263; L&#233;onard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687970v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627809v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;o L&#233;onard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.observatoireplurilinguisme.eu/les-actions/la-petite-librairie-de-l-oep" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916208v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;onard L&#233;onard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427519v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135278v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359507v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627807v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Mateus Montenegro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955151v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954808v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Prandi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135286v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martins" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01983454v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016USPCB173" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>