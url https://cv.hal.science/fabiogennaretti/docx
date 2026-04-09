--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -351,546 +351,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02269675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian multiproxy temperature reconstruction with black spruce ring widths and stable isotopes from the northern Quebec taiga</w:t>
+                <w:t xml:space="preserve">Ecophysiological modeling of the climate imprint on photosynthesis and carbon allocation to the tree stem in the North American boreal forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Gennaretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Gea-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huard David</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christian Begin</w:t>
+                <w:t xml:space="preserve">Frank Berninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arseneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-017-3565-5⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1 - 26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-2017-51-SC1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586016v1</w:t>
+                <w:t xml:space="preserve">hal-01515932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecophysiological modeling of the climate imprint on photosynthesis and carbon allocation to the tree stem in the North American boreal forest</w:t>
+                <w:t xml:space="preserve">Bayesian multiproxy temperature reconstruction with black spruce ring widths and stable isotopes from the northern Quebec taiga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Gennaretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne Boucher</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huard David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naulier Maud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Berninger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Arseneault</w:t>
+                <w:t xml:space="preserve">Christian Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.1 - 26. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-2017-51-SC1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-017-3565-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515932v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A millennial summer temperature reconstruction for northeastern Canada using oxygen isotopes in subfossil trees</w:t>
+                <w:t xml:space="preserve">Biases in RCS tree ring chronologies due to sampling heights of trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Naulier</w:t>
+                <w:t xml:space="preserve">Julia Autin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Gennaretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arseneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. M. Savard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Bégin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-11-1153-2015⟩</w:t>
+              <w:t xml:space="preserve">Dendrochronologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.36 (13-22). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dendro.2015.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263687v1</w:t>
+                <w:t xml:space="preserve">hal-01263730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biases in RCS tree ring chronologies due to sampling heights of trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A millennial summer temperature reconstruction for northeastern Canada using oxygen isotopes in subfossil trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Naulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Savard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Autin</w:t>
+                <w:t xml:space="preserve">C. Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Gennaretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Bégin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Arseneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dendrochronologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.36 (13-22). </w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (9), pp.1153-1164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dendro.2015.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-11-1153-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01263730v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01263687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward daily climate scenarios for Canadian Arctic coastal zones with more realistic temperature-precipitation interdependence</w:t>
               </w:r>
@@ -974,273 +974,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcano-induced regime shifts in millennial tree-ring chronologies from northeastern North America</w:t>
+                <w:t xml:space="preserve">Millennial stocks and fluxes of large woody debris in lakes of the North American taiga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Gennaretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arseneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bégin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1191/0959683605hl819rp⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515921v1</w:t>
+                <w:t xml:space="preserve">hal-01515882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millennial stocks and fluxes of large woody debris in lakes of the North American taiga</w:t>
+                <w:t xml:space="preserve">Volcano-induced regime shifts in millennial tree-ring chronologies from northeastern North America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Gennaretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arseneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nicault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Perreault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bégin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (4), pp.489 - 10082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1191/0959683605hl819rp⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.12198⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01515882v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millennial disturbance-driven forest stand dynamics in the Eastern Canadian taiga reconstructed from subfossil logs</w:t>
               </w:r>
@@ -1252,51 +1252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Gennaretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arseneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bégin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 19, pp.3435 - 1622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1369,64 +1369,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Gennaretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bégin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23, pp.201 - 292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1997,51 +1997,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02557077v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gennaretti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ogee" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107780" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02269675v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Boucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nicault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gea-Izquierdo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arseneault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aaac0c" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huard David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naulier Maud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Savard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Begin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-017-3565-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515932v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Berninger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2017-51-SC1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263687v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naulier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Savard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Begin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arseneault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-11-1153-2015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Autin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#233;gin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2015.08.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263717v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sangelantoni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grenier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023890" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515921v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Perreault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0959683605hl819rp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/34664822298DA5973E25CD72489C55D80001C28B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515882v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12198" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515918v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12315" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515844v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2612" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BA81DA3E6C2602254D66E14563702003EB0AB23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515906v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nicolina Ripa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gobattoni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Boccia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Pelorosso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461037v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Minovez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872847v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02557077v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gennaretti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ogee" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107780" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02269675v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Boucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nicault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gea-Izquierdo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arseneault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aaac0c" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515932v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Berninger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2017-51-SC1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586016v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huard David" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naulier Maud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Savard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Begin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-017-3565-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263730v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Autin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#233;gin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2015.08.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263687v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naulier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Savard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Begin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arseneault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-11-1153-2015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263717v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sangelantoni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grenier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023890" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515882v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12198" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515921v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Perreault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0959683605hl819rp" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/34664822298DA5973E25CD72489C55D80001C28B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515918v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12315" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515844v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2612" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BA81DA3E6C2602254D66E14563702003EB0AB23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515906v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nicolina Ripa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gobattoni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Boccia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Pelorosso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461037v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Minovez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872847v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>