--- v1 (2026-04-09)
+++ v2 (2026-05-16)
@@ -351,295 +351,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02269675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecophysiological modeling of the climate imprint on photosynthesis and carbon allocation to the tree stem in the North American boreal forest</w:t>
+                <w:t xml:space="preserve">Bayesian multiproxy temperature reconstruction with black spruce ring widths and stable isotopes from the northern Quebec taiga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Gennaretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Berninger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Arseneault</w:t>
+                <w:t xml:space="preserve">Huard David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naulier Maud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Savard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-2017-51-SC1⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-017-3565-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515932v1</w:t>
+                <w:t xml:space="preserve">hal-01586016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian multiproxy temperature reconstruction with black spruce ring widths and stable isotopes from the northern Quebec taiga</w:t>
+                <w:t xml:space="preserve">Ecophysiological modeling of the climate imprint on photosynthesis and carbon allocation to the tree stem in the North American boreal forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Gennaretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martine M. Savard</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Gea-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Begin</w:t>
+                <w:t xml:space="preserve">Frank Berninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arseneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1 - 26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-017-3565-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-2017-51-SC1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586016v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biases in RCS tree ring chronologies due to sampling heights of trees</w:t>
               </w:r>
@@ -1997,51 +1997,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02557077v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gennaretti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ogee" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107780" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02269675v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Boucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nicault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gea-Izquierdo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arseneault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aaac0c" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515932v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Berninger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2017-51-SC1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586016v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huard David" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naulier Maud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Savard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Begin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-017-3565-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263730v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Autin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#233;gin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2015.08.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263687v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naulier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Savard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Begin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arseneault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-11-1153-2015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263717v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sangelantoni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grenier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023890" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515882v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12198" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515921v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Perreault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0959683605hl819rp" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/34664822298DA5973E25CD72489C55D80001C28B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515918v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12315" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515844v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2612" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BA81DA3E6C2602254D66E14563702003EB0AB23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515906v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nicolina Ripa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gobattoni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Boccia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Pelorosso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461037v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Minovez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872847v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02557077v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gennaretti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ogee" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107780" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02269675v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Boucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nicault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gea-Izquierdo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arseneault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aaac0c" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huard David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naulier Maud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Savard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Begin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-017-3565-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515932v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Berninger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2017-51-SC1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263730v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Autin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#233;gin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2015.08.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263687v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naulier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Savard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Begin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arseneault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-11-1153-2015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263717v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sangelantoni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grenier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023890" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515882v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12198" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515921v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Perreault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0959683605hl819rp" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/34664822298DA5973E25CD72489C55D80001C28B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515918v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12315" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515844v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2612" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BA81DA3E6C2602254D66E14563702003EB0AB23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515906v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nicolina Ripa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gobattoni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Boccia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Pelorosso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461037v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Minovez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872847v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>