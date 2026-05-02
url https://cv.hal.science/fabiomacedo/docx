--- v0 (2026-03-19)
+++ v1 (2026-05-02)
@@ -870,85 +870,85 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de l’adoption I. Formes adoptives (XVIe-XXe siècles)</w:t>
+                <w:t xml:space="preserve">Histoire de l’adoption (XVIe-XXIe siècles). Droits, pratiques et acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábio Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mignot</w:t>
@@ -957,220 +957,363 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de démographie historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 141 (1), https://www.cairn.info/revue-annales-de-demographie-historique-2021-1.htm, 2021</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+              <w:t xml:space="preserve">, 2021, 141 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/adh.141.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974068v1</w:t>
+                <w:t xml:space="preserve">hal-03974061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de l'adoption II. Acteurs de l’adoption (XXe-XXIe siècles)</w:t>
+                <w:t xml:space="preserve">Action humanitaire et adoption d’enfants étrangers en Suisse. Le cas de Terre des hommes (1960-1969)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábio Macedo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de démographie historique</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03974070v1</w:t>
+              <w:t xml:space="preserve">Relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 161 (1), pp.81-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ri.161.0081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filiação sem fronteiras: o Brasil na rota da adoção internacional de crianças, 1965-1988</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábio Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Brasileira de História &amp; Ciências Sociais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (9), pp.37-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sobre a História do Tempo Presente: Entrevista com o historiador Henry Rousso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Maria Fávero Arend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábio Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tempo e Argumento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (1), pp.201-216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de l’adoption (XVIe-XXIe siècles). Droits, pratiques et acteurs</w:t>
+                <w:t xml:space="preserve">Histoire de l’adoption I. Formes adoptives (XVIe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábio Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mignot</w:t>
@@ -1179,307 +1322,164 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de démographie historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 141 (1), pp.1-15. </w:t>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">hal-03974061v1</w:t>
+              <w:t xml:space="preserve">, 141 (1), https://www.cairn.info/revue-annales-de-demographie-historique-2021-1.htm, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action humanitaire et adoption d’enfants étrangers en Suisse. Le cas de Terre des hommes (1960-1969)</w:t>
+                <w:t xml:space="preserve">Histoire de l'adoption II. Acteurs de l’adoption (XXe-XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábio Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relations internationales</w:t>
-[...125 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de démographie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 142 (2), https://www.cairn.info/revue-annales-de-demographie-historique-2021-2.htm, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Maria Fávero Arend</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">hal-03974085v1</w:t>
+                <w:t xml:space="preserve">hal-03974070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1510,51 +1510,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sobre a adoção internacional de crianças: um estudo de caso Brasil-França (1990-2006)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábio Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Maria Fávero Arend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editora Mulheres. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diásporas, mobilidades e migrações</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 978-85-8047-008-6</w:t>
@@ -1752,51 +1752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03972497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Den&#233;ch&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Macedo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04130830v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03979713v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03974101v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03974105v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03974106v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03974103v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03974110v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03974112v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03974115v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03974068v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mignot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03974070v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03974061v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.141.0001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03974064v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.161.0081" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03974078v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03974085v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Maria F&#225;vero Arend" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03974097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03972497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Den&#233;ch&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Macedo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04130830v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03979713v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03974101v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03974105v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03974106v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03974103v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03974110v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03974112v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03974115v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03974061v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mignot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.141.0001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03974064v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.161.0081" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03974078v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03974085v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Maria F&#225;vero Arend" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03974068v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03974070v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03974097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>