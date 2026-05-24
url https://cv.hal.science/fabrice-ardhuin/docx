--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -66,254 +66,18870 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (151)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theoretical Modeling of Sea-State Bias in Interferometric Wide-Swath Altimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Osina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Nouguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Bohé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Marié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 64, 2002019 (19p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2026.3678778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A first analysis of ocean swell observations with SWOT's High-Rate mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Bohé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Desroches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taina Postec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Current Measurement by Use of Synchronous Wave probes: Method and Example of Laboratory experiments for Progressive or Partially Standing Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 154, pp.104386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2024.104386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wind, Waves, and Surface Currents: Interactions at Mesoscales and Submesoscales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah T Gille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.B. Villas Bôas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Review of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-marine-040323-034908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WMSAN Python Package: From Oceanic Forcing to Synthetic Cross-correlations of Microseismic Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Tomasetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongbo Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seismica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26443/seismica.v4i1.1483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sizing the largest ocean waves using the SWOT mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taina Postec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Accensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Piolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (38), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2513381122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A common future for coastal peoples and seabirds facing extreme climatic events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura-Maria Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chandelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82 (1), pp.fsae198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsae198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phase‐Resolved Swells Across Ocean Basins in SWOT Altimetry Data: Revealing Centimeter‐Scale Wave Heights Including Coastal Reflection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Molero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Bohé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nouguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Science from the Surface Water and Ocean Topography Satellite Mission, 51 (16), pp.e2024GL109658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024GL109658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Along‐Track Resolution and Uncertainty of Altimeter‐Derived Wave Height and Sea Level: Re‐Defining the Significant Wave Height in Extreme Storms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine de Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023jc020832⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Effects of Ocean Surface Motion on Delay-Doppler Altimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Marié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Nouguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas C. Vandemark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62, 4207725 (25p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2024.3387667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Stability of Mantle‐Sensitive P‐Wave Interference During a Secondary Microseismic Event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tomasetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.‐c. Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (8), pp.721 - 729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023GL108018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wave Groups and Small Scale Variability of Wave Heights Observed by Altimeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine de Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Nigou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (8), pp.e2023JC019740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JC019740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time of Emergence for Altimetry‐Based Significant Wave Height Changes in the North Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sévellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anindita Patra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022GL102348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of operational ocean forecasting systems from the perspective of the users and the experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Ciliberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Alvarez Fanjul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Pearlman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsten Wilmer-Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bahurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">State of the Planet </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1-osr7, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/sp-1-osr7-2-2023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Consistent Parameterizations for Both Dominant Wind‐Waves and Spectral Tail Directionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Alday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (4), pp.e2022JC019581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JC019581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knowledge Gaps and Impact of Future Satellite Missions to Facilitate Monitoring of Changes in the Arctic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny A. Johannessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cancet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasse H. Pettersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Esau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (11), 2852 (18p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs15112852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NOAA’s Great Lakes Wave Prediction System: A Successful Framework for Accelerating the Transition of Innovations to Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Henrique Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Tolman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aron Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Abdolali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104 (4), pp.E837-E850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/bams-d-22-0094.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accuracy of numerical wave model results: application to the Atlantic coasts of Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Alday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Accensi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (6), pp.1665-1689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-18-1665-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203950v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wind‐Wave Attenuation in Arctic Sea Ice: A Discussion of Remote Sensing Capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Marié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nouguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Kleinherenbrink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frithjof Ehlers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JC018654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Total Surface Current Vector and Shear From a Sequence of Satellite Images: Effect of Waves in Opposite Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Alday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Yurovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JC017342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342396v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A global wave parameter database for geophysical applications. Part 3: Improved forcing and spectral resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Alday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Accensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dodet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 166, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2021.101848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03683252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Unsteady Steepening of Short Gravity Waves Near the Crests of Longer Waves in the Absence of Generation or Dissipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Peureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Veras Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (1), pp.e2020JC016735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JC016735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181322v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sea State Decadal Variability in the North Atlantic: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Young</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (12), 173 (30p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cli9120173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The SARAL/AltiKa mission: A step forward to the future of altimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ole Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bergé-Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68, pp.808-828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2020.01.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03671335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface Currents and Significant Wave Height Gradients: Matching Numerical Models and High‐Resolution Altimeter Wave Heights in the Agulhas Current Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (2), pp.e2020JC016564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JC016564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03439072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstructing Ocean Surface Current Combining Altimetry and Future Spaceborne Doppler Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Ubelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Dibarboure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ponte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JC016560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03439173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global Microbarom Patterns: A First Confirmation of the Theory for Source and Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine de Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hupe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Ceranna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL090163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a coupled model to investigate wave–sea ice interactions in the Arctic marginal ice zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">clement rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (2), pp.709-735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-14-709-2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consistency of satellite climate data records for Earth system monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Popp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela I. Hegglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Hollmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annett Bartsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (11), pp.E1948-E1971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-19-0127.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atmospheric infrasound generation by ocean waves in finite depth: unified theory and application to radiation patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine de Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 221 (1), pp.569-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Extraction of Microseismic Ground Motion from Analog Seismograms for the Validation of Ocean-Climate Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Camelbeeck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91 (3), pp.1518-1530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220190276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wave–Current Interactions at Meso- and Submesoscales: Insights from Idealized Numerical Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villas Bôas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce. Cornuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew. Mazloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah. Gille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (12), pp.3483-3500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/jpo-d-20-0151.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts of surface gravity waves on a tidal front: A coupled model perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia E. Brumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Redelsperger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 154, pp.101677 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2020.101677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ice Breakup Controls Dissipation of Wind Waves Across Southern Ocean Sea Ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Merrifield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grouazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Terrill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL087699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring ocean total surface current velocity with the KuROS and KaRADOC airborne near-nadir Doppler radars: a multi-scale analysis in preparation for the SKIM mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Marié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nouguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Pineau‐guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Hauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (6), pp.1399-1429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-16-1399-2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02324463v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Round Robin Assessment of Radar Altimeter Low Resolution Mode and Delay-Doppler Retracking Algorithms for Significant Wave Height</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Schlembach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Passaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham D. Quartly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Kurekin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Nencioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (8), 1254 (34p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12081254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Air Pollution and Sea Pollution Seen from Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Viatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Garello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41, pp.1583-1609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10712-020-09599-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02866752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a 2-way coupled ocean-wave model: assessment on a global NEMO(v3.6)-WW3(v6.02) coupled configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Couvelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Redelsperger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.3067-3090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-13-3067-2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A data set of sea surface stereo images to resolve space-time wave fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Veras Guimaraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipo Bergamasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Filipot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-020-0492-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of wave-dependent stress on storm surge simulations in the North Sea: Ocean model evaluation against in situ and satellite observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Pineau‐guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raymond Bidlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 154, pp.101694 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2020.101694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Sea State CCI dataset v1: towards a sea state climate data record based on satellite observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Piolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quilfen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleh Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Accensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.1929-1951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-12-1929-2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03683230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GPM-Derived Climatology of Attenuation Due to Clouds and Precipitation at Ka-Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Mroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Watters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (3), pp.1812 - 1820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tgrs.2019.2949052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systematic Review Shows That Work Done by Storm Waves Can Be Misinterpreted as Tsunami-Related Because Commonly Used Hydrodynamic Equations Are Flawed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rónadh Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Beisiegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectral attenuation of ocean waves in pack ice and its application in calibrating viscoelastic wave-in-ice models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sukun Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Stopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayley Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (6), pp.2053-2069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-14-2053-2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SEASTAR: A Mission to Study Ocean Submesoscale Dynamics and Small-Scale Atmosphere-Ocean Processes in Coastal, Shelf and Polar Seas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gommenginger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mcc. Hogg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Buckingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baylor Fox-Kemper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02324567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global scale analysis and modeling of primary microseisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gualtieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Juretzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Hadziioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 218, pp.560-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggz161/5421624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global Observations of Fine-Scale Ocean Surface Topography With the Surface Water and Ocean Topography (SWOT) Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemary Morrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee-Lueng Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Benkiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Air-Sea Turbulent Fluxes From a Wave-Following Platform During Six Experiments at Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cambra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Marié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (6), pp.4290-4321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JC014803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02160613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coastal Sea Level and Related Fields from Existing Observing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Woppelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Matthews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Ponte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Birol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40, pp.1293-1317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10712-019-09513-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SKIM, a Candidate Satellite Mission Exploring Global Ocean Currents and Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Donlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrated observations of global surface winds, currents, and waves: Requirements and challenges for the next decade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.B.V. Bôas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Bourassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (JUL), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Key Uncertainties in the Recent Air‐Sea Flux of CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.K. Woolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Shutler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Goddijn‐murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (12), pp.1548-1563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GB006041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sea State Trends and Variability: Consistency Between Models, Altimeters, Buoys, and Seismic Data (1979-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Stopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JC014607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Comprehensive Observing and Modeling Systems for Monitoring and Predicting Regional to Coastal Sea Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Ponte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark L Carson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Cirano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catia Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Jevrejeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satellite Doppler Observations for the Motions of the Oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Romeiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gommenginger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (8), pp.ES215-ES219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-19-0039.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The FluxEngine air–sea gas flux toolbox: simplified interface and extensions for in situ analyses and multiple sparingly soluble gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Holding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Ashton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie D. Shutler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter E. Land</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip D. Nightingale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (6), pp.1707-1728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-15-1707-2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Contribution of Wind-Generated Waves to Coastal Sea-Level Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Melet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (6), pp.1563-1601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10712-019-09557-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large impact of Stokes drift on the fate of surface floating debris in the South Indian Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dobler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Huck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Blanke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 148, pp.202-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2019.07.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wave Groups Observed in Pancake Sea Ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Thomson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Gemmrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Erick Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarence O. Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124, pp.7400-7411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JC015354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03683185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observing Sea States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Stopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A surface kinematics buoy (SKIB) for wave–current interaction studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Veras Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Sutherland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Accensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (6), pp.1449-1460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-14-1449-2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Overview of the Arctic Sea State and Boundary Layer Physics Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Thomson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Ackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Girard-Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Babanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123, pp.8674-8687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2018JC013766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03683061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Earth's Hum Variations From a Global Model and Seismic Recordings Around the Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (10), pp.4006-4020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GC007478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring currents, ice drift, and waves from space: the Sea surface KInematics Multiscale monitoring (SKIM) concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yevgueny Aksenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvise Benetazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bertino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (3), pp.337 - 354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-14-337-2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wave Attenuation Through an Arctic Marginal Ice Zone on 12 October 2015: 1. Measurement of Wave Spectra and Ice Features From Sentinel 1A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. E. Stopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Thomson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madison M. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Kohout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (5), pp.3619-3634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JC013791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sea Surface Kinematics From Near-Nadir Radar Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Nouguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis A. Mouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (10), pp.6169-6179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2018.2833200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infragravity waves: From driving mechanisms to impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk de Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ap van Dongeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Coco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 177, pp.774 - 799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2018.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large-Scale Forces Under Surface Gravity Waves at a Wavy Bottom: A Mechanism for the Generation of Primary Microseisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (16), pp.8173-8181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GL078855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Storm waves focusing and steepening in the Agulhas current: Satellite observations and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quilfen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Yurovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 216, pp.561-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2018.07.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strong winds in a coupled wave-atmosphere model during a North Atlantic storm event: evaluation against observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Pineau-Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Redelsperger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144 (711 Part.B), pp.317-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.3205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strong and highly variable push of ocean waves on Southern Ocean sea ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin E. Stopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Sutherland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (23), pp.5861-5865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1802011115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fifteen years of hydrodynamic forcing and morphological changes leading to breaching of a gravel spit, Sillon de Talbert (Brittany)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (4), pp.403-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.12677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note on the directional properties of meter-scale gravity waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Peureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvise Benetazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (1), pp.41-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-14-41-2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stereo imaging and X-band radar wave data fusion: An assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvise Benetazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Serafino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Bergamasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Ludeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 152, pp.346-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2018.01.077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wave Runup Over Steep Rocky Cliffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J F Filipot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (10), pp.7185-7205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JC013967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wave Attenuation Through an Arctic Marginal Ice Zone on 12 October 2015: 2. Numerical Modeling of Waves and Associated Ice Breakup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Stopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Girard-Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Melsheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (8), pp.5652-5668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2018JC013784⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floe Size Effect on Wave-Ice Interactions: Possible Effects, Implementation in Wave Model, and Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Sevigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Girard-Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (7), pp.4779-4805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2017JC013622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Small-scale open ocean currents have large effects on wind wave heights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah T. Gille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Menemenlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar B. Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122, pp.4500-4517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03682747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Effect of Water Column Resonance on the Spectra of Secondary Microseism P Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Meschede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Farra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122, pp.8121-8142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017JB014014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03682733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the shape and likelihood of oceanic rogue waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvise Benetazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Bergamasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Cavaleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Veras Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-07704-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03682738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three-wave and four-wave interactions in gravity wave turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Peureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Sommeria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.114802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SURFEX v8.0 interface with OASIS3-MCT to couple atmosphere with hydrology, ocean, waves and sea-ice models, from coastal to global scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Decharme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Pianezze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sevault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (11), pp.4207-4227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-10-4207-2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-02108872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring ocean waves in sea ice using SAR imagery: A quasi-deterministic approach evaluated with Sentinel-1 and in situ data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Stopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madison Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 189, pp.211-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2016.11.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ocean bottom pressure records from the Cascadia array and short surface gravity waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Peureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (5), pp.2862-2873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JC011580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison and validation of physical wave parameterizations in spectral wave models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Stopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Babanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Zieger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 103, pp.2-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2015.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerging trends in the sea state of the Beaufort and Chukchi seas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Thomson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yalin Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Stammerjohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Stopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Erick Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OCEAN MODELLING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 105, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2016.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03682696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swell dissipation from 10 years of Envisat advanced synthetic aperture radar in wave mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin E. Stopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoyu Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43, pp.3423-3430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GL067566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03682716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comprehensive hydro-geomorphic study of cliff-top storm deposits on Banneg Island during winter 2013–2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fichaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 382, pp.37-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2016.09.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ocean waves across the Arctic: Attenuation due to dissipation dominates over scattering for periods longer than 19 s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Sutherland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Doble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wadhams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43, pp.5775-5783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GL068204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03682703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wave climate in the Arctic 1992-2014: seasonality and trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin E. Stopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Girard-Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.1605-1629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-10-1605-2016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03682701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimates of ocean wave heights and attenuation in sea ice using the SAR wave mode on Sentinel-1A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Girard-Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (7), pp.2317-2325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GL062940⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan des tempêtes de l’hiver 2013-2014 sur la dynamique de recul du trait de côte en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fichaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (3), pp.267-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of SARAL/AltiKa Wave Height Measurements Relative to Buoy, Jason-2, and Cryosat-2 Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Hito Sepulveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Queffeulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (Suppl.1), pp.449-465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01490419.2014.1000470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How ocean waves rock the Earth: Two mechanisms explain microseisms with periods 3 to 300 s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gualtieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (3), pp.765-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GL062782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis and Interpretation of Frequency–Wavenumber Spectra of Young Wind Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Peureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvise Benetazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Bergamasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (10), pp.2484-2496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JPO-D-14-0237.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimating wave orbital velocity through the azimuth cutoff from space-borne satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Stopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (11), pp.7616-7634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JC011275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turbulence Modeling and Wave-Current Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Blanke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Mechanical, Aerospace, Industrial and Mechatronics Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (1), pp.111-117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observations and predictions of wave runup, extreme water levels, and medium-term dune erosion during storm conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cancouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (3), pp.674-698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse3030674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swell dissipation by induced atmospheric shear stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pérignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cathelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.6622-6630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JC009896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the developments of spectral wave models: numerics and parameterizations for the coastal ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aron Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64 (6), pp.833-846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10236-014-0711-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atmospheric storm surge modeling methodology along the French (Atlantic and English Channel) coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Pineau-Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64 (11), pp.1671 - 1692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10236-014-0771-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixing parameterization: Impacts on rip currents and wave set-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blanke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 84, pp.213-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2014.04.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface Roughness Imaging of Currents Shows Divergence and Strain in the Wind Direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ponte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (8), pp.2153-2163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JPO-D-13-0278.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observations of large infragravity wave runup at Banneg Island, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Sheremet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Staples</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fichaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (3), pp.976-982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013GL058880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00954313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infragravity waves across the oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arshad Rawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne C. C. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Corela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41, pp.7957-7963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GL061604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of waves on coastal water dispersion in a small estuarine bay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Delpey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Otheguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Jouon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (1), pp.70-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JC009466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A numerical model for free infragravity waves: definition and validation at regional and global scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aucan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 77, pp.20-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2014.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissipation source terms and whitecap statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Filipot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Mironov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70, pp.62-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2013.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau modèle couplé vagues-courant 3D : développement et validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Odaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Paralia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.8.1-8.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/revue-paralia.2013.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A numerical model for ocean ultra-low frequency noise: Wave-generated acoustic-gravity and Rayleigh modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lavanant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Obrebski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Marié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 134 (4), pp.3242-3259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4818840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noise generation in the solid Earth, oceans and atmosphere, from nonlinear interacting surface gravity waves in finite depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. H. C. Herbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 716, pp.316-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2012.548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Space-time measurements of oceanic sea states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Fedele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvise Benetazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping-Chang Shih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Yezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70, pp.103-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2013.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infragravity Waves In The Deep Ocean: An Upward Revision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aucan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (13), pp.3435-3439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/grl.50321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A global wave parameter database for geophysical applications. Part 2: Model validation with improved source term parameterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70, pp.174-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2012.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frequency-dependent noise sources in the North Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Sergeant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Maggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (12), pp.5341-5353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013GC004905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A note on the direct injection of turbulence by breaking waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Soloviev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70, pp.145-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2012.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of microseismic compressional (P) body waves aided by numerical modeling of oceanic noise sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Obrebski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118, pp.4312-4324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgrb.50233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03581775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From seismic noise to ocean wave parameters: General methods and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Balanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Obrebski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117 (C05002), 19 pp. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JC007449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Present wave climate in the Bay of Biscay: spatiotemporal variability and trends from 1958 to 2001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thiebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (6), pp.2020-2039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-11-00086.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical wave modeling in conditions with strong currents: dissipation, refraction, and relative wind. Journal of Physical Oceanography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aron Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Sentchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (12), pp.2101-2120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JPO-D-11-0220.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dune recovery after storm erosion on a high-energy beach: Vougot beach, Brittany (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cancouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 139-140, pp.16-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.10.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three-dimensional modelling of wave-induced current from the surf zone to the inner shelf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Marsaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leredde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bourrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (4), pp.657-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-8-657-2012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three-dimensional modelling of wave-induced current from the surf zone to the inner shelf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leredde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bourrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (4), pp.657-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/osd-8-2417-2011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How moderate sea states can generate loud seismic noise in the deep ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Obrebski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (L11601), 6 pp. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2012GL051896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revealing forerunners on Envisat's wave mode ASAR using the Global Seismic Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Balanche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (L15609), 6 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2012GL052334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phenomenal sea states and swell from a North Atlantic Storm in February 2011: a comprehensive analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Hanafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quilfen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Sienkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Queffeulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 93 (12), pp.1825-1832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-11-00128.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Island shadow effects and the wave climate of the Western Tuamotu Archipelago (French Polynesia) inferred from altimetry and numerical model data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Queffeulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Le Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Andréfouët</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 65 (10-12), pp.415-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.05.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coastal wave reflection, directional spread, and seismoacoustic noise sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aron Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117 (C00J20), 16 pp. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JC007832⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A unified spectral parameterization for wave breaking: From the deep ocean to the surf zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Filipot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117 (C00J08), 19 pp. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JC007784⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ocean wave sources of seismic noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JC006952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03606446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changements morphologiques et bilan sédimentaire des formes fuyantes en queue de comète de l'archipel de Molène (Bretagne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fichaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Corman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (2), pp.187-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.9397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the coupling of wave and three-dimensional circulation models: Choice of theoretical framework, practical implementation and adiabatic tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (3-4), pp.260 - 272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2011.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ECORS-Truc Vert'08 nearshore field experiment: presentation of a three-dimensional morphologic system in a macro-tidal environment during consecutive extreme storm conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Sénéchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Gallagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie Macmahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Masselink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61, pp.2073-2098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10236-011-0472-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observation and parameterization of small icebergs: Drifting breakwaters in the southern ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Tournadre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Queffeulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Girard-Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (3-4), pp.405-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2011.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comments on &amp;quot;The Depth-Dependent Current and Wave Interaction Equations: A Revision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (10), pp.2008 - 2012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JPO-D-11-055.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A unified deep-to-shallow water wave-breaking probability parameterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Filipot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander V. Babanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115 (C04022), 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009JC005448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Space-time structure of long ocean swell fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias T. Delpey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115 (C12037), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009JC005885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation de la circulation océanique en manche, golfe de gascogne, ouest-portugal et golfe de cadix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Louazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Pineau-Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Baraille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales hydrographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (775), pp.3-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prévisions et rejeux des états de mer du globe à la plage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (2), pp.149-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/EJECE.14.149-162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semiempirical Dissipation Source Functions for Ocean Waves. Part I: Definition, Calibration, and Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander V. Babanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Filipot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (9), pp.1917-1941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/2010JPO4324.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects météo-marins de la tempête du 10 mars 2008 en Atlantique et en Manche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Caspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 215, pp.11-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observation and Estimation of Lagrangian, Stokes, and Eulerian Currents Induced by Wind and Waves at the Sea Surface.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marié Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Aron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (11), pp.2820-2838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/2009JPO4169.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drift and mixing under the ocean surface revisited: Stratified conditions and model-data comparisons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114, pp.C02016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007JC004466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A global wave parameter database for geophysical applications. Part 1: Wave-current–turbulence interaction parameters for the open ocean based on traditional parameterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Queffeulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Croizé-Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (3-4), pp.154-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2008.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution of surface gravity waves over a submarine canyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Belibassakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas H. C. Herbers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William C. O'Reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 112, pp.C01002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005JC003035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Current effects on scattering of surface gravity waves by bottom topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 576, pp.235-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112006004484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012166v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waves and operational oceanography : toward a coherent description of the upper ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Hauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Reniers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 86 (4) (4), pp.37-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topographical scattering of waves: a spectral approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas H. C. Herbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Waterway, Port, Coastal, and Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 131, pp.311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)0733-950X(2005)131:6(311)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface waves and the global air/sea momentum budget : implications for global ocean modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanos Elfouhaily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 34, n° 7, pp.1741 - 1755</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00014847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dérive à la surface de l'océan sous l'effet des vagues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Régis Martin-Lauzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Craneguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Girard-Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 336, n° 12, pp.1121 - 1130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2004.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00014925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The wave-driven ocean circulation : basic formalism and application to surface drift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanos Elfouhaily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales hydrographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3, n° 772, pp.1 - 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00014817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave, Wind and Sea Level Observations Across an Atoll Barrier Reef-Lagoon System from Wide Swath Radar Altimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taina Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coelho, C., Hallin, C., Sancho, F., Silva, P.A. (Eds). 2026. Coastal Dynamics 2025. Volume 2 Conference proceedings. Coastal Research Library 42. DOI 10.1007/978-3-032-15477-4, eBook ISBN978-3-032-15477-4, ISSN 2211-0577. pp.448-454</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-15477-4_68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05587141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation couplée vagues-courant : développement avec MARS 3D et WAVEWATCH-III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Odaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des XIèmes Journées Nationales de Génie Côtier-Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.17-24, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -323,24073 +18939,5712 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal winds are stronger and impact seabird behaviour and fitness in a warming Arctic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan J.B. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea S. Grunst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa L. Grunst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann M. A. Harding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing and bottom friction: parameterization and application to the surf zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blanke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681292v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise generation in the solid Earth, oceans, and atmosphere, from non-linear interacting surface gravity waves in finite depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas H. C. Herbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711326v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the coupling of wave and three-dimensional circulation models : Choice of theoretical framework, practical implementation and adiabatic tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523388v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comments on ``The Depth-Dependent Current and Wave Interaction Equations: A Revision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00460669v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blank paper to abide by AGU dual policy issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Delpey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chapron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00422578v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of swell dissipation across oceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Collard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321581v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation and estimation of Lagrangian, Stokes and Eulerian currents induced by wind and waves at the sea surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Marié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331675v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-empirical dissipation source functions for ocean waves: Part I, definition, calibration and validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Babanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Filipot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407184v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routine monitoring and analysis of ocean swell fields using a spaceborne SAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chapron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346656v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global wave parameter database for wave-current-turbulence interaction studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Queffeulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Croizé-Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00201380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit wave-averaged primitive equations using a Generalized Lagrangian Mean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas Belibassakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00129588v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentary on `The Three-Dimensional Current and Surface Wave Equations' by George Mellor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas Belibassakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004696v4</w:t>
-              </w:r>
-[...18359 lines deleted...]
-                <w:t xml:space="preserve">hal-00014817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WMSAN: Wave Model Sources of Ambient Noise Python Library. From Modeling to Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Tomasetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongbo Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly - Ambient Seismic Noise and Seismic Interferometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-5776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05217558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation morphodynamique à long terme pour l'étude des évènements extrêmes dans l'évolution et la projection morphologiques des côtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVOLECO : EVOlution à Long terme des Ecosystèmes COtiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Infrestructure de Recherche Littorale &amp; Côtière ILICO, Nov 2024, Plouzané (29280), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting Microseismic Ground Motion From Legacy Seismograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael S. M. de Plaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Lemenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Third European Conference on Earthquake Engineering and Seismology - 3ECEES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Seismological Commission, Sep 2022, Bucharest, Romania. pp.3507-3513, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.7064711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESA EE-9 SKIM airborne demonstrator: first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Marié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nouguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living Planet Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESA, May 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02330830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinze ans d’observation des forçages hydrodynamiques et des changements morphologiques de la flèche de galets du Sillon de Talbert (Bretagne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Houron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques et techniques Mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence Française de la Biodiversité (AFB), Jun 2019, Brest (Océanopolis), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05102856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring ocean surface currents and waves, from the ESA EE9 Sea surface KInematics Multiscale monitoring (SKIM) Mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Donlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. de Witte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living Planet Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESA, May 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02331047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medium-term survey of rapid morphodynamic evolution of a gravel barrier spit during storm event (Sillon de Talbert in Brittany, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+                <w:t xml:space="preserve">CFOSAT (China France Oceanography SATellite): an innovative satellite for ocean wave studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Hauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Aouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Estuaries &amp; Coasts (ICEC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Caen Normandie (Laboratoire LUSAC), Aug 2018, Caen, France</w:t>
+              <w:t xml:space="preserve">25th Waves In the Shallow water Environment (WISE) Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Tel AViv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861054v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02324594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFOSAT (China France Oceanography SATellite): an innovative satellite for ocean wave studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+                <w:t xml:space="preserve">Medium-term survey of rapid morphodynamic evolution of a gravel barrier spit during storm event (Sillon de Talbert in Brittany, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fichaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Houron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Waves In the Shallow water Environment (WISE) Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Tel AViv, Israel</w:t>
+              <w:t xml:space="preserve">6th International Conference on Estuaries &amp; Coasts (ICEC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen Normandie (Laboratoire LUSAC), Aug 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02324594v1</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave-current interactions in megatidal environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly Du Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feddy Adong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Accensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017-03-28</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés turbulentes de la couche limite de surface à partir des données OCARINA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Beghoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Marié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers de Modélisation de l'Atmosphère (AMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Météo-France, Jan 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave runup over the steep rocky cliffs of Banneg Island, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Filipot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Dynamics 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Helsingor, Denmark. pp.180-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme wave runup over the steep rocky cliffs of Banneg Island, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave-current interactions in megatidal environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly Du Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feddy Adong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Accensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significant shoreline erosion in Brittany coast during the winter 2013-14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littoral 2016 - 13th conference of the traditional biennial international event of the Coastal &amp; Marine Union (EUCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUCC-France, Centre de la Mer de Biarritz, Université de Pau et des Pays de l’Adour, Oct 2016, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological Response of a Macrotidal Embayed Beach, Porsmilin, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lemos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cancouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICS 2016 Sydney</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Sydney, Mar 2016, Sydney, Australia. pp.258-262, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2112/SI75-075.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rip currents in three-dimensions with a fully-coupled model: application to the sediment transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a new hydrid method to modelize the turbulence over marine sand ripples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence and sediment transport over sand dunes and ripples.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the wave-current interactions are modulated by the horizontal mixing inside a rip system ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blanke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU fall meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence and sediment transport over sand dunes and ripples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological changes and dynamics of comet-tails in the Molène archipelago (Brittany, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing and bottom friction: application to the surf zone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Wave-current interactions in three-dimensions: the first few steps on the road from theory to practical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Blanke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433002v1</w:t>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave-current interactions in three-dimensions: the first few steps on the road from theory to practical applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mixing and bottom friction: application to the surf zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Blanke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433007v1</w:t>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the development of MARS-WW3, a new fully-coupled wave-current model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Odaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing and bottom friction: application to the surf zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blanke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the wave-current interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blanke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JONSMOD meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet MOPS : Système dédié à l'utilisation des signaux GNSS pour l'océanographie et la surveillance de la surface de la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahatra Rakotondrainibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Caouren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Marie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coatanhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Garello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new 3D fully wave-current model MARS-WW3: validation and application to the rip current</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blanke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Warnemunde turbulence days, Turbulence and Mixing in Estuaries and Coastal Seas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Ile de Vilm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation couplée vagues-courant : développements avec MARS3D et WAVEWATCH III</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">On the development of MARS-WW3, a new fully-coupled wave-current model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Odaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIe Journées Nationales Génie Côtier – Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th Waves In Shallow water Environment meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065583v1</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the development of MARS-WW3, a new fully-coupled wave-current model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modélisation couplée vagues-courant : développements avec MARS3D et WAVEWATCH III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Odaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Waves In Shallow water Environment meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIe Journées Nationales Génie Côtier – Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Les Sables d’Olonne, France. pp.17-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2010.003-B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433024v1</w:t>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques morphosédimentaires des formes fuyantes en queue de comète de l’archipel de Molène (Bretagne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Corman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Commission de Géographie de la Mer et du Littoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L. Goeldner-Gianella, Jun 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vagues sur la côte aquitaine : régionalisation dynamique de 1958 à 2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Les Sables d'Olonne, France. p. 61-68, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/jngcgc.2010.008-C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new 3D fully wave-current model MARS-WW3: development, validation and application to surf zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall meeting 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphosedimentary monitoring on the islands of the archipelago of Molène, Finistère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Corman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WISE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFREMER, 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Projet MOPS - La perception du milieu marin par un système de mesure passive utilisant les signaux GNSS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coatanhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Garello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sea Tech week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Brest, France. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project MOPS - Marine Opportunity Passive Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coatanhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Garello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passive`08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Hyères, France. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sédimentation supratidale de haute énergie générée par des vagues géantes. Le cas des blocs cyclopéens de l'île de Banneg (archipel de Molène, Finistère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00271256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrement morpho-sédimentaires des conditions météo-océaniques en mer d'Iroise. Le cas de la plage fuyante de l'île de Trielen (archipel de Molène, Finistère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00271262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24399,275 +24654,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of geomorphic setting on the frequency distribution of energy delivered to steep coastal cliffs from environmental forcings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Byul Woo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter D Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Earlie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05102860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decadal-scale variation in dune erosion and accretion as the result of extreme water level impact on the Vougot beach (Brittany, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cancouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littoral 2016 13th conference of the traditional biennial international event of the Coastal &amp; Marine Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24677,156 +24932,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OCARINA (Ocean coupled to the atmosphere: instrumented research on an auxiliary ship)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cambra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Marié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio Baggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17882/59768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24836,418 +25091,418 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-hydrostatic modelling of extreme water levels on Banneg Island, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Workshop on Wave Hindcasting and Forecasting and 5th Coastal Hazard Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Key West, Florida, United States. 11 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nearshore wave processes in the Iroise Sea: field measurements and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Filipot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Roeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lathuiliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Dynamics 2013 - 7th International Conference on Coastal Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Arcachon, France. pp. 605-614, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme set-up and run-up on steep cliffs (Banneg Island, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Pineau-Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Corman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Workshop on Wave Hindcasting and Forecasting and 3rd Coastal Hazard Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Kohala Coast (Hawaii), United States. 9 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId750"/>
+      <w:footerReference w:type="default" r:id="rId756"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -25394,51 +25649,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587141v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taina Postec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dodet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15477-4_68" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433165v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Odaka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402689v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan J.B. Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea S. Grunst" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa L. Grunst" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. A. Harding" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681292v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711326v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H. C. Herbers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523388v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460669v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422578v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Delpey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Collard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321581v4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331675v4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rascle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forget" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Roland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407184v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Rogers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Babanin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Filipot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Magne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346656v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201380v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Queffeulou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Croiz&#233;-Fillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129588v4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Belibassakis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004696v4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Jenkins" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941190v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuevas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touboul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2024.104386" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343456v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah T Gille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Villas B&#244;as" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-040323-034908" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217502v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tomasetto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bou&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongbo Xu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1483" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344669v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Maria Martinez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chandelier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsae198" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343412v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Accensi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Piolle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2513381122" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676626v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Molero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Boh&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nouguier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL109658" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676630v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Carlo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jc020832" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731638v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Nouguier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas C. Vandemark" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3387667" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929044v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tomasetto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stehly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ardhuin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.&#8208;c. Nataf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL108018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240102v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Ollivier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nigou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC019740" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115904v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hochet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian S&#233;vellec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anindita Patra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102348" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646492v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Ciliberti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Alvarez Fanjul" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Pearlman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Wilmer-Becker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bahurel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sp-1-osr7-2-2023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676635v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Alday" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JC019581" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05311633v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Henrique Alves" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Tolman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Roland" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abdolali" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-22-0094.1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204068v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lucas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny A. Johannessen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse H. Pettersson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Esau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15112852" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203950v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-1665-2022" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846375v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kleinherenbrink" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof Ehlers" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JC018654" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03342396v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Yurovskaya" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017342" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03683252v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2021.101848" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03181322v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Peureux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Veras Guimar&#227;es" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC016735" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203677v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hemer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Young" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli9120173" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671335v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Andersen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Berg&#233;-Nguyen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2020.01.030" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03439072v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Marechal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC016564" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03181346v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hupe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Pichon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ceranna" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090163" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03439173v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Ubelmann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dibarboure" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gaultier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ponte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC016560" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05290464v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villas B&#244;as" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce. Cornuelle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew. Mazloff" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah. Gille" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jpo-d-20-0151.1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094056v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Collin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camelbeeck" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220190276" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492385v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia E. Brumer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Garnier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Redelsperger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2020.101677" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02556992v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boutin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lique" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=clement rousset" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Talandier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-709-2020" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973518v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Popp" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela I. Hegglin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hollmann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annett Bartsch" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-19-0127.1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094001v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa015" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094089v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Otero" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Merrifield" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grouazel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Terrill" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087699" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02866752v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Viatte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daniel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garello" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09599-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202579v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schlembach" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Passaro" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham D. Quartly" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Kurekin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nencioli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12081254" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02324463v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pineau&#8208;guillou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Hauser" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-16-1399-2020" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267188v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Couvelard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemari&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Samson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-3067-2020" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094034v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Veras Guimaraes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipo Bergamasco" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leckler" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Filipot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0492-9" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03683230v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quilfen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abdalla" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Accensi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1929-2020" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492327v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lyard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raymond Bidlot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2020.101694" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05289125v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Battaglia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Mroz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Watters" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2019.2949052" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093956v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukun Cheng" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Stopa" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Shen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-2053-2020" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02470114v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;nadh Cox" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dias" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Autret" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Beisiegel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00004" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194574v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Morrow" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee-Lueng Fu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benkiran" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00232" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02160613v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourras" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cambra" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Baggio" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014803" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406006v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gualtieri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Juretzek" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hadziioannou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz161/5421624" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077591v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marcos" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Matthews" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ponte" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Birol" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09513-3" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406005v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brandt" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Donlon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00209" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02324567v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gommenginger" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcc. Hogg" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buckingham" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baylor Fox-Kemper" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00457" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202380v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Woolf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Shutler" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goddijn&#8208;murphy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Watson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006041" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406010v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014607" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945102v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B.V. B&#244;as" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bourassa" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brandt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00425" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323507v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Carson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cirano" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Domingues" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Jevrejeva" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00437" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202475v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Holding" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Ashton" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie D. Shutler" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter E. Land" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip D. Nightingale" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-15-1707-2019" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397637v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Romeiser" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-19-0039.1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615904v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Melet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09557-5" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03683185v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Thomson" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Gemmrich" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Erick Rogers" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence O. Collins" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015354" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323408v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dobler" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Huck" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grima" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.07.057" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406004v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Husson" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00124" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927484v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007478" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929085v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Stopa" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madison M. Smith" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Kohout" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC013791" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405425v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgueny Aksenov" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvise Benetazzo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertino" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-14-337-2018" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927478v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Mouche" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2018.2833200" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987412v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sutherland" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hamon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-14-1449-2018" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03683061v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ackley" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Girard-Ardhuin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Babanin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2018JC013766" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731110v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk de Bakker" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ap van Dongeren" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Coco" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.01.002" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927483v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL078855" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202161v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yurovskaya" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.07.020" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201989v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pineau-Guillou" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bouin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3205" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929089v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin E. Stopa" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1802011115" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964478v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12677" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B6120SGF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202019v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-14-41-2018" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929068v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Serafino" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Bergamasco" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ludeno" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2018.01.077" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064316v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dodet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leckler" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Filipot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC013967" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927486v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Melsheimer" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2018JC013784" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929084v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Dumont" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sevigny" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JC013622" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03682747v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah T. Gille" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Menemenlis" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar B. Rocha" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012413" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03682733v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Meschede" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Farra" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schimmel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014014" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03682738v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cavaleri" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07704-9" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647790v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Aubourg" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Campagne" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.114802" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-02108872v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Voldoire" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pianezze" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebeaupin Brossier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sevault" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-4207-2017" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201797v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madison Smith" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.11.024" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200826v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011580" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200691v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Zieger" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2015.09.003" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03682696v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalin Fan" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Stammerjohn" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2016.02.009" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03682716v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyu Jiang" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL067566" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377271v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fichaut" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.09.014" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03682703v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doble" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wadhams" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068204" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03682701v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-1605-2016" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143590v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11104" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200701v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Hito Sepulveda" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2014.1000470" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151047v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guitton" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062940" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150652v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gualtieri" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062782" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575265v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-14-0237.1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200762v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011275" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534515v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176040v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cancou&#235;t" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse3030674" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499599v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-014-0711-z" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145193v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves P&#233;rignon" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelain" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC009896" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01076991v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Muller" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-014-0771-0" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996063v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blanke" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2014.04.021" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128407v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Klein" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-13-0278.1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954313v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Sheremet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Staples" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL058880" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126782v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshad Rawat" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ballu" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. C. Crawford" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Corela" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061604" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499503v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Otheguy" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Jouon" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009466" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009303v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rawat" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aucan" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2014.02.006" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996027v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2013.008" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952123v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lavanant" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Obrebski" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4818840" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499429v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Filipot" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Mironov" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2013.03.007" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499322v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. C. Herbers" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.548" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499430v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fedele" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gallego" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Chang Shih" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Yezzi" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2013.01.001" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009299v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50321" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499432v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2012.12.001" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925917v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sergeant" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Maggi" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GC004905" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581775v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Stutzmann" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50233" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499431v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Soloviev" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2012.09.001" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00647448v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charles" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-11-00086.1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00796043v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sentchev" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-11-0220.1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630026v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.10.014" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCJC7QXD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499272v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Michaud" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marsaleix" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leredde" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Estournel" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourrin" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-8-657-2012" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110123v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Michaud" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Estournel" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/osd-8-2417-2011" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499188v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Balanche" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007449" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499196v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schimmel" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL051896" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499237v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Husson" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL052334" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499222v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.05.042" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH5XK4BR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499217v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007832" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499244v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hanafin" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sienkiewicz" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-11-00128.1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499174v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007784" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606446v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC006952" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522920v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corman" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9397" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555792v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2011.09.003" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648477v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gallagher" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Macmahan" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Masselink" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-011-0472-x" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499029v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tournadre" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2011.03.004" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555786v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-11-055.1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498879v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias T. Delpey" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JC005885" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496866v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morel" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Pichon" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Louazel" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Baraille" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498902v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Babanin" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JC005448" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498903v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJECE.14.149-162" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498822v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2010JPO4324.1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534426v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Caspar" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452616v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#233; Louis" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Aron" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009JPO4169.1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389768v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JC004466" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387604v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2008.07.006" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089326v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. O'Reilly" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JC003035" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012166v2" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112006004484" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004776v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rey" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-950X(2005)131:6(311)" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142465v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jenkins" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reniers" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014925v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-R&#233;gis Martin-Lauzer" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Craneguy" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.04.007" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4W0SP7L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014847v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanos Elfouhaily" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014817v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217558v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5776" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04848030v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Suanez" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774028v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael S. M. de Plaen" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Lemenkova" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debeir" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7064711" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02330830v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mari&#233;" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boy" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collard" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nouguier" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05102856v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Houron" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02331047v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donlon" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Witte" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Battaglia" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861054v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02324594v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tison" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Aouf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mouche" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080977v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly Du Bois" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feddy Adong" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630398v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Beghoura" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578340v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452533v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710735v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512289v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254465v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lemos" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-075.1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710559v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710629v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafite" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonneton" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710521v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432968v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432987v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122033v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433002v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433007v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433022v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433000v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432993v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00596907v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahatra Rakotondrainibe" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Caouren" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Marie Leroux" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coatanhay" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433017v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065583v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.003-B" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433024v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127928v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00509305v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.008-C" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433028v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127591v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518602v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518564v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271256v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271262v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05102860v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Byul Woo" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D Adams" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Earlie" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512292v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092652v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/59768" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216332v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879930v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Roeber" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boutet" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ody" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lathuiliere" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665924v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618651v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Osina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Nouguier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Boh&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2026.3678778" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610282v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Yu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Desroches" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taina Postec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941190v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuevas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touboul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2024.104386" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343456v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah T Gille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Villas B&#244;as" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-040323-034908" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217502v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tomasetto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bou&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongbo Xu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1483" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343412v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Accensi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Piolle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dodet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2513381122" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344669v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Maria Martinez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chandelier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsae198" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Molero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nouguier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Collard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL109658" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676630v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Carlo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jc020832" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731638v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas C. Vandemark" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3387667" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929044v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tomasetto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stehly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ardhuin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.&#8208;c. Nataf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL108018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240102v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Ollivier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nigou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC019740" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115904v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hochet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian S&#233;vellec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anindita Patra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102348" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646492v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Ciliberti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Alvarez Fanjul" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Pearlman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Wilmer-Becker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bahurel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sp-1-osr7-2-2023" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676635v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Alday" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JC019581" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204068v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lucas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny A. Johannessen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse H. Pettersson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Esau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15112852" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05311633v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Henrique Alves" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Tolman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Roland" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abdolali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-22-0094.1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203950v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-1665-2022" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846375v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kleinherenbrink" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof Ehlers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JC018654" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03342396v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Yurovskaya" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017342" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03683252v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2021.101848" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03181322v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Peureux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Veras Guimar&#227;es" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC016735" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203677v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hemer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Young" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli9120173" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671335v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Andersen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Berg&#233;-Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2020.01.030" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03439072v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Marechal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC016564" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03439173v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Ubelmann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dibarboure" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gaultier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ponte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC016560" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03181346v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hupe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Pichon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ceranna" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090163" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02556992v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boutin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lique" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=clement rousset" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Talandier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-709-2020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973518v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Popp" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela I. Hegglin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hollmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annett Bartsch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-19-0127.1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094001v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa015" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094056v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Collin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camelbeeck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220190276" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05290464v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villas B&#244;as" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce. Cornuelle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew. Mazloff" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah. Gille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jpo-d-20-0151.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492385v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia E. Brumer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Garnier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Redelsperger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2020.101677" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094089v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Otero" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Merrifield" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grouazel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Terrill" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087699" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02324463v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pineau&#8208;guillou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Hauser" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-16-1399-2020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202579v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schlembach" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Passaro" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham D. Quartly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Kurekin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nencioli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12081254" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02866752v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Viatte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daniel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garello" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09599-0" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267188v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Couvelard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemari&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Samson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-3067-2020" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094034v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Veras Guimaraes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipo Bergamasco" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leckler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Filipot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0492-9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492327v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lyard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raymond Bidlot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2020.101694" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03683230v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quilfen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abdalla" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Accensi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1929-2020" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05289125v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Battaglia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Mroz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Watters" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2019.2949052" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02470114v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;nadh Cox" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dias" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Autret" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Beisiegel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00004" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093956v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukun Cheng" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Stopa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Shen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-2053-2020" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02324567v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gommenginger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcc. Hogg" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buckingham" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baylor Fox-Kemper" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00457" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406006v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gualtieri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Juretzek" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hadziioannou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz161/5421624" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194574v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Morrow" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee-Lueng Fu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benkiran" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00232" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02160613v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourras" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cambra" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Baggio" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014803" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077591v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marcos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Matthews" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ponte" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Birol" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09513-3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406005v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brandt" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Donlon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00209" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945102v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B.V. B&#244;as" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bourassa" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brandt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00425" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202380v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Woolf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Shutler" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goddijn&#8208;murphy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Watson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006041" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406010v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014607" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323507v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Carson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cirano" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Domingues" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Jevrejeva" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00437" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397637v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Romeiser" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-19-0039.1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202475v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Holding" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Ashton" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie D. Shutler" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter E. Land" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip D. Nightingale" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-15-1707-2019" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615904v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Melet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09557-5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323408v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dobler" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Huck" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grima" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanke" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.07.057" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03683185v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Thomson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Gemmrich" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Erick Rogers" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence O. Collins" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015354" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406004v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Husson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00124" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987412v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sutherland" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hamon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-14-1449-2018" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03683061v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ackley" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Girard-Ardhuin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Babanin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2018JC013766" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927484v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007478" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405425v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgueny Aksenov" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvise Benetazzo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertino" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-14-337-2018" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929085v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Stopa" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madison M. Smith" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Kohout" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC013791" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927478v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Mouche" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rascle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2018.2833200" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731110v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk de Bakker" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ap van Dongeren" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Coco" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.01.002" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927483v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL078855" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202161v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yurovskaya" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.07.020" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201989v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pineau-Guillou" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bouin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3205" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929089v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin E. Stopa" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1802011115" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964478v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12677" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B6120SGF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202019v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-14-41-2018" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929068v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Serafino" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Bergamasco" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ludeno" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2018.01.077" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064316v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dodet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leckler" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Filipot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC013967" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927486v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Melsheimer" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2018JC013784" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929084v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Dumont" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sevigny" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JC013622" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03682747v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah T. Gille" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Menemenlis" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar B. Rocha" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012413" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03682733v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Meschede" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Farra" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schimmel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014014" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03682738v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cavaleri" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07704-9" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647790v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Aubourg" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Campagne" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.114802" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-02108872v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Voldoire" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pianezze" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebeaupin Brossier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sevault" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-4207-2017" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201797v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madison Smith" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.11.024" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200826v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011580" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200691v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Babanin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Zieger" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2015.09.003" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03682696v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalin Fan" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Stammerjohn" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2016.02.009" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03682716v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyu Jiang" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL067566" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377271v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fichaut" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.09.014" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03682703v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doble" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wadhams" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068204" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03682701v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-1605-2016" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151047v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guitton" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062940" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143590v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11104" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200701v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Hito Sepulveda" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Queffeulou" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2014.1000470" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150652v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gualtieri" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062782" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575265v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-14-0237.1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200762v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011275" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534515v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176040v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cancou&#235;t" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse3030674" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145193v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves P&#233;rignon" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelain" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC009896" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499599v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-014-0711-z" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01076991v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Muller" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-014-0771-0" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996063v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blanke" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2014.04.021" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128407v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Klein" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-13-0278.1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954313v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Sheremet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Staples" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL058880" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126782v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshad Rawat" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ballu" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. C. Crawford" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Corela" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061604" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499503v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Delpey" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Otheguy" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Jouon" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009466" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009303v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rawat" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aucan" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2014.02.006" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499429v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Filipot" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Mironov" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2013.03.007" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996027v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Odaka" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2013.008" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952123v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lavanant" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Obrebski" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4818840" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499322v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. C. Herbers" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.548" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499430v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fedele" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gallego" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Chang Shih" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Yezzi" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2013.01.001" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009299v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50321" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499432v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2012.12.001" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925917v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sergeant" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Maggi" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GC004905" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499431v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Soloviev" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2012.09.001" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581775v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Stutzmann" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50233" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499188v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Balanche" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007449" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00647448v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charles" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-11-00086.1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00796043v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sentchev" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-11-0220.1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630026v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.10.014" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCJC7QXD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499272v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Michaud" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marsaleix" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leredde" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Estournel" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourrin" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-8-657-2012" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110123v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Michaud" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Estournel" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/osd-8-2417-2011" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499196v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schimmel" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL051896" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499237v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Husson" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL052334" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499244v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hanafin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sienkiewicz" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-11-00128.1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499222v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.05.042" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH5XK4BR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499217v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007832" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499174v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007784" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606446v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC006952" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522920v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Magne" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corman" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9397" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555792v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2011.09.003" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648477v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gallagher" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Macmahan" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Masselink" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-011-0472-x" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499029v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tournadre" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2011.03.004" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555786v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-11-055.1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498902v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Babanin" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JC005448" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498879v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias T. Delpey" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JC005885" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496866v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morel" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Pichon" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Louazel" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Baraille" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498903v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Roland" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJECE.14.149-162" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498822v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Rogers" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2010JPO4324.1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534426v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Caspar" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452616v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#233; Louis" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forget" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Aron" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009JPO4169.1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389768v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JC004466" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387604v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Croiz&#233;-Fillon" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2008.07.006" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089326v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Belibassakis" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H. C. Herbers" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. O'Reilly" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JC003035" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012166v2" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112006004484" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142465v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jenkins" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reniers" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004776v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rey" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-950X(2005)131:6(311)" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014847v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanos Elfouhaily" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014925v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-R&#233;gis Martin-Lauzer" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Craneguy" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.04.007" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4W0SP7L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014817v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587141v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15477-4_68" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433165v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402689v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan J.B. Martin" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fort" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea S. Grunst" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa L. Grunst" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. A. Harding" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681292v2" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711326v3" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523388v3" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460669v2" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422578v2" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321581v4" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331675v4" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407184v3" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Filipot" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346656v3" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201380v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129588v4" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004696v4" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Jenkins" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217558v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5776" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04848030v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Suanez" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774028v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael S. M. de Plaen" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Lemenkova" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debeir" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7064711" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02330830v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mari&#233;" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boy" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collard" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nouguier" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05102856v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Houron" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02331047v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donlon" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Witte" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Battaglia" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02324594v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tison" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Aouf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mouche" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861054v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080977v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly Du Bois" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feddy Adong" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630398v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Beghoura" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578340v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452533v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710735v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512289v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254465v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lemos" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-075.1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710559v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710629v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafite" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonneton" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710521v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432968v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432987v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122033v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433007v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433002v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433022v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433000v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432993v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00596907v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahatra Rakotondrainibe" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Caouren" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Marie Leroux" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coatanhay" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433017v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433024v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065583v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.003-B" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127928v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00509305v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.008-C" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433028v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127591v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518602v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518564v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271256v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271262v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05102860v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Byul Woo" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D Adams" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Earlie" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512292v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092652v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/59768" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216332v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879930v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Roeber" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boutet" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ody" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lathuiliere" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665924v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>