--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -471,165 +471,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03177095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The End of the CIA Program in Syria Washington Cedes the Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Balanche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foreign Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03189328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Syrie : La victoire du régime de Bachar el-Assad se dessine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Balanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03189331v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03189328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syria: From Non-Religious and Democratic Revolution to ISIS</w:t>
               </w:r>
@@ -2610,165 +2610,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Damas et le désert syrien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Balanche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bounouk wa Al Mustathmer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 56, pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00009580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La prise en compte du facteur communautaire dans l'analyse spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Balanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 52, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009558v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00009580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transports et espace syrien</w:t>
               </w:r>
@@ -4810,51 +4810,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04445375v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Balanche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1587.0006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04445384v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.222.0161" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175778v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdlo.131.0071" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189331v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189328v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177113v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177121v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841955v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841963v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841960v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175750v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177148v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841909v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842138v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842137v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721133v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841889v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842139v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637069v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581421v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553815v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03180291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03180289v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283911v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03180304v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03180295v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281809v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117481v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009559v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009307v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009305v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009558v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009580v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009560v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009578v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721115v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010152v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702640v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.washingtoninstitute.org/policy-analysis/view/sectarianism-in-syrias-civil-war" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04454051v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175754v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uv.mx/iihs/libros/protestas-conflictos-y-cambio-politico-en-el-mundo-arabe-y-en-america-latina/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393824v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393822v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393821v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175765v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780190458119.003.0004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175755v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175770v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.6621" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175774v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175780v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hoover" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175782v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177103v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844781v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844777v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00328641v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011981v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03178842v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03586431v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Ingiusto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04445375v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Balanche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1587.0006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04445384v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.222.0161" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175778v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdlo.131.0071" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189328v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189331v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177113v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177121v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841955v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841963v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841960v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175750v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177148v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841909v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842138v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842137v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721133v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841889v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842139v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637069v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581421v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553815v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03180291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03180289v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283911v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03180304v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03180295v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281809v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117481v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009559v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009307v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009305v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009580v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009558v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009560v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009578v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721115v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010152v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702640v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.washingtoninstitute.org/policy-analysis/view/sectarianism-in-syrias-civil-war" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04454051v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175754v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uv.mx/iihs/libros/protestas-conflictos-y-cambio-politico-en-el-mundo-arabe-y-en-america-latina/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393824v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393822v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393821v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175765v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780190458119.003.0004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175755v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175770v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.6621" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175774v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175780v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hoover" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175782v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177103v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844781v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844777v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00328641v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011981v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03178842v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03586431v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Ingiusto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>