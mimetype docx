--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -471,2304 +471,2304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03177095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Syrie : La victoire du régime de Bachar el-Assad se dessine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Balanche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03189331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The End of the CIA Program in Syria Washington Cedes the Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Balanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foreign Affairs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03189328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Syrie : La victoire du régime de Bachar el-Assad se dessine</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syria: From Non-Religious and Democratic Revolution to ISIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Balanche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 160-161, pp.123-142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03177113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moyen-Orient : la nouvelle Guerre de Trente Ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Balanche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44, pp.173-189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03177121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrie : un Etat en déconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Balanche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carto, le monde en cartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp. 12-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00841960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrie : guerre civile et internationalisation du conflit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Balanche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurorient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49, pp. 14-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00841955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise syrienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Balanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2013, 58, pp. 20-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Syria: From Non-Religious and Democratic Revolution to ISIS</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00841963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Liban entre mondialisation indirecte et crise syrienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Balanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 160-161, pp.123-142</w:t>
+              <w:t xml:space="preserve">Géosphères, Annales de Géographie de l'Université Saint-Joseph</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Moyen-Orient : la nouvelle Guerre de Trente Ans</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03175750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrie : Guerre civile et internationalisation du conflit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Balanche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurorient ISSN 1284-4519</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41, pp.14-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03177148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il feudo degli alauiti (Le fief des alaouites)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Balanche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Limes - rivista italiana di geopolitica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp. 99-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00841909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une ville sous le contrôle du Baas : Damas, capitale de la Syrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Balanche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moyen-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp. 78-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00842138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modernisation des systèmes d'irrigation dans le Nord‑Est syrien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Balanche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 119, pp. 59-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00842137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">METROPOLIZACIÓN Y MUNDIALIZACIÓN: FACTORES DE INESTABILIDAD POLÍTICA EN EL MUNDO ÁRABE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Balanche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foro Internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 208, pp.287-321</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modernisation des systèmes d'irrigation dans le Nord-Est syrien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Balanche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 119, pp.59-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00841889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retournement de l'espace syrien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Balanche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moyen-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp. 28-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00842139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographie de la révolte syrienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Balanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 44, pp.173-189</w:t>
+              <w:t xml:space="preserve">, 2011, 29, pp. 437-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Syrie : guerre civile et internationalisation du conflit</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00637069v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El nuevo leon de Damasco no transformara Siria en un tigre economico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Balanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurorient</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49, pp. 14-30</w:t>
+              <w:t xml:space="preserve">Culturas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8, pp 77-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La crise syrienne</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00581421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Etat au Proche-Orient arabe entre communautarisme, clientélisme, mondialisation et projet de Grand Moyen Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Balanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 58, pp. 20-28</w:t>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (11), pp.1_12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Syrie : un Etat en déconstruction</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00553816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'habitat illégal dans l'agglomération de Damas et les carences de l'Etat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Balanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carto, le monde en cartes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15, pp. 12-21</w:t>
+              <w:t xml:space="preserve">Revue de Géographie de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49 (4), pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Liban entre mondialisation indirecte et crise syrienne</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00553815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Syrie de Bachar El Assad : réforme intérieure et prudence géopolitique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Balanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géosphères, Annales de Géographie de l'Université Saint-Joseph</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">EurOrient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, LE LEVANT FACE À SON DESTIN ? Quelles feuilles de route ?, pp.37-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Syrie : Guerre civile et internationalisation du conflit</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03180291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clientélisme, communautarisme et fragmentation territoriale en Syrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Balanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurorient ISSN 1284-4519</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 41, pp.14-30</w:t>
+              <w:t xml:space="preserve">A contrario. Revue interdisciplinaire de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Il feudo degli alauiti (Le fief des alaouites)</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03180289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les municipalités dans la Syrie Baathiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Balanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limes - rivista italiana di geopolitica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp. 99-108</w:t>
+              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 193, pp. 169-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une ville sous le contrôle du Baas : Damas, capitale de la Syrie</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00281816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">العمّال السوريّون في لبنان: مشاكل وآلام</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Balanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Moyen-Orient</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 12, pp. 78-85</w:t>
+              <w:t xml:space="preserve">Le Monde Diplomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La modernisation des systèmes d'irrigation dans le Nord‑Est syrien</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00283911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Syrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Balanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 119, pp. 59-72</w:t>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (2), pp.26-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">METROPOLIZACIÓN Y MUNDIALIZACIÓN: FACTORES DE INESTABILIDAD POLÍTICA EN EL MUNDO ÁRABE</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00110257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tourisme en Syrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Balanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foro Internacional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 208, pp.287-321</w:t>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.26-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La modernisation des systèmes d'irrigation dans le Nord-Est syrien</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03180304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damas : water scarcity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Balanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 119, pp.59-72</w:t>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Géographie de la révolte syrienne</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03180295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Alaouites : une secte au pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Balanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 29, pp. 437-458</w:t>
+              <w:t xml:space="preserve">, 2006, 2 (14), pp 73-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...581 lines deleted...]
-                <w:t xml:space="preserve">Damas : water scarcity</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00281809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damas : chronique d'une pénurie annoncée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Balanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluences Méditerranée </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006</w:t>
+              <w:t xml:space="preserve">, 2006, 58, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Syrie</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00117481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fragmentation spatiale en Syrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Balanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 25 (2), pp.26-31</w:t>
+              <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53 (209-210), pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les Alaouites : une secte au pouvoir</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00009305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damas dans le sillage du Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Balanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 2 (14), pp 73-96</w:t>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 343, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00009307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syrie-Liban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Balanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 79, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Damas dans le sillage du Caire</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en compte du facteur communautaire dans l'analyse spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Balanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbanisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 343, pp.4</w:t>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00009558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damas et le désert syrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Balanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bounouk wa Al Mustathmer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 56, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009580v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00009558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transports et espace syrien</w:t>
               </w:r>
@@ -4810,51 +4810,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04445375v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Balanche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1587.0006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04445384v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.222.0161" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175778v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdlo.131.0071" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189328v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189331v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177113v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177121v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841955v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841963v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841960v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175750v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177148v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841909v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842138v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842137v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721133v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841889v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842139v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637069v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581421v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553815v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03180291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03180289v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283911v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03180304v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03180295v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281809v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117481v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009559v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009307v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009305v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009580v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009558v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009560v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009578v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721115v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010152v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702640v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.washingtoninstitute.org/policy-analysis/view/sectarianism-in-syrias-civil-war" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04454051v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175754v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uv.mx/iihs/libros/protestas-conflictos-y-cambio-politico-en-el-mundo-arabe-y-en-america-latina/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393824v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393822v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393821v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175765v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780190458119.003.0004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175755v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175770v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.6621" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175774v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175780v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hoover" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175782v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177103v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844781v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844777v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00328641v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011981v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03178842v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03586431v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Ingiusto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04445375v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Balanche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1587.0006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04445384v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.222.0161" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175778v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdlo.131.0071" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189331v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189328v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177113v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177121v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841960v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841955v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841963v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175750v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177148v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841909v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842138v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842137v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721133v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841889v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842139v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637069v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581421v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553815v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03180291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03180289v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283911v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110257v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03180304v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03180295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281809v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117481v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009305v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009307v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009559v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009558v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009580v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009560v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009578v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721115v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010152v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702640v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.washingtoninstitute.org/policy-analysis/view/sectarianism-in-syrias-civil-war" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04454051v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175754v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uv.mx/iihs/libros/protestas-conflictos-y-cambio-politico-en-el-mundo-arabe-y-en-america-latina/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393824v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393822v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393821v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175765v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780190458119.003.0004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175755v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175770v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.6621" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175774v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175780v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hoover" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175782v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177103v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844781v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844777v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00328641v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011981v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03178842v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03586431v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Ingiusto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>