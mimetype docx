--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -845,823 +845,823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zénith 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">clé international, 2013, 978-2-09-038614-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Revue française d’éducation comparée n° 9, « L’enseignement des langues étrangères face aux évolutions des systèmes éducatifs » (coordonné par Fabrice Barthélémy). L’Harmattan, 2013, 300 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Zénith 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, 978-2-09-038611-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zénith 3 Guide pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, 978-2-09-037560-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">clé international, 2013, 978-2-09-038614-1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zénith 2 Guide pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clé international, 2013, 978-2-09-038613-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013, 978-2-09-037560-2</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zénith 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, 978-2-09-038632-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Clé international, 2013, 978-2-09-038613-4</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Version Originale 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, 9788484435693</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013, 978-2-09-038632-5</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rendez-vous en France 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, 9782356850690</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2012, 9788484435693</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rendez-vous en France 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maison des langues, 2011, 9782356850683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2012, 9782356850690</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L‘éducation comparée.L’Harmattan, coll. Cent mots pour, 212 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Groux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Cahiers de l’Asdifle n° 23, « Évaluations et certifications » (coord. Fabrice Barthélémy et Marie Berchoud). 2011, 176 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Berchoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le français langue étrangère. L’Harmattan, coll. Cent mots pour, 211 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...179 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Groux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2689,169 +2689,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Politique trilingue seychelloise : la formation des enseignants en question », dans Revue d’éducation comparée n° 09, mars 2013, L’Harmattan, pp. 15-34.</w:t>
+                <w:t xml:space="preserve">Apprendre à enseigner d'hier à aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raisons, comparaisons, éducations : la revue française d'éducation comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03642191v1</w:t>
+                <w:t xml:space="preserve">hal-03876580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à enseigner d'hier à aujourd'hui</w:t>
+                <w:t xml:space="preserve">« Politique trilingue seychelloise : la formation des enseignants en question », dans Revue d’éducation comparée n° 09, mars 2013, L’Harmattan, pp. 15-34.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raisons, comparaisons, éducations : la revue française d'éducation comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876580v1</w:t>
+                <w:t xml:space="preserve">hal-03642191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Politique trilingue seychelloise : la formation des enseignants en question », dans La Revue française d’éducation comparée n° 9,pp. 15-34.</w:t>
               </w:r>
@@ -3107,234 +3107,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Parcours linguistiques en autonomie : exemple de l’Université de Galatasaray »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Turquie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’Éducation aux médias : une composante essentielle du capital culturel des élèves »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Algérie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Le Regroupement familial à l’épreuve du Dilf »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans Le Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642198v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03642197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3346,165 +3346,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etat de la recherche en didactique du FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en didactique des langues étrangères - colloque de l'université de marmara - Turquie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Istanbul, Turquie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evolution et utilisation des manuels de français langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres scientifiques et doctorales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Shanghai, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876480v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03876490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution : Épistémologie, Histoire et Historicité : recueil, analyse et traitement de données / rencontres doctorales du Diltec.</w:t>
               </w:r>
@@ -3760,441 +3760,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Table ronde :« Réformer l’École ? L’apport de l’éducation comparée »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réformer l’École ? L’apport de l’éducation comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris université Paris Descartes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1986-2016 : évolution du champ du FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le FLE/S dans tous ses états : dialogues avec Louis Porcher. Université Sorbonne Nouvelle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réformer l’école ? L’apport de l'éducation comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">1986-2016 : évolution du champ du FLE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le FLE/S dans tous ses états : dialogues avec Louis Porcher</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris Université Sorbonne Paris III, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Table ronde :« Réformer l’École ? L’apport de l’éducation comparée »</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour l’enseignement-apprentissage de la culture dans les manuels de FLE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réformer l’École ? L’apport de l’éducation comparée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Paris université Paris Descartes, France</w:t>
+              <w:t xml:space="preserve">6e colloque international de L’ADCUEFE-CAMPUS FLE « Les cultures dans la formation aux langues. Enseignement, apprentissage, évaluation », Université Charles-de-Gaulle-Lille 3, Villeneuve d’Ascq</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactique du FLE : rupture ou continuité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Héracles « Les Centres universitaires de langues au Moyen-Orient : quelles missions pour quels objectifs ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Beyrouth, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642143v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03876523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde :« Formation initiale, formation continue : passerelles, articulations et modalités de professionnalisation »</w:t>
               </w:r>
@@ -4778,372 +4778,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fle et Dnl : quelles convergences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e colloque sur l’enseignement bilingue et les sciences.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Istanbul, Turquie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Métiers du Fle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque FLE et RICII-Université de Lille 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement des langues étrangères en Turquie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Changing the Trends to Meet the Ends : Congrès au Ted College d'Istanbul - Turquie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fle et Dnl : quelles convergences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’enseignement bilingue et les sciences. Istanbul, 13-14 mars 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Istanbul, Turquie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’enseignement dans les filières FLE à l’étranger.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Changing the Trends to Meet the Ends », Ted College.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642147v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">hal-03876550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Enseignement bilingue en Turquie : les Dnl entre Fle, Fls et Flm</w:t>
               </w:r>
@@ -5624,227 +5624,227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface : Louis porcher. 2014. Sur le bout de la langue. Clé international, 112 p.</w:t>
+                <w:t xml:space="preserve">Recension publiée dans Les Cahiers de l’Asdifle n° 25. Clé international, pp. 175-176. (Louis Porcher. Sur le bout de la langue. 2014. Clé international, 108 p.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface : Sur le bout de la langue. L; Porcher, Clé international, 112 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur le bout de la langue.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Préface : Sur le bout de la langue. L; Porcher, Clé international, 112 p.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface : Louis porcher. 2014. Sur le bout de la langue. Clé international, 112 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur le bout de la langue.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-03642204v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension publiée dans La Revue française d’éducation comparée n° 9, mars 2013. L’Harmattan, pp. 264-268. (Jean-Michel Cartier et Louis Porcher. 2010. Apprendre à enseigner d’hier à aujourd’hui. Souvenirs d’une classe de philo au lycée Fontanes à Niort (1956-1957). L’Harmattan, coll. Éducation comparée, 416 p.</w:t>
               </w:r>
@@ -5893,165 +5893,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Préface.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcours d’orientation en classe d’accueil de lycée professionnel.Éd. SCÉRÉN, CRDP-CRND-Académie de Paris, 95 p.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Préface :Parcours d’orientation en classe d’accueil de lycée professionnel. Éd. SCÉRÉN, CRDP-CRND-Académie de Paris, 95 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours d’orientation en classe d’accueil de lycée professionnel. Éd. SCÉRÉN, CRDP-CRND-Académie de Paris, 95 p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876592v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03642208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6206,51 +6206,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barthelemy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642159v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642160v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642161v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Groux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870860v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642164v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870864v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870871v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870870v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870855v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870852v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870848v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berchoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870845v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642165v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Porcher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642167v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03003355v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642172v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642173v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870880v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642188v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642153v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641965v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164579v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642178v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642181v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876575v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642191v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876580v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642193v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642194v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642195v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642196v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642198v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642199v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642197v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876480v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876490v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642152v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642052v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876504v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642138v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642139v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876515v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163424v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876523v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642140v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876532v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04095665v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rivi&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haidar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ferreira Pinto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642142v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Raimond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876545v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642146v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642144v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876540v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642147v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876558v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642149v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642148v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876550v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642150v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876562v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642151v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876586v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642209v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642203v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876594v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642204v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642206v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642208v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barthelemy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642159v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642160v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642161v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Groux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870864v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642164v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870860v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870871v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870870v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870855v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870852v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870848v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870845v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642165v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Porcher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642169v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berchoud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642167v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03003355v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642172v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642173v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870880v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642188v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642153v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641965v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164579v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642178v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642181v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876575v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876580v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642191v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642193v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642194v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642195v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642196v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642199v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642198v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876490v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876480v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642152v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642052v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876504v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642139v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876515v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163424v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876523v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642143v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642140v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876532v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04095665v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rivi&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haidar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ferreira Pinto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642142v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Raimond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876545v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642146v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642144v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876540v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642148v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642149v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876558v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642147v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642150v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876562v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642151v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876586v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642209v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642204v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876594v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642203v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642206v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642208v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876592v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>