--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -845,823 +845,823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zénith 3 Guide pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, 978-2-09-037560-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Zénith 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">clé international, 2013, 978-2-09-038614-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Revue française d’éducation comparée n° 9, « L’enseignement des langues étrangères face aux évolutions des systèmes éducatifs » (coordonné par Fabrice Barthélémy). L’Harmattan, 2013, 300 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zénith 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, 978-2-09-038611-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2013, 978-2-09-037560-2</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zénith 2 Guide pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clé international, 2013, 978-2-09-038613-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Clé international, 2013, 978-2-09-038613-4</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zénith 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, 978-2-09-038632-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2013, 978-2-09-038632-5</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Version Originale 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, 9788484435693</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2012, 9788484435693</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rendez-vous en France 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, 9782356850690</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2012, 9782356850690</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Cahiers de l’Asdifle n° 23, « Évaluations et certifications » (coord. Fabrice Barthélémy et Marie Berchoud). 2011, 176 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Berchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rendez-vous en France 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maison des langues, 2011, 9782356850683</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Maison des langues, 2011, 9782356850683</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L‘éducation comparée.L’Harmattan, coll. Cent mots pour, 212 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Groux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">L‘éducation comparée.L’Harmattan, coll. Cent mots pour, 212 p.</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le français langue étrangère. L’Harmattan, coll. Cent mots pour, 211 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...86 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Groux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2689,169 +2689,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à enseigner d'hier à aujourd'hui</w:t>
+                <w:t xml:space="preserve">« Politique trilingue seychelloise : la formation des enseignants en question », dans Revue d’éducation comparée n° 09, mars 2013, L’Harmattan, pp. 15-34.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raisons, comparaisons, éducations : la revue française d'éducation comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876580v1</w:t>
+                <w:t xml:space="preserve">hal-03642191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Politique trilingue seychelloise : la formation des enseignants en question », dans Revue d’éducation comparée n° 09, mars 2013, L’Harmattan, pp. 15-34.</w:t>
+                <w:t xml:space="preserve">Apprendre à enseigner d'hier à aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raisons, comparaisons, éducations : la revue française d'éducation comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03642191v1</w:t>
+                <w:t xml:space="preserve">hal-03876580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Politique trilingue seychelloise : la formation des enseignants en question », dans La Revue française d’éducation comparée n° 9,pp. 15-34.</w:t>
               </w:r>
@@ -3107,234 +3107,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Le Regroupement familial à l’épreuve du Dilf »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français dans Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Parcours linguistiques en autonomie : exemple de l’Université de Galatasaray »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies Turquie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’Éducation aux médias : une composante essentielle du capital culturel des élèves »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies Algérie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642197v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03642198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3346,165 +3346,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evolution et utilisation des manuels de français langue étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres scientifiques et doctorales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Shanghai, Chine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etat de la recherche en didactique du FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en didactique des langues étrangères - colloque de l'université de marmara - Turquie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Istanbul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876490v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03876480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution : Épistémologie, Histoire et Historicité : recueil, analyse et traitement de données / rencontres doctorales du Diltec.</w:t>
               </w:r>
@@ -3760,441 +3760,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">1986-2016 : évolution du champ du FLE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le FLE/S dans tous ses états : dialogues avec Louis Porcher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris Université Sorbonne Paris III, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Table ronde :« Réformer l’École ? L’apport de l’éducation comparée »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réformer l’École ? L’apport de l’éducation comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris université Paris Descartes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1986-2016 : évolution du champ du FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le FLE/S dans tous ses états : dialogues avec Louis Porcher. Université Sorbonne Nouvelle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réformer l’école ? L’apport de l'éducation comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">1986-2016 : évolution du champ du FLE.</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique du FLE : rupture ou continuité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le FLE/S dans tous ses états : dialogues avec Louis Porcher</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris Université Sorbonne Paris III, France</w:t>
+              <w:t xml:space="preserve">Forum Héracles « Les Centres universitaires de langues au Moyen-Orient : quelles missions pour quels objectifs ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Beyrouth, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour l’enseignement-apprentissage de la culture dans les manuels de FLE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e colloque international de L’ADCUEFE-CAMPUS FLE « Les cultures dans la formation aux langues. Enseignement, apprentissage, évaluation », Université Charles-de-Gaulle-Lille 3, Villeneuve d’Ascq</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876523v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03642143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde :« Formation initiale, formation continue : passerelles, articulations et modalités de professionnalisation »</w:t>
               </w:r>
@@ -4778,372 +4778,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’enseignement dans les filières FLE à l’étranger.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Changing the Trends to Meet the Ends », Ted College.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fle et Dnl : quelles convergences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’enseignement bilingue et les sciences. Istanbul, 13-14 mars 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Istanbul, Turquie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Métiers du Fle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque FLE et RICII-Université de Lille 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fle et Dnl : quelles convergences ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e colloque sur l’enseignement bilingue et les sciences.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Istanbul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement des langues étrangères en Turquie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changing the Trends to Meet the Ends : Congrès au Ted College d'Istanbul - Turquie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876550v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03642147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Enseignement bilingue en Turquie : les Dnl entre Fle, Fls et Flm</w:t>
               </w:r>
@@ -5624,227 +5624,227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension publiée dans Les Cahiers de l’Asdifle n° 25. Clé international, pp. 175-176. (Louis Porcher. Sur le bout de la langue. 2014. Clé international, 108 p.)</w:t>
-[...61 lines deleted...]
-                <w:t xml:space="preserve">Préface : Sur le bout de la langue. L; Porcher, Clé international, 112 p.</w:t>
+                <w:t xml:space="preserve">Préface : Louis porcher. 2014. Sur le bout de la langue. Clé international, 112 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur le bout de la langue.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">Préface : Louis porcher. 2014. Sur le bout de la langue. Clé international, 112 p.</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface : Sur le bout de la langue. L; Porcher, Clé international, 112 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur le bout de la langue.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03642203v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension publiée dans Les Cahiers de l’Asdifle n° 25. Clé international, pp. 175-176. (Louis Porcher. Sur le bout de la langue. 2014. Clé international, 108 p.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension publiée dans La Revue française d’éducation comparée n° 9, mars 2013. L’Harmattan, pp. 264-268. (Jean-Michel Cartier et Louis Porcher. 2010. Apprendre à enseigner d’hier à aujourd’hui. Souvenirs d’une classe de philo au lycée Fontanes à Niort (1956-1957). L’Harmattan, coll. Éducation comparée, 416 p.</w:t>
               </w:r>
@@ -5893,165 +5893,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Préface :Parcours d’orientation en classe d’accueil de lycée professionnel. Éd. SCÉRÉN, CRDP-CRND-Académie de Paris, 95 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcours d’orientation en classe d’accueil de lycée professionnel. Éd. SCÉRÉN, CRDP-CRND-Académie de Paris, 95 p.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Préface.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours d’orientation en classe d’accueil de lycée professionnel.Éd. SCÉRÉN, CRDP-CRND-Académie de Paris, 95 p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642208v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03876592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6206,51 +6206,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barthelemy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642159v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642160v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642161v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Groux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870864v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642164v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870860v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870871v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870870v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870855v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870852v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870848v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870845v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642165v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Porcher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642169v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berchoud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642167v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03003355v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642172v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642173v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870880v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642188v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642153v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641965v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164579v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642178v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642181v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876575v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876580v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642191v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642193v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642194v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642195v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642196v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642199v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642198v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876490v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876480v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642152v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642052v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876504v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642139v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876515v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163424v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876523v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642143v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642140v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876532v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04095665v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rivi&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haidar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ferreira Pinto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642142v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Raimond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876545v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642146v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642144v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876540v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642148v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642149v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876558v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642147v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642150v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876562v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642151v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876586v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642209v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642204v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876594v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642203v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642206v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642208v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876592v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barthelemy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642159v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642160v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642161v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Groux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870871v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870864v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642164v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870860v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870870v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870855v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870852v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870848v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berchoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870845v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642165v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Porcher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642167v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03003355v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642172v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642173v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870880v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642188v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642153v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641965v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164579v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642178v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642181v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876575v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642191v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876580v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642193v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642194v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642195v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642196v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642198v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642199v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642197v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876480v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876490v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642152v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642052v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876504v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642138v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642139v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876515v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163424v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876523v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642140v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876532v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04095665v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rivi&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haidar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ferreira Pinto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642142v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Raimond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876545v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642146v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642144v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876540v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642147v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876558v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642149v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642148v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876550v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642150v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876562v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642151v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876586v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642209v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642203v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876594v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642204v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642206v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642208v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>