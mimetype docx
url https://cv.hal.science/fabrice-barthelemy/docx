--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -845,823 +845,823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zénith 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">clé international, 2013, 978-2-09-038614-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Revue française d’éducation comparée n° 9, « L’enseignement des langues étrangères face aux évolutions des systèmes éducatifs » (coordonné par Fabrice Barthélémy). L’Harmattan, 2013, 300 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zénith 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, 978-2-09-038611-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Zénith 3 Guide pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, 978-2-09-037560-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">clé international, 2013, 978-2-09-038614-1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zénith 2 Guide pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clé international, 2013, 978-2-09-038613-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zénith 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, 978-2-09-038632-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">2013, 978-2-09-038611-0</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Version Originale 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, 9788484435693</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Clé international, 2013, 978-2-09-038613-4</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rendez-vous en France 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, 9782356850690</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013, 978-2-09-038632-5</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Cahiers de l’Asdifle n° 23, « Évaluations et certifications » (coord. Fabrice Barthélémy et Marie Berchoud). 2011, 176 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Berchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L‘éducation comparée.L’Harmattan, coll. Cent mots pour, 212 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Groux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rendez-vous en France 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maison des langues, 2011, 9782356850683</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...161 lines deleted...]
-                <w:t xml:space="preserve">Les Cahiers de l’Asdifle n° 23, « Évaluations et certifications » (coord. Fabrice Barthélémy et Marie Berchoud). 2011, 176 p.</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le français langue étrangère. L’Harmattan, coll. Cent mots pour, 211 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...112 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...113 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Groux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3107,234 +3107,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Parcours linguistiques en autonomie : exemple de l’Université de Galatasaray »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Turquie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’Éducation aux médias : une composante essentielle du capital culturel des élèves »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Algérie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Le Regroupement familial à l’épreuve du Dilf »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans Le Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642198v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03642197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3760,303 +3760,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">1986-2016 : évolution du champ du FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le FLE/S dans tous ses états : dialogues avec Louis Porcher. Université Sorbonne Nouvelle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde :« Réformer l’École ? L’apport de l’éducation comparée »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réformer l’École ? L’apport de l’éducation comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris université Paris Descartes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réformer l’école ? L’apport de l'éducation comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">1986-2016 : évolution du champ du FLE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le FLE/S dans tous ses états : dialogues avec Louis Porcher</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris Université Sorbonne Paris III, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642138v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-03163424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactique du FLE : rupture ou continuité ?</w:t>
               </w:r>
@@ -4778,372 +4778,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Métiers du Fle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque FLE et RICII-Université de Lille 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fle et Dnl : quelles convergences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e colloque sur l’enseignement bilingue et les sciences.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Istanbul, Turquie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement des langues étrangères en Turquie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Changing the Trends to Meet the Ends : Congrès au Ted College d'Istanbul - Turquie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fle et Dnl : quelles convergences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’enseignement bilingue et les sciences. Istanbul, 13-14 mars 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Istanbul, Turquie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’enseignement dans les filières FLE à l’étranger.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Changing the Trends to Meet the Ends », Ted College.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642147v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">hal-03876550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Enseignement bilingue en Turquie : les Dnl entre Fle, Fls et Flm</w:t>
               </w:r>
@@ -5624,227 +5624,227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface : Louis porcher. 2014. Sur le bout de la langue. Clé international, 112 p.</w:t>
+                <w:t xml:space="preserve">Recension publiée dans Les Cahiers de l’Asdifle n° 25. Clé international, pp. 175-176. (Louis Porcher. Sur le bout de la langue. 2014. Clé international, 108 p.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface : Sur le bout de la langue. L; Porcher, Clé international, 112 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur le bout de la langue.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Préface : Sur le bout de la langue. L; Porcher, Clé international, 112 p.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface : Louis porcher. 2014. Sur le bout de la langue. Clé international, 112 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur le bout de la langue.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-03642204v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension publiée dans La Revue française d’éducation comparée n° 9, mars 2013. L’Harmattan, pp. 264-268. (Jean-Michel Cartier et Louis Porcher. 2010. Apprendre à enseigner d’hier à aujourd’hui. Souvenirs d’une classe de philo au lycée Fontanes à Niort (1956-1957). L’Harmattan, coll. Éducation comparée, 416 p.</w:t>
               </w:r>
@@ -5893,165 +5893,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Préface.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcours d’orientation en classe d’accueil de lycée professionnel.Éd. SCÉRÉN, CRDP-CRND-Académie de Paris, 95 p.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Préface :Parcours d’orientation en classe d’accueil de lycée professionnel. Éd. SCÉRÉN, CRDP-CRND-Académie de Paris, 95 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours d’orientation en classe d’accueil de lycée professionnel. Éd. SCÉRÉN, CRDP-CRND-Académie de Paris, 95 p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876592v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03642208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6206,51 +6206,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barthelemy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642159v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642160v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642161v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Groux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870871v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870864v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642164v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870860v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870870v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870855v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870852v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870848v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berchoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870845v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642165v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Porcher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642167v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03003355v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642172v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642173v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870880v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642188v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642153v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641965v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164579v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642178v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642181v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876575v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642191v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876580v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642193v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642194v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642195v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642196v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642198v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642199v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642197v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876480v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876490v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642152v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642052v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876504v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642138v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642139v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876515v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163424v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876523v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642140v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876532v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04095665v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rivi&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haidar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ferreira Pinto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642142v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Raimond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876545v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642146v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642144v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876540v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642147v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876558v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642149v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642148v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876550v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642150v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876562v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642151v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876586v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642209v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642203v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876594v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642204v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642206v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642208v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barthelemy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642159v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642160v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642161v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Groux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870864v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642164v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870860v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870871v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870870v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870855v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870852v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870848v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berchoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642165v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Porcher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870845v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642167v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03003355v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642172v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642173v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870880v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642188v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642153v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641965v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164579v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642178v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642181v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876575v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642191v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876580v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642193v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642194v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642195v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642196v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642199v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642198v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876480v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876490v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642152v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642052v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876504v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876515v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642139v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163424v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876523v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642140v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876532v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04095665v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rivi&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haidar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ferreira Pinto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642142v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Raimond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876545v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642146v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642144v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876540v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642149v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642148v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876558v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642147v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642150v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876562v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642151v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876586v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642209v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642204v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876594v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642203v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642206v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642208v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876592v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>