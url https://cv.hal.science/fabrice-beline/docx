--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -100,693 +100,693 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring nitrogen-flow networks and energy performance of contrasting organic farms</w:t>
+                <w:t xml:space="preserve">Understanding the biodegradation of PHBV/Cellulose composites in mesophilic anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Maurice Roger Bellanger</w:t>
+                <w:t xml:space="preserve">Paul Derkenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lucile Chatellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Vergely</w:t>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Maillard</w:t>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130, pp.111-127. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 959, pp.178224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10705-024-10384-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.178224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748385v1</w:t>
+                <w:t xml:space="preserve">insu-04865949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated modelling of anaerobic digestion process chain for scenario assessment</w:t>
+                <w:t xml:space="preserve">Ex–ante LCA for circular resource management of liquid digestate, by predictive modeling of algae–bacterial processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaud Pérémé</w:t>
+                <w:t xml:space="preserve">Diego Penaranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Steyer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Francesca Casagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jimenez</w:t>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 426, pp.132369. </w:t>
+              <w:t xml:space="preserve">Journal of Industrial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29, pp.1568-1582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2025.132369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jiec.70050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006450v1</w:t>
+                <w:t xml:space="preserve">hal-05458168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the biodegradation of PHBV/Cellulose composites in mesophilic anaerobic digestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers l'autonomie azotée en agriculture biologique : une étude de cas théorique sur un territoire français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Derkenne</w:t>
+                <w:t xml:space="preserve">Marylou Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Chatellard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Beline</w:t>
+                <w:t xml:space="preserve">Sara Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+                <w:t xml:space="preserve">Niels Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+                <w:t xml:space="preserve">Antoine Boutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 959, pp.178224. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106, pp.14-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.178224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol106-art02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04865949v1</w:t>
+                <w:t xml:space="preserve">hal-05283462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'autonomie azotée en agriculture biologique : une étude de cas théorique sur un territoire français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Integrated modelling of anaerobic digestion process chain for scenario assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaud Pérémé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niels Bize</w:t>
+                <w:t xml:space="preserve">S. Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Boutier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 106, pp.14-30. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 426, pp.132369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol106-art02⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2025.132369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283462v1</w:t>
+                <w:t xml:space="preserve">hal-05006450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex–ante LCA for circular resource management of liquid digestate, by predictive modeling of algae–bacterial processes</w:t>
+                <w:t xml:space="preserve">Exploring nitrogen-flow networks and energy performance of contrasting organic farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Penaranda</w:t>
+                <w:t xml:space="preserve">Quentin Maurice Roger Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Casagli</w:t>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Morales</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Beline</w:t>
+                <w:t xml:space="preserve">Fanny Vergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">George Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29, pp.1568-1582. </w:t>
+              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130, pp.111-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jiec.70050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10705-024-10384-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458168v1</w:t>
+                <w:t xml:space="preserve">hal-04748385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mass balance model to predict the fate of copper and zinc in pig farming systems to reduce environmental impacts: Application to French context</w:t>
               </w:r>
@@ -919,90 +919,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circularité de l'azote et besoins énergétiques de fermes en agriculture biologique situées en Bretagne : enseignements d'une analyse de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 106, pp.42-53. </w:t>
@@ -1053,51 +1053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fate of Cu and Zn along the feed-animal-excreta-effluent continuum in swine systems according to feed and effluent treatment strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gourlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1187,51 +1187,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts on water quality of producing biogas on pig farms as a function of the associated agricultural practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Baziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1304,51 +1304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gourlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rigo Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1425,51 +1425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data quantifying the behaviour of macro and trace elements along the feed – manure – treated waste continuum in pig production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gourlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1544,351 +1544,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04438202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing resource recovery from wastewater with algae-bacteria membrane reactors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Casagli</w:t>
+                <w:t xml:space="preserve">La méthanisation agricole en France, entre opportunité énergétique et transition agroécologique (partie 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Béline</w:t>
+                <w:t xml:space="preserve">Romain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Ficara</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Juin</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932262v1</w:t>
+                <w:t xml:space="preserve">hal-04568420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthanisation agricole en France, entre opportunité énergétique et transition agroécologique (partie 1)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francine de Quelen</w:t>
+                <w:t xml:space="preserve">Optimizing resource recovery from wastewater with algae-bacteria membrane reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Casagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Girault</w:t>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Houot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elena Ficara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 451, pp.138488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.138488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568420v1</w:t>
+                <w:t xml:space="preserve">hal-03932262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthanisation agricole en France, entre opportunité énergétique et transition agroécologique (partie 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Juin</w:t>
@@ -1943,51 +1943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian del Valle Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vaneeckhaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (6), pp.111186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2015,429 +2015,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane production and microbial community acclimation of five manure inocula during psychrophilic anaerobic digestion of swine manure</w:t>
+                <w:t xml:space="preserve">Determination of the lipid content of organic waste using time-domain nuclear magnetic resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lendormi</w:t>
+                <w:t xml:space="preserve">Sylvie Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaïs Jaziri</w:t>
+                <w:t xml:space="preserve">Mireille Cambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Béline</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+                <w:t xml:space="preserve">Romain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 340, 11 p. </w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 138, pp.41-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.130772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2021.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03574579v1</w:t>
+                <w:t xml:space="preserve">hal-03541933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the lipid content of organic waste using time-domain nuclear magnetic resonance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle et impact environnemental du cuivre et du zinc en élevage porcin : de l’alimentation au retour au sol des effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gourlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Picard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alessandra Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2021.11.013⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (2), pp.91-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.2.7073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541933v1</w:t>
+                <w:t xml:space="preserve">hal-03791992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle et impact environnemental du cuivre et du zinc en élevage porcin : de l’alimentation au retour au sol des effluents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Methane production and microbial community acclimation of five manure inocula during psychrophilic anaerobic digestion of swine manure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lendormi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaïs Jaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Monteiro</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 35 (2), pp.91-108. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 340, 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.2.7073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.130772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03791992v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agronomic characterization of anaerobic digestates with near-infrared spectroscopy</w:t>
               </w:r>
@@ -2475,51 +2475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 317, pp.115393. </w:t>
@@ -2551,659 +2551,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling hydrolysis: Simultaneous versus sequential biodegradation of the hydrolysable fractions</w:t>
+                <w:t xml:space="preserve">Multi-block data analysis for online monitoring of anaerobic co-digestion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Jimenez</w:t>
+                <w:t xml:space="preserve">Lorraine-Fifame Awhangbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Charnier</w:t>
+                <w:t xml:space="preserve">R. Bendoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mokhles Kouas</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2019.10.004⟩</w:t>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2020.104120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904361v1</w:t>
+                <w:t xml:space="preserve">hal-02959945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Biochemical Methane Potential of Heterogeneous Solid Substrates: Results of a Two- Phase French Inter-Laboratory Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of early imbalances in semi-continuous anaerobic co-digestion process based on instantaneous biogas production rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Awhangbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bendoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w12102814⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 171, pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2019.115444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02963944v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical assessment of nitrogen removal from swine wastewater in activated sludge systems: Comparison between continuous and intermittent aeration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyoko Waki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoko Yasuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuyuki Fukumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magrí</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.100492. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biteb.2020.100492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-block data analysis for online monitoring of anaerobic co-digestion process</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling hydrolysis: Simultaneous versus sequential biodegradation of the hydrolysable fractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Charnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhles Kouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Torrijos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2020.104120⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, pp.150-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2019.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959945v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of early imbalances in semi-continuous anaerobic co-digestion process based on instantaneous biogas production rate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of Biochemical Methane Potential of Heterogeneous Solid Substrates: Results of a Two- Phase French Inter-Laboratory Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Preys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Awhangbo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 171, pp.12. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (10), pp.2814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2019.115444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w12102814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610062v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset on the characteristics of the liquid effluent issued from separation of faeces and urine under slats using V-shaped scraper in swine buildings</w:t>
               </w:r>
@@ -3215,51 +3215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Likiliki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Convers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3323,51 +3323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Fisgativa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Zennaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Charnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3448,77 +3448,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-block SO-PLS approach based on infrared spectroscopy for anaerobic digestion process monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Awhangbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bendoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel J. M. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 196, pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3552,77 +3552,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault detection with moving window PCA using NIRS spectra for monitoring the anaerobic digestion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Awhangbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bendoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3721,51 +3721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Bareha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (2), pp.525-537. </w:t>
@@ -3829,64 +3829,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian D. Shoener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie M. Schramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3967,51 +3967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Fisgativa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marcilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Daumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4131,51 +4131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moya Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 203, pp.559-573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4260,51 +4260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Yasuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fukumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4345,502 +4345,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying cost-competitive greenhouse gas mitigation potential of French agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutrient management from biogas digester effluents: a bibliometric-based analysis of publications and patents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Floriane Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2017.08.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (8), pp.1739-1756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13762-017-1293-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582291v1</w:t>
+                <w:t xml:space="preserve">hal-02606453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient management from biogas digester effluents: a bibliometric-based analysis of publications and patents</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Long chain fatty acids (LCFA) evolution for inhibition forecasting during anaerobic treatment of lipid-rich wastes: Case of milk-fed veal slaughterhouse waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rodriguez Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67, pp.51-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2017.05.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13762-017-1293-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02606453v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long chain fatty acids (LCFA) evolution for inhibition forecasting during anaerobic treatment of lipid-rich wastes: Case of milk-fed veal slaughterhouse waste</w:t>
+                <w:t xml:space="preserve">Identifying cost-competitive greenhouse gas mitigation potential of French agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Rodriguez Mendez</w:t>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Le Bihan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2017.05.028⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77, pp.130-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2017.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606529v1</w:t>
+                <w:t xml:space="preserve">hal-01582291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of existing models to simulate anaerobic digestion of lipid-rich waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rodriguez Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 226, pp.99-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5072,51 +5072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Kalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 297, pp.217-228</w:t>
@@ -5158,51 +5158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthaniser à température ambiante : les défis à relever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lendormi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5260,290 +5260,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of nitrogen behaviour by phosphate concentration during microalgal-bacterial cultivation using digestate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of organic matter on crystallization of struvite in biologically treated swine wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Sialve</w:t>
+                <w:t xml:space="preserve">A. Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+                <w:t xml:space="preserve">E. Sýkorová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Ziebal</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.L. Daumer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2014.10.022⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2015.1088580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167153v1</w:t>
+                <w:t xml:space="preserve">hal-02602173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of organic matter on crystallization of struvite in biologically treated swine wastewater</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of nitrogen behaviour by phosphate concentration during microalgal-bacterial cultivation using digestate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marcilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sialve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Capdevielle</w:t>
+                <w:t xml:space="preserve">Christine Ziebal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Sýkorová</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 175, pp.224-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2014.10.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09593330.2015.1088580⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02602173v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of digested sludge properties on mechanical dewatering efficiency: An experimental approach</w:t>
               </w:r>
@@ -5581,51 +5581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Mégnien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 33 (11), pp.1295-1301. </w:t>
@@ -5657,528 +5657,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of struvite precipitation in synthetic biologically treated swine wastewaters</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Digestate color and light intensity affect nutrient removal and competition phenomena in a microalgal-bacterial ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sialve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ziebal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 35 (10), pp.1250-1262</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64, pp.278-287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599366v1</w:t>
+                <w:t xml:space="preserve">hal-02600054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin, quantities and fate of nitrogen flows associated with animal production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+                <w:t xml:space="preserve">Quels leviers techniques pour l'atténuation des émissions de gaz à effet de serre d'origine agricole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/pp8t-2j76⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S2040470014000272⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01198244v1</w:t>
+                <w:t xml:space="preserve">hal-01072305v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestate color and light intensity affect nutrient removal and competition phenomena in a microalgal-bacterial ecosystem</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origin, quantities and fate of nitrogen flows associated with animal production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Pourcher</w:t>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ziebal</w:t>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bernet</w:t>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (S1), pp.28-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2040470014000272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600054v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels leviers techniques pour l'atténuation des émissions de gaz à effet de serre d'origine agricole ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Kinetics of struvite precipitation in synthetic biologically treated swine wastewaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sýkorová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Daumer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (10), pp.1250-1262</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/pp8t-2j76⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01072305v3</w:t>
+                <w:t xml:space="preserve">hal-02599366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen flows and livestock farming: lessons and perspectives</w:t>
               </w:r>
@@ -6203,51 +6203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6292,624 +6292,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation locale de la toxicité liée à la gestion des déchets ménagers au travers de l'analyse du cycle de vie (ACV) et de l'USEtox</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractéristiques des substrats et interactions dans les filières de co-digestion : cas particulier des co-substrats d’origine agro-industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Marchand</w:t>
+                <w:t xml:space="preserve">P. Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lendormi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Aissani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.P Réveret</w:t>
+                <w:t xml:space="preserve">Serge Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/tsm/201309036⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, p. 44 - p. 53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2013.12.08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598807v1</w:t>
+                <w:t xml:space="preserve">hal-00873680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthanisation en milieu rural et ses perspectives de développement en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Béline</w:t>
+                <w:t xml:space="preserve">Les effets et conséquences de la méthanisation sur la matière organique et l’azote des lisiers de porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Quideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Peu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Le Guen</w:t>
+                <w:t xml:space="preserve">F. Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Daumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 12, p. 6 - p. 13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2013.12.02⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 12, p. 66 - p. 71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2013.12.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873323v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques des substrats et interactions dans les filières de co-digestion : cas particulier des co-substrats d’origine agro-industrielle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">La méthanisation en milieu rural et ses perspectives de développement en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 12, p. 44 - p. 53. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2013.12.08⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 12, p. 6 - p. 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2013.12.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873680v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets et conséquences de la méthanisation sur la matière organique et l’azote des lisiers de porc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation locale de la toxicité liée à la gestion des déchets ménagers au travers de l'analyse du cycle de vie (ACV) et de l'USEtox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Quideau</w:t>
+                <w:t xml:space="preserve">Lynda Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Morvan</w:t>
+                <w:t xml:space="preserve">P. Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Guiziou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.P Réveret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 12, p. 66 - p. 71. </w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.36-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2013.12.11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201309036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873808v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odour and Life Cycle Assessment (LCA) in Waste Management: A Local Assessment Proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Réveret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7129,51 +7129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Sýkorová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Biscans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Daumer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7233,77 +7233,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation locale de la toxicité liée à la gestion des déchets ménagers au travers de l'analyse du cycle de vie (ACV) et de USEtox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Réveret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7536,51 +7536,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility and interest of the anammox process as treatment alternative for anaerobic digester supernatants in manure processing – An overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7729,298 +7729,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of hydrogen sulphide production during anaerobic digestion of organic substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A waste characterisation procedure for ADM1 implementation based on degradation kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Peu</w:t>
+                <w:t xml:space="preserve">C. Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Picard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Béline</w:t>
+                <w:t xml:space="preserve">J. Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (13), pp.4099 - 4110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2012.04.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597494v1</w:t>
+                <w:t xml:space="preserve">hal-02650123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A waste characterisation procedure for ADM1 implementation based on degradation kinetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of hydrogen sulphide production during anaerobic digestion of organic substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Diara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Buffet</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 121, pp.419-424</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02650123v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et perspectives pour le développement de la méthanisation agricole en France</w:t>
               </w:r>
@@ -8032,64 +8032,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Teglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8179,64 +8179,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 105, p. 1 - p. 8</w:t>
@@ -8304,51 +8304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Nauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8384,575 +8384,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-digestion de boues de station d'épuration et de déchets organiques périurbains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Biochemicalmethane potential (BMP) of solid organic substrates: evaluation of anaerobic biodegradability using data from an international interlaboratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raposo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fernandez Cegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. de La Rubia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Nauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 339, pp.77-82</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 86 (8), pp.1088-1098</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594852v1</w:t>
+                <w:t xml:space="preserve">hal-02596252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of batch experiments with continuous reactor data for ADM1 calibration: application to anaerobic digestion of pig slurry</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biochemical methane potential (BMP) of solid organic substrates: evaluation of anaerobic biodegradability using data from an international interlaboratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raposo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fernandez-Cegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. de La Rubia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 86 (8), pp.1088-1098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jctb.2622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596249v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical methane potential (BMP) of solid organic substrates: evaluation of anaerobic biodegradability using data from an international interlaboratory study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Beline</w:t>
+                <w:t xml:space="preserve">Co-digestion de boues de station d'épuration et de déchets organiques périurbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 339, pp.77-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jctb.2622⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02652567v1</w:t>
+                <w:t xml:space="preserve">hal-02594852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemicalmethane potential (BMP) of solid organic substrates: evaluation of anaerobic biodegradability using data from an international interlaboratory study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Raposo</w:t>
+                <w:t xml:space="preserve">Combination of batch experiments with continuous reactor data for ADM1 calibration: application to anaerobic digestion of pig slurry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Fernandez Cegri</w:t>
+                <w:t xml:space="preserve">Philippe Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. de La Rubia</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">J.P. Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 86 (8), pp.1088-1098</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 63 (11), pp.2583-2589</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596252v1</w:t>
+                <w:t xml:space="preserve">hal-02596249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen removal via nitrite pathway and the related nitrous oxide emission during piggery wastewater treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rajagopal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 102 (5), pp.4042-4046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8998,103 +8998,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulphur fate and anaerobic biodegradation potential during co-digestion of seaweed biomass (Ulva sp.) with pig slurry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 102 (23), pp.10794-10802. </w:t>
@@ -9157,77 +9157,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined anaerobic and activated sludge anoxic/oxic treatment for piggery wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rajagopal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 102 (3), pp.2185-2192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9286,51 +9286,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaerobic hydrolysis and acidification of Organic substrates: Determination of anaerobic hydrolytic potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rajagopal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 102 (10), pp.5653-5658</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9355,103 +9355,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of batch experiments with continuous reactor data for ADM1 calibration: application to anaerobic digestion of pig slurry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 63 (11), pp.2575-2582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9479,230 +9479,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthanisation des effluents d'élevage en France et en Europe : principe, état des lieux et perspectives</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthanisation : les premiers pas de la filière dans le secteur agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Damiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 203, pp.155-161</w:t>
+              <w:t xml:space="preserve">Environnement &amp; Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 300, p. 38 - p. 42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594450v1</w:t>
+                <w:t xml:space="preserve">hal-00615455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthanisation : les premiers pas de la filière dans le secteur agricole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La méthanisation des effluents d'élevage en France et en Europe : principe, état des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Girault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Damiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement &amp; Technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 300, p. 38 - p. 42</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 203, pp.155-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00615455v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques de fractionnement de la matière organique des déchets liquides pour la modélisation des bioprocédés</w:t>
               </w:r>
@@ -9714,51 +9714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9809,64 +9809,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionnement de la matière organique du lisier de porc par couplage de la respirométrie et de la modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water quality research journal of Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 45 (4), pp.403-411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10171,64 +10171,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges and innovations on biological treatment of livestock effluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 100 (22), pp.5431-5436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10300,51 +10300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Anceno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rouseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.V. Shipin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10410,902 +10410,902 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen removal during aerobic treatment of liquid pig manure in Brittany, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation d’une filière de traitement des effluents d’élevage couplant la digestion anaérobie et le traitement biologique de l’azote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Martinez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Eveline Volcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pig News and Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 29 (3), pp.1-6</w:t>
+              <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (2), s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591717v1</w:t>
+                <w:t xml:space="preserve">hal-02663933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'une filière de traitement des effluents d'élevage couplant la digestion anaérobie et le traitement biologique de l'azote</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of incubation conditions on the laboratory measurement of the methane producing capacity of livestock wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.I.P. Volcke</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">F. Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bernet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 99 (1), pp.146-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2006.11.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590757v1</w:t>
+                <w:t xml:space="preserve">hal-02590304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of incubation conditions on the laboratory measurement of the methane producing capacity of livestock wastes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Combined anaerobic digestion and biological nitrogen removal for piggery wastewater treatment : a modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.I.P. Volcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 58 (1), pp.133-141</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02663755v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaissance du devenir des éléments à risques dans les différentes filières de gestion des effluents porcins</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation d'une filière de traitement des effluents d'élevage couplant la digestion anaérobie et le traitement biologique de l'azote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.I.P. Volcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 21 (4), pp.325-344</w:t>
+              <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (2), pp.21-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01460863v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d’une filière de traitement des effluents d’élevage couplant la digestion anaérobie et le traitement biologique de l’azote</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">The effect of incubation conditions on the laboratory measurement of the methane producing capacity of livestock wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 99 (1), pp.146-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2006.11.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663933v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of incubation conditions on the laboratory measurement of the methane producing capacity of livestock wastes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Connaissance du devenir des éléments à risques dans les différentes filières de gestion des effluents porcins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jondreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (4), pp.325-344</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-02590304v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined anaerobic digestion and biological nitrogen removal for piggery wastewater treatment : a modelling approach</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Nitrogen removal during aerobic treatment of liquid pig manure in Brittany, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 58 (1), pp.133-141</w:t>
+              <w:t xml:space="preserve">Pig News and Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (3), pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590760v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of a perchloric acid extraction scheme to determine mineral aud organic phosphorus in swine slurry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Daumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11403,51 +11403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alinsafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Adouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lendormi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11502,90 +11502,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The efficiency of biological aerobic treatment of piggery wastewater to control nitrogen, phosphorus, pathogen and gas emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Daumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11653,77 +11653,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eveline Volcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 58 (1), pp.133-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11751,686 +11751,686 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of a perchloric acid extraction scheme to determine mineral and organic phosphorus in swine slurry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Influence of pH and biological metabolism on dissolved phosphorus during biological treatment of piggery wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Daumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Spérandio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 99 (5), pp.1319-1324</w:t>
+              <w:t xml:space="preserve">Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 96 (3), pp.379-386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589155v1</w:t>
+                <w:t xml:space="preserve">hal-02588991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of nitrification on phosphorus dissolving in a piggery effluent treated by a sequencing batch reactor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">A French inventory of gaseous emissions (CH4, N2O, NH3) from livestock manure management using a mass-flow approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Spérandio</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Maguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosystems Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 112 (3), pp.252-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2007.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589156v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling of livestock manure in a whole-farm perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.O. Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.G. Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Burton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 112 (3), pp.180-191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.livsci.2007.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pH and biological metabolism on dissolved phosphorus during biological treatment of piggery wastewater</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Relevance of a perchloric acid extraction scheme to determine mineral and organic phosphorus in swine slurry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Daumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Spérandio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosystems Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 96 (3), pp.379-386</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99 (5), pp.1319-1324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588991v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A French inventory of gaseous emissions (CH4, N2O, NH3) from livestock manure management using a mass-flow approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Effect of nitrification on phosphorus dissolving in a piggery effluent treated by a sequencing batch reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Daumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. Maguet</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Spérandio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 96 (4), pp.551-557</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02589819v1</w:t>
+                <w:t xml:space="preserve">hal-02589156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of biological processes during aerobic treatment of piggery wastewater aiming at process optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Daumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12515,51 +12515,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation et Spatialisation des Émissions GAzeuses liées à la gestion des déjections d'élevage (ESEGA) : de l'inventaire au test de technologies de réduction des émissions gazeuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12597,51 +12597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of biological nitrogen removal during treatment of piggery wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12740,64 +12740,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosystems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 97 (4), pp.472-480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12856,77 +12856,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring GHG from manure stores on organic and conventional dairy farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.W. Sneath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Hilhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 112 (2-3), pp.122-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12977,64 +12977,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 1293, pp.299-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13072,51 +13072,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piggery wastewater characterisation for biological nitrogen removal process design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13167,51 +13167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ measurement of ammonia and greenhouse gas emissions from broiler houses in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 96 (2, special RAMIRAN'02), pp.203-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13230,273 +13230,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological aerobic treatment of pig slurry in France: nutrients removal efficiency and separation performances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">The effect of phytase in pig diet and solid/liquid separation of pig slurry on phosphorus, calcium, and magnesium fractionation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Daumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Spérandio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of the ASAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 47 (3), pp.857-864</w:t>
+              <w:t xml:space="preserve">, 2004, 47 (4), pp.1247-1253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02583059v1</w:t>
+                <w:t xml:space="preserve">hal-02583062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of phytase in pig diet and solid/liquid separation of pig slurry on phosphorus, calcium, and magnesium fractionation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Biological aerobic treatment of pig slurry in France: nutrients removal efficiency and separation performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Daumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Spérandio</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of the ASAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 47 (4), pp.1247-1253</w:t>
+              <w:t xml:space="preserve">, 2004, 47 (3), pp.857-864</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02583062v1</w:t>
+                <w:t xml:space="preserve">hal-02583059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile fatty acids analysis from pig slurry using high-performance liqui chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 84 (13), pp.1017-1022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13534,51 +13534,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activated Sludge Model N°1 calibration for piggery wastewater treatment using respirometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13616,64 +13616,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of phosphorus from biological aerobic treatment of pig slurry. By-products characterization and recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Daumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13711,77 +13711,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement biologique aérobie du lisier de porcs : performances des systèmes de séparation de phases et caractéristiques des co-produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Daumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 34, p. 25 - p. 33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13806,64 +13806,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen transformations during biological aerobic treatment of pig slurry: effect of intermittent aeration on nitrous oxide emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 83 (3), pp.225-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13909,64 +13909,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de l'azote en système d'élevage développé. Enjeux scientifiques et environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 10, supp. 1, pp.52-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14013,77 +14013,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen transformations and ammonia loss following injection and surface application of pig slurry: a laboratory experiment using slurry labelled with 15N -ammonium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.R. Chadwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Marol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 136, pp.231-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14108,64 +14108,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the 15N technique to determine the contributions of nitrification and denitrification the flux of nitrous oxide from aerated pig slurry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Marol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14250,51 +14250,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarrage d'une station de traitement biologique par nitrification-dénitrification sans apport initial de boue activée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techni Porc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 24 (2), pp.5-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14313,394 +14313,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissions de méthane (CH4) et de protoxyde d'azote (N2O) au cours du stockage, du traitement et de l'épandage de déjections animales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
+                <w:t xml:space="preserve">Factors affecting nitrogen transformations and related nitrous oxide emissions from aerobically treated piggery slurry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Peu</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.R. Chadwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 85 (6), pp.87-101</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Engineering Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 73, pp.235-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02578946v1</w:t>
+                <w:t xml:space="preserve">hal-02578585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A floating chamber for estimating nitrous oxide emissions from farm scale treatement units for livestock wastes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+                <w:t xml:space="preserve">Emissions de méthane (CH4) et de protoxyde d'azote (N2O) au cours du stockage, du traitement et de l'épandage de déjections animales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">José Martinez</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Engineering Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 73 (1), pp.101-104</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 85 (6), pp.87-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02578506v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02578946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors affecting nitrogen transformations and related nitrous oxide emissions from aerobically treated piggery slurry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">A floating chamber for estimating nitrous oxide emissions from farm scale treatement units for livestock wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C.M. Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural Engineering Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 73, pp.235-243</w:t>
+              <w:t xml:space="preserve">, 1999, 73 (1), pp.101-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02578585v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02578506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen transformations during anaerobically stored 15N-labelled pig slurry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Marol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14751,64 +14751,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement aérobie du lisier de porcs. Bases théoriques et techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H. Burton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14846,64 +14846,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement aérobie des effluents d'élevage : le devenir des formes de l'azote (N2, N2O, NO, NH3...)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eau, l'INDUSTRIE, les Nuisances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 207, pp.50-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14920,13098 +14920,13223 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02576129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (118)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (119)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard sur le retour au sol des produits organiques au prisme de l’agroécologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodégradation de composites PHBV/cellulose en méthanisation mésophile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Derkenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Beline</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucile Chatellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Rabiller-Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La valorisation agricole des produits organiques: une pratique traditionelle qui répond à de nouveaux enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COMIFER, Dec 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées Recherche Innovation Biogaz et Méthanisation (JRI), 17 au 19 mars 2026, Nancy.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATEE, Mar 2026, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933489v1</w:t>
+                <w:t xml:space="preserve">hal-05613108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des flux de Cu et de Zn tout au long du continuum aliment – animal – déjections – effluents dans les systèmes porcins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Méthanisation : bénéfices et impacts agronomiques et environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les soirées scientifiques de Melle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Melle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.285⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04512990v1</w:t>
+                <w:t xml:space="preserve">hal-04495385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthanisation : bénéfices et impacts agronomiques et environnementaux</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L'autonomie azotée en agriculture biologique : mythe ou réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylou Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhil Harchaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les soirées scientifiques de Melle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Melle, France</w:t>
+              <w:t xml:space="preserve">Les intéractions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siécle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMT SPICEE, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495385v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'autonomie azotée en agriculture biologique : mythe ou réalité ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des flux de Cu et de Zn tout au long du continuum aliment – animal – déjections – effluents dans les systèmes porcins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gourlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Rigo Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les intéractions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siécle ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifip; INRAE, Feb 2024, Saint Malo, France. pp.413-418 | 309, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933149v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La filière de méthanisation : moteur de la transition agroécologique et/ou opportunité énergétique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Regard sur le retour au sol des produits organiques au prisme de l’agroécologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recyclage agricole des PRO émergents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RMT Bouclage, May 2024, Angers, France</w:t>
+              <w:t xml:space="preserve">La valorisation agricole des produits organiques: une pratique traditionelle qui répond à de nouveaux enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COMIFER, Dec 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933515v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les défis à relever pour une méthanisation agroécologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles solutions pour concilier méthanisation et agroécologie ? Les rendez-vous INRAE au SPACE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Sep 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Cu and Zn contents in growing finishing pig diets on animal performance and Cu and Zn content in manure, according to three manure management chains</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La filière de méthanisation : moteur de la transition agroécologique et/ou opportunité énergétique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASAS Annual Meeting 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recyclage agricole des PRO émergents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMT Bouclage, May 2024, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jas/skae234.282⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04685875v1</w:t>
+                <w:t xml:space="preserve">hal-04933515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of trace mineral supplementation on performance and mineral status of fattening pigs</w:t>
+                <w:t xml:space="preserve">Effect of Cu and Zn contents in growing finishing pig diets on animal performance and Cu and Zn content in manure, according to three manure management chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gourlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASAS Annual Meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Society of Animal Science, Jul 2024, Calgary (Alberta), Canada. pp.244-245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skae234.282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286481v1</w:t>
+                <w:t xml:space="preserve">hal-04685875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'un modèle de prédiction des flux de cuivre et de zinc en filière porcine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gourlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra N. T. R. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55. Journées de la recherche porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; IFIP, Jan 2023, Saint-Malo, France. pp.269-274 | 689, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthanisation agricole en France. Contribution à la transition agroécologique ou opportunité énergétique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retour au sol des produits résiduaires organiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SOERE PRO, Jun 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama des scénarios énergétiques en France: Focus sur les EnR mobilisant l’agriculture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Reduction of trace mineral supplementation on performance and mineral status of fattening pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gourlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du métaprogramme CLIMAE INRAE "énergies renouvelables et changement climatique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, inrae, May 2023, Webinaire, France</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.711</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940815v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodégradabilité des eaux résiduaires urbaines, des boues d’épuration et des retours en tête - Peut-on simplifier les protocoles de mesure ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Panorama des scénarios énergétiques en France: Focus sur les EnR mobilisant l’agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">102ème congrés de l'ASTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASTEE, Jun 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">Séminaire du métaprogramme CLIMAE INRAE "énergies renouvelables et changement climatique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inrae, May 2023, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214012v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthanisation agricole en France : contribution à la transition agroécologique ou opportunité énergétique ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabine Houot</w:t>
+                <w:t xml:space="preserve">Biodégradabilité des eaux résiduaires urbaines, des boues d’épuration et des retours en tête - Peut-on simplifier les protocoles de mesure ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Bouniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Kninech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja-Sekhar Guthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon agricole international Tech&amp;Bio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bourg-lès-Valence, France</w:t>
+              <w:t xml:space="preserve">102ème congrés de l'ASTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASTEE, Jun 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933927v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APIVALE scientific consortium&amp;quot;: an integrated approach for organic effluent recycling and valorisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La méthanisation agricole en France : contribution à la transition agroécologique ou opportunité énergétique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recycling of agricultural, municipal and industrial residues in agriculture network (Ramiran)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Salon agricole international Tech&amp;Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bourg-lès-Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154415v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Eco-friendly pig diet on nitrogen excretion, manure characteristics and ammonia emissions</w:t>
+                <w:t xml:space="preserve">APIVALE scientific consortium&amp;quot;: an integrated approach for organic effluent recycling and valorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lendormi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Labussière</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XX CIGR World Congress 2022. Sustainable Agricultural Production -Water, Land, Energy and Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Recycling of agricultural, municipal and industrial residues in agriculture network (Ramiran)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182327v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LCA-assisted conception of a digestate recovery process by micro-algae production</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lynda Aissani</w:t>
+                <w:t xml:space="preserve">Rôle et impact environnemental du cuivre et du zinc en élevage porcin : de l’alimentation au retour au sol des effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gourlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteLCA3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Calabria, Italy, Italy</w:t>
+              <w:t xml:space="preserve">54. Journées de la Recherche Porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, En ligne, France. pp.221-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870652v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle et impact environnemental du cuivre et du zinc en élevage porcin : de l’alimentation au retour au sol des effluents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emma Gourlez</w:t>
+                <w:t xml:space="preserve">Effect of Eco-friendly pig diet on nitrogen excretion, manure characteristics and ammonia emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54. Journées de la Recherche Porcine (JRP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, En ligne, France. pp.221-232</w:t>
+              <w:t xml:space="preserve">The XX CIGR World Congress 2022. Sustainable Agricultural Production -Water, Land, Energy and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03627804v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outdoor N2O emissions measurements in algae-bacteria systems guided by modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Casagli</w:t>
+                <w:t xml:space="preserve">LCA-assisted conception of a digestate recovery process by micro-algae production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Romain Bautista Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jineth Arango Oviedo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Marilys Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Aissani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgaEurope 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EABA (European Algae Biomass Association), Dec 2022, Rome, Italy</w:t>
+              <w:t xml:space="preserve">WasteLCA3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Calabria, Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398017v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-friendly feed formulation and associated environmental impacts of pig production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Labussière</w:t>
+                <w:t xml:space="preserve">Outdoor N2O emissions measurements in algae-bacteria systems guided by modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Casagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jineth Arango Oviedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jeison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGR2021 - 4. International Symposium on Gas Emissions and Dust from Livestock (EMILI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Québec, Canada</w:t>
+              <w:t xml:space="preserve">AlgaEurope 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EABA (European Algae Biomass Association), Dec 2022, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03316276v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation rapide des digestats de méthanisation par proche infrarouge pour une meilleure valorisation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sabine Houot</w:t>
+                <w:t xml:space="preserve">Eco-friendly feed formulation and associated environmental impacts of pig production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Girardin</w:t>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque APIVALE 2019, Produits Résiduaires Organiques : Ingrédients Clés de la Bioéconomie circulaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">CIGR2021 - 4. International Symposium on Gas Emissions and Dust from Livestock (EMILI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791340v1</w:t>
+                <w:t xml:space="preserve">hal-03316276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen Removal from Swine Wastewater in Activated Sludge Systems Using an ASM for Continuous and Intermittent Aeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Waki</w:t>
+                <w:t xml:space="preserve">Caractérisation rapide des digestats de méthanisation par proche infrarouge pour une meilleure valorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Zennaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Yasuda</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyril Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA World Water Congress &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan. pp.4</w:t>
+              <w:t xml:space="preserve">Colloque APIVALE 2019, Produits Résiduaires Organiques : Ingrédients Clés de la Bioéconomie circulaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607587v1</w:t>
+                <w:t xml:space="preserve">hal-02791340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic bio-kinetic modelling of microalgae/bacteria cultivation and interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Nitrogen Removal from Swine Wastewater in Activated Sludge Systems Using an ASM for Continuous and Intermittent Aeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Waki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Yasuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fukumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. IWA Conference on Algal Technologies for Wastewater Treatment and Resource Recovery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Association (IWA). INT., Mar 2017, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">IWA World Water Congress &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734206v1</w:t>
+                <w:t xml:space="preserve">hal-02607587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of DO concentration on nitrogen removal of swine wastewater activated sludge treatment -estimation using mathematical model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Dynamic bio-kinetic modelling of microalgae/bacteria cultivation and interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marcilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewfik Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53th Conference of the Japanese Society of Water Treatment Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Chiba, Japan. pp.25</w:t>
+              <w:t xml:space="preserve">1. IWA Conference on Algal Technologies for Wastewater Treatment and Resource Recovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA). INT., Mar 2017, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606178v1</w:t>
+                <w:t xml:space="preserve">hal-02734206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling hydrolysis: simultaneous versus sequential biodegradation of the hydrolysable fractions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of DO concentration on nitrogen removal of swine wastewater activated sludge treatment -estimation using mathematical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Waki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Yasuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fukumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. IWA/WEF Wastewater Treatment Modelling Seminar. WWTmod2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Association (IWA). INT., Apr 2016, Annecy, France</w:t>
+              <w:t xml:space="preserve">53th Conference of the Japanese Society of Water Treatment Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Chiba, Japan. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886388v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anammox bacteria enrichment and study of microbial community dynamics by q-PCR and pyrosequencing</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling hydrolysis: simultaneous versus sequential biodegradation of the hydrolysable fractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Charnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Torrijos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AD14, 14th World Congress on Anaerobic Digeston. International Water Association (IWA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Viña del Mar, Chile</w:t>
+              <w:t xml:space="preserve">5. IWA/WEF Wastewater Treatment Modelling Seminar. WWTmod2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA). INT., Apr 2016, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602164v1</w:t>
+                <w:t xml:space="preserve">hal-01886388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthanisation et enjeux territoriaux de développement dans le Grand Ouest</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Swine wastewater activated sludge treatment under different DO and temperature condition, and validation of a mathematical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Waki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Yasuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fukumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPACE 2015, Rencontres « Territoires et Elevages dans le Grand Ouest »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Rennes, France. pp.46</w:t>
+              <w:t xml:space="preserve">52th conference of the Japanese Society of Water Treatment Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Kita-Kyusyu, Japan. pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605996v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude interlaboratoires pour l’harmonisation des protocoles de mesure du potentiel méthanogène des matrices solides hétérogènes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Results from a french inter‐laboratory campaign on the biological methane potential of solid substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Beline</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Buffière</w:t>
+                <w:t xml:space="preserve">Claire Bougrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche Industrie Biogaz et Méthanisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">14. World Congress on Anaerobic Digestion (AD14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA). INT., Nov 2015, Viña del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958139v1</w:t>
+                <w:t xml:space="preserve">hal-02743219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microalgae process design for nutrient extraction from digestate through laboratory tests and model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Ziebal</w:t>
+                <w:t xml:space="preserve">Etude interlaboratoires pour l’harmonisation des protocoles de mesure du potentiel méthanogène des matrices solides hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. World Congress on Anaerobic Digestion (AD14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Association (IWA). INT., Nov 2015, Viña del Mar, Chile</w:t>
+              <w:t xml:space="preserve">Journées Recherche Industrie Biogaz et Méthanisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738603v1</w:t>
+                <w:t xml:space="preserve">hal-01958139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manure microbial community dynamics and activity during adaptation to psychrophilic methanisation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Microalgae process design for nutrient extraction from digestate through laboratory tests and model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marcilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sialve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ziebal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Word congress on anaerobic digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Viña del Mar, Chile. pp.4</w:t>
+              <w:t xml:space="preserve">14. World Congress on Anaerobic Digestion (AD14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA). INT., Nov 2015, Viña del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605317v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results from a french inter‐laboratory campaign on the biological methane potential of solid substrates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Manure microbial community dynamics and activity during adaptation to psychrophilic methanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morizur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Jaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lendormi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Bougrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. World Congress on Anaerobic Digestion (AD14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Association (IWA). INT., Nov 2015, Viña del Mar, Chile</w:t>
+              <w:t xml:space="preserve">Word congress on anaerobic digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Viña del Mar, Chile. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743219v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swine wastewater activated sludge treatment under different DO and temperature condition, and validation of a mathematical model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Anammox bacteria enrichment and study of microbial community dynamics by q-PCR and pyrosequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52th conference of the Japanese Society of Water Treatment Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Kita-Kyusyu, Japan. pp.26</w:t>
+              <w:t xml:space="preserve">AD14, 14th World Congress on Anaerobic Digeston. International Water Association (IWA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Viña del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602056v1</w:t>
+                <w:t xml:space="preserve">hal-02602164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestates origin and post-treatment influence their biological stability, potential nitrogen availability for plants and reactive nitrogen gas emissions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthanisation et enjeux territoriaux de développement dans le Grand Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Askri</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Conference on Organic Resources and Biological Treatment, ORBIT 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Gödöllő, Hungary</w:t>
+              <w:t xml:space="preserve">SPACE 2015, Rencontres « Territoires et Elevages dans le Grand Ouest »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Rennes, France. pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605769v1</w:t>
+                <w:t xml:space="preserve">hal-02605996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of digested sludge properties on mechanical dewatering efficiency: an experimental approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Nauleau</w:t>
+                <w:t xml:space="preserve">Digestates origin and post-treatment influence their biological stability, potential nitrogen availability for plants and reactive nitrogen gas emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Askri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Megnien</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">P. Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Sludge Management, ECSM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Izmir, Turkey</w:t>
+              <w:t xml:space="preserve">9th Conference on Organic Resources and Biological Treatment, ORBIT 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Gödöllő, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605824v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation environnementale du traitement des lisiers et des fumiers et composition des sous-produits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of digested sludge properties on mechanical dewatering efficiency: an experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dupard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">J.C. Megnien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Paris, France. pp.187-192</w:t>
+              <w:t xml:space="preserve">4th European Conference on Sludge Management, ECSM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Izmir, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602480v1</w:t>
+                <w:t xml:space="preserve">hal-02605824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of interactions between substrates on the methane production of codigestion systems: an experimental approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Béline</w:t>
+                <w:t xml:space="preserve">Evaluation environnementale du traitement des lisiers et des fumiers et composition des sous-produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World Congress on Anaerobic Digestion:Recovering (bio) Ressources for the World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Santiago de Compostella, Spain. 4 p</w:t>
+              <w:t xml:space="preserve">46ème Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France. pp.187-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01547408v1</w:t>
+                <w:t xml:space="preserve">hal-02602480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic approach of collective biogas plants on a territory using Geographic Information Systems (GIS) to move towards an environmental assessment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Determination of lipid fraction from organic wastes using Nuclear Magnetic Resonance (NMR): Comparison to the soxhlet method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lynda Aissani</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Accarion</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Cambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th international conference, Ramiran 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Versailles, France. pp.4</w:t>
+              <w:t xml:space="preserve">Anaerobic Digestion Congress 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Santiago de Compostela, Spain. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598653v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk assessment of Nitrogen and Phosphorus transfer after manure land application: a review of the main influencing parameters</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Catch crops for agricultural biogas production, case study for Brassicaceae sp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIth International Congress on Animal Hygiene: "Animal Hygiene, Health and Welfare as Corner Stones of Sustainable Animal Production", ISAH 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Nanjing, pp.391-393</w:t>
+              <w:t xml:space="preserve">15th international conference, Ramiran 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Versailles, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602464v1</w:t>
+                <w:t xml:space="preserve">hal-02599079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of antibiotics, steroid hormones and multiple endocrine activities during biological treatment of swine manure under anaerobic and aerobic/anoxic conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la réduction des émissions de gaz à effet de serre aux impacts environnementaux globaux : avantages et inconvénients de la méthanisation et problématiques méthodologiques d’évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. World Congress on Anaerobic Digestion: Recovering (bio) Resources for the World. AD13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Association (IWA). IWA Anaerobic Digestion Specialist Group, INT., Jun 2013, Santiago de Compostela, Spain. 171 p</w:t>
+              <w:t xml:space="preserve">Journées Recherche et Industrie - biogaz méthanisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Narbonne, France. pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746026v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of lipid fraction from organic wastes using Nuclear Magnetic Resonance (NMR): Comparison to the soxhlet method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Systemic approach of collective biogas plants on a territory using Geographic Information Systems (GIS) to move towards an environmental assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Accarion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaerobic Digestion Congress 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Santiago de Compostela, Spain. pp.4</w:t>
+              <w:t xml:space="preserve">15th international conference, Ramiran 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Versailles, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598968v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catch crops for agricultural biogas production, case study for Brassicaceae sp</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Risk assessment of Nitrogen and Phosphorus transfer after manure land application: a review of the main influencing parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Daumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th international conference, Ramiran 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Versailles, France. pp.4</w:t>
+              <w:t xml:space="preserve">XVIth International Congress on Animal Hygiene: "Animal Hygiene, Health and Welfare as Corner Stones of Sustainable Animal Production", ISAH 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Nanjing, pp.391-393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599079v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la réduction des émissions de gaz à effet de serre aux impacts environnementaux globaux : avantages et inconvénients de la méthanisation et problématiques méthodologiques d’évaluation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fate of antibiotics, steroid hormones and multiple endocrine activities during biological treatment of swine manure under anaerobic and aerobic/anoxic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Combalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajagopal Rajinikanth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche et Industrie - biogaz méthanisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Narbonne, France. pp.33</w:t>
+              <w:t xml:space="preserve">13. World Congress on Anaerobic Digestion: Recovering (bio) Resources for the World. AD13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA). IWA Anaerobic Digestion Specialist Group, INT., Jun 2013, Santiago de Compostela, Spain. 171 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599237v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les digestats de méthanisation : quelles sont les connaissances actuelles ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Béline</w:t>
+                <w:t xml:space="preserve">Impact of interactions between substrates on the methane production of codigestion systems: an experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AMORCE "Transition énergétique : quelle place pour les déchets?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Rouen, France. pp.13</w:t>
+              <w:t xml:space="preserve">13th World Congress on Anaerobic Digestion:Recovering (bio) Ressources for the World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Santiago de Compostella, Spain. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605827v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation tool for evaluation of gas emissions and composition of Swine, Cattle and Poultry manures through treatment processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Les digestats de méthanisation : quelles sont les connaissances actuelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Teglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Loyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th international conference, Ramiran 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Versailles, France. pp.4</w:t>
+              <w:t xml:space="preserve">Colloque AMORCE "Transition énergétique : quelle place pour les déchets?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Rouen, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598969v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catch crops for agricultural biogas production, case study for Brassicaceae sp.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Calculation tool for evaluation of gas emissions and composition of Swine, Cattle and Poultry manures through treatment processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loyon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Word congress on anaerobic digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Santiago de Compostela, Spain. pp.4</w:t>
+              <w:t xml:space="preserve">15th international conference, Ramiran 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Versailles, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605325v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic respirometry as a tool to evaluate the effect of pretreatment on anaerobic digestion efficiency</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+                <w:t xml:space="preserve">Catch crops for agricultural biogas production, case study for Brassicaceae sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nelly Badalato</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World congress on Anaerobic Digestion - IWA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Association (IWA). IWA Anaerobic Digestion Specialist Group, INT., Jun 2013, Santiago de compostela, Espagne. pp.4</w:t>
+              <w:t xml:space="preserve">Word congress on anaerobic digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Santiago de Compostela, Spain. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599238v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a microalgae process to recycle nutrients (N and P) from digestate: effect of the influent color</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+                <w:t xml:space="preserve">Anaerobic respirometry as a tool to evaluate the effect of pretreatment on anaerobic digestion efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Rincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Diara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Tremier</w:t>
+                <w:t xml:space="preserve">Nelly Badalato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Conference (Network on Recycling of Agricultural Municipal and Industrial Residues in Agriculture), RAMIRAN 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Environnement et Grandes Cultures (1091)., Jun 2013, Versailles, France</w:t>
+              <w:t xml:space="preserve">13th World congress on Anaerobic Digestion - IWA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA). IWA Anaerobic Digestion Specialist Group, INT., Jun 2013, Santiago de compostela, Espagne. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746545v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACV de la méthanisation territoriale d’effluents d’élevage et de déchets d’industries agroalimentaires – Contraintes territoriales et décision</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of a microalgae process to recycle nutrients (N and P) from digestate: effect of the influent color</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marcilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sialve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tremier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotechs'2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Montoldre, France. pp.10</w:t>
+              <w:t xml:space="preserve">15. International Conference (Network on Recycling of Agricultural Municipal and Industrial Residues in Agriculture), RAMIRAN 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Environnement et Grandes Cultures (1091)., Jun 2013, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598349v1</w:t>
+                <w:t xml:space="preserve">hal-02746545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment on nitrogen flows in livestock farming system in France. Main issues and options</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+                <w:t xml:space="preserve">Local assessment of toxicity for municipal solid waste through Life Cycle Assessment and USEtox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cellier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.P. Réverte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Planet under pressure : New knowledge, towards solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, London, United Kingdom. 1 p</w:t>
+              <w:t xml:space="preserve">Global assessment for organic resources and waste management, Orbit 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190254v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local assessment of toxicity for municipal solid waste through Life Cycle Assessment and USEtox</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Béline</w:t>
+                <w:t xml:space="preserve">Assessment on nitrogen flows in livestock farming system in France. Main issues and options</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Donnars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Réverte</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Rechauchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Aarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global assessment for organic resources and waste management, Orbit 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.8</w:t>
+              <w:t xml:space="preserve">International Conference Planet under pressure : New knowledge, towards solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, London, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598352v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACV et différenciation spatiale : Quelle réception par les acteurs au travers d'un &amp;quot;focus group&amp;quot; ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">ACV de la méthanisation territoriale d’effluents d’élevage et de déchets d’industries agroalimentaires – Contraintes territoriales et décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.P. Reveret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotechs'2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Montoldre, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598353v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GIS-based approach for optimizing the development of collective biogas plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Bioteau</w:t>
+                <w:t xml:space="preserve">ACV et différenciation spatiale : Quelle réception par les acteurs au travers d'un &amp;quot;focus group&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Boret</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.P. Reveret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global assessment for organic resources and waste management, Orbit 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rennes, France. 8 p</w:t>
+              <w:t xml:space="preserve">Ecotechs'2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Montoldre, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00716909v1</w:t>
+                <w:t xml:space="preserve">hal-02598353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les flux d'azote en élevage de ruminants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A GIS-based approach for optimizing the development of collective biogas plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tretyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Louis Peyraud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Beline</w:t>
+                <w:t xml:space="preserve">M. Balynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris (FR), France. pp.41-48</w:t>
+              <w:t xml:space="preserve">Global assessment for organic resources and waste management, Orbit 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rennes, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840613v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LCA of a collective biogas plant to manage manure in a french intensive farming and agroindustry area</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les flux d'azote en élevage de ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Donnars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Aarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global assessment for organic resources and waste management, Orbit 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.8</w:t>
+              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris (FR), France. pp.41-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598348v1</w:t>
+                <w:t xml:space="preserve">hal-00840613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-digestion of activated sludge with periurban organic wastes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">LCA of a collective biogas plant to manage manure in a french intensive farming and agroindustry area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IWA International Symposium on Waste Management Problems in Agro-Industries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Cesme, Turkey. pp.2</w:t>
+              <w:t xml:space="preserve">Global assessment for organic resources and waste management, Orbit 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596426v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une gestion territoriale des déchets et effluents organiques : focus sur la méthanisation des boues de STEP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Modelling of the effect of HRT on anaerobic CSTR performance based on a specific characterisation of wastes from agro-industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Sadowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Nauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epuration des eaux: recherche et ingénierie au service des collectivités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Villeurbanne, France. pp.28</w:t>
+              <w:t xml:space="preserve">8th IWA International Symposium on Waste Management Problems in Agro-Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Cesme, Turkey. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596578v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the effect of HRT on anaerobic CSTR performance based on a specific characterisation of wastes from agro-industry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-digestion of activated sludge with periurban organic wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poullain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IWA International Symposium on Waste Management Problems in Agro-Industries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Cesme, Turkey. pp.8</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Cesme, Turkey. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596427v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typology and activity of nitrifying microbial communities from livestock and industrial WWTP</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Vers une gestion territoriale des déchets et effluents organiques : focus sur la méthanisation des boues de STEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Dabert</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes in Wastewater and Waste Treatment, Bioremediation and Energy Production - MWT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Goa, India. pp.22</w:t>
+              <w:t xml:space="preserve">Epuration des eaux: recherche et ingénierie au service des collectivités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Villeurbanne, France. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595573v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes des mécanismes de précipitation de struvite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Capdevielle</w:t>
+                <w:t xml:space="preserve">Typology and activity of nitrifying microbial communities from livestock and industrial WWTP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Estébanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.C. Santellani</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Saint Cast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recyclage et valorisation du phosphore des effluents. Des solutions face à l’épuisement des ressources naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Toulouse, France. pp.39</w:t>
+              <w:t xml:space="preserve">Microbes in Wastewater and Waste Treatment, Bioremediation and Energy Production - MWT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Goa, India. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597159v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of batch experiments with continuous reactor data for adm1 calibration: application to anaerobic digestion of pig slurry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etudes des mécanismes de précipitation de struvite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Santellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Daumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Girault</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Biscans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Congress on anaerobic digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Guadalajara, Mexico</w:t>
+              <w:t xml:space="preserve">Recyclage et valorisation du phosphore des effluents. Des solutions face à l’épuisement des ressources naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Toulouse, France. pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754273v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influent fractionation and parameter calibration for ADM1: Lab-scale and full-scale experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anaerobic respirometry as a tool for substrate characterisation aiming at modelling of manures anaerobic modelling of manures anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Sadowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Girault</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. IWA/WEF Wastewater Treatment Modelling Seminar. WWTmod2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Young Water Professionals committee (YWP). INT., Mar 2010, Mont Saint-Anne, Canada</w:t>
+              <w:t xml:space="preserve">14th RAMIRAN International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Lisbon, Portugal. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594904v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic respirometry as a tool for substrate characterisation aiming at modelling of manures anaerobic modelling of manures anaerobic digestion</w:t>
+                <w:t xml:space="preserve">Influent fractionation and parameter calibration for ADM1: Lab-scale and full-scale experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Zaher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Sadowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th RAMIRAN International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Lisbon, Portugal. pp.4</w:t>
+              <w:t xml:space="preserve">Wastewater treatment Modelling Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Mont-Sainte-Anne Québec, Canada. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593596v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influent fractionation and parameter calibration for ADM1: Lab-scale and full-scale experiments</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combination of batch experiments with continuous reactor data for adm1 calibration: application to anaerobic digestion of pig slurry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Romain Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wastewater treatment Modelling Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Mont-Sainte-Anne Québec, Canada. pp.12</w:t>
+              <w:t xml:space="preserve">12th World Congress on anaerobic digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Guadalajara, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593597v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement des effluents d'élevage : état actuel et perspectives</w:t>
+                <w:t xml:space="preserve">Influent fractionation and parameter calibration for ADM1: Lab-scale and full-scale experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Béline</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
+                <w:t xml:space="preserve">Romain Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usama Zaher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Sadowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingmar Nopens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Élevages intensifs et environnement. Les effluents : menace ou richesse ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Paris, France. pp.63-73</w:t>
+              <w:t xml:space="preserve">2. IWA/WEF Wastewater Treatment Modelling Seminar. WWTmod2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Young Water Professionals committee (YWP). INT., Mar 2010, Mont Saint-Anne, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594451v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined anaerobic and activated sludge anoxic/oxic treatment for piggery wastewater</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Le traitement des effluents d'élevage : état actuel et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Daumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th world congress on anaerobic Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Guadalajara, Mexico. pp.8</w:t>
+              <w:t xml:space="preserve">Élevages intensifs et environnement. Les effluents : menace ou richesse ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Paris, France. pp.63-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596428v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-digestion de boues d’épuration et de déchets organiques d’origine périurbaine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Combined anaerobic and activated sludge anoxic/oxic treatment for piggery wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rajagopal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Techniques Eau et Déchets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">12th world congress on anaerobic Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Guadalajara, Mexico. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596444v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of batch experiments with continuous reactor data for ADM1 calibration: application to anaerobic digestion of pig slurry</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Co-digestion de boues d’épuration et de déchets organiques d’origine périurbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World congress on Anaerobic Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Guadalajara, Mexico. pp.8</w:t>
+              <w:t xml:space="preserve">Journées Techniques Eau et Déchets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593598v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of nitrifying microorganisms in agricultural and industrial wastewater treatment processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Combination of batch experiments with continuous reactor data for ADM1 calibration: application to anaerobic digestion of pig slurry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Colloque International de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Fès, Morocco. pp.32-32</w:t>
+              <w:t xml:space="preserve">12th World congress on Anaerobic Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Guadalajara, Mexico. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595587v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthanisation des effluents d’élevage en France et en Europe : principe, état des lieux et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Quantification of nitrifying microorganisms in agricultural and industrial wastewater treatment processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Estébanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées AFPF, Les usages émergents des prairies et des fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">2ème Colloque International de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Fès, Morocco. pp.32-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596445v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Anaerobic and Activated Sludge Anoxic/Oxic Treatment for Piggery wastewater</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">La méthanisation des effluents d’élevage en France et en Europe : principe, état des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ageng 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Clermont Ferrand, France. pp.8</w:t>
+              <w:t xml:space="preserve">Journées AFPF, Les usages émergents des prairies et des fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596437v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical methane potential (BMP) of solid organic materials: results obtained from an international interlaboratory study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Combined Anaerobic and Activated Sludge Anoxic/Oxic Treatment for Piggery wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rajagopal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th world congress on anaerobic Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Guadalajara, Mexico. pp.8</w:t>
+              <w:t xml:space="preserve">Ageng 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Clermont Ferrand, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596431v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined anaerobic and activated sludge anoxic/oxic treatment for piggery wastewater</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Biochemical methane potential (BMP) of solid organic materials: results obtained from an international interlaboratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raposo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fernandez-Cegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. de La Rubia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Congress on anaerobic digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Guadalajara, Mexico</w:t>
+              <w:t xml:space="preserve">12th world congress on anaerobic Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Guadalajara, Mexico. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757553v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filière porcine et environnement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Combined anaerobic and activated sludge anoxic/oxic treatment for piggery wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajinikanth Rajagopal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVIe Symposium de l'Institut National de Médecine Agricole, Filière porcine et environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Tours, France. pp.12</w:t>
+              <w:t xml:space="preserve">12th World Congress on anaerobic digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Guadalajara, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595598v1</w:t>
+                <w:t xml:space="preserve">hal-02757553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining batch and continuous experiments for ADM1 model calibration: application to anaerobic digestion of piggery wastewaters</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Filière porcine et environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Daumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STIC &amp; Environnement 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Calais, France. pp.14</w:t>
+              <w:t xml:space="preserve">XXXVIe Symposium de l'Institut National de Médecine Agricole, Filière porcine et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Tours, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592248v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical recyling of phosphorus from piggery wastewater</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Combining batch and continuous experiments for ADM1 model calibration: application to anaerobic digestion of piggery wastewaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S.A. Parsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on nutrient recovery from wastewater streams</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Vancouver, Canada. pp.339-350</w:t>
+              <w:t xml:space="preserve">STIC &amp; Environnement 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Calais, France. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593540v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and innovations on biological treatment of livestock effluents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Chemical recyling of phosphorus from piggery wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Daumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Parsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OECD International Workshop Livestock Waste Treatment Systems of the Future: a Challenge to Environmental Quality, Food Safety, and Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Florence, United States. pp.29</w:t>
+              <w:t xml:space="preserve">International conference on nutrient recovery from wastewater streams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Vancouver, Canada. pp.339-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590755v1</w:t>
+                <w:t xml:space="preserve">hal-02593540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion et traitement des déjections animales : éléments du contexte en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur l'Impact de l'Elevage sur l'Environnement et le Climat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Paris, France. pp.22-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The efficiency of biological aerobic treatment of piggery wastewater to control nitrogen, phosphorus, pathogen and gas emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Daumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Specialised Conference on Small Water and Wastewater Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Coimbatore, India. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d’une filière de traitement des effluents d’élevage couplant la digestion anaérobie et le traitement biologique de l’azote</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Challenges and innovations on biological treatment of livestock effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Colloque STIC &amp; Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Lyon, France</w:t>
+              <w:t xml:space="preserve">OECD International Workshop Livestock Waste Treatment Systems of the Future: a Challenge to Environmental Quality, Food Safety, and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Florence, United States. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821458v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a model combining ASM and ADM using the interfaces approach : N and COD mass continuity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.I.P. Volcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium of Anaerobic Digestion of Solid Waste and Energy Crops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Hammamet, Tunisia. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiological aspects of methane production during pig manure storage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Béline</w:t>
+                <w:t xml:space="preserve">Modélisation d’une filière de traitement des effluents d’élevage couplant la digestion anaérobie et le traitement biologique de l’azote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Volcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Ramiran international conference, Potential for simple technology solutions in organic manure management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Albena, France. p. 96 - p. 99</w:t>
+              <w:t xml:space="preserve">5. Colloque STIC &amp; Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662046v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined anaerobic digestion and biological nitrogen removal for treatment of piggery wastewaters: a modelling approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.P. Steyer</w:t>
+                <w:t xml:space="preserve">Microbiological aspects of methane production during pig manure storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.I.P. Volcke</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Béline</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Specialised Conference on Small Water and Wastewater Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Coimbatore, India. pp.9</w:t>
+              <w:t xml:space="preserve">13th Ramiran international conference, Potential for simple technology solutions in organic manure management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Albena, France. p. 96 - p. 99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590753v1</w:t>
+                <w:t xml:space="preserve">hal-00662046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les approches numériques pour la simulation des émissions de N2O au cours de la dénitrification biologique</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combined anaerobic digestion and biological nitrogen removal for treatment of piggery wastewaters: a modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.I.P. Volcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème édition des journées STIC &amp; Environnement, Lyon, 13-15 novembre 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.8</w:t>
+              <w:t xml:space="preserve">8th Specialised Conference on Small Water and Wastewater Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Coimbatore, India. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590751v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire national des émissions gazeuses (CH4, N2O, NH3) liées à la gestion des déjections : les données bibliographiques et les résultats pour l'élevage avicole</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Les approches numériques pour la simulation des émissions de N2O au cours de la dénitrification biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alinsafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bioteau</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lendormi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Limousy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées de la Recherche Avicole, Tours, 28 et 29 mars 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.4</w:t>
+              <w:t xml:space="preserve">5ème édition des journées STIC &amp; Environnement, Lyon, 13-15 novembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589229v1</w:t>
+                <w:t xml:space="preserve">hal-02590751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Règles de bonne pratique des techniques de fractionnement de la matière organique des eaux usées et des lisiers en vue de la modélisation des procédés épuratoires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Inventaire national des émissions gazeuses (CH4, N2O, NH3) liées à la gestion des déjections : les données bibliographiques et les résultats pour l'élevage avicole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHSS, Lyon, FRA, 27-28 novembre 2007,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lyon, France. pp.1</w:t>
+              <w:t xml:space="preserve">7èmes Journées de la Recherche Avicole, Tours, 28 et 29 mars 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589973v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'une filière de traitement des effluents d'élevage couplant la digestion anaérobie et le traitement biologique de l'azote</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Règles de bonne pratique des techniques de fractionnement de la matière organique des eaux usées et des lisiers en vue de la modélisation des procédés épuratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Choubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Miege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème édition des journées STIC &amp; Environnement, Lyon, 13-15 novembre 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.8</w:t>
+              <w:t xml:space="preserve">IHSS, Lyon, FRA, 27-28 novembre 2007,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lyon, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590752v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the organic matter biodegradability using physico-chemical and biological fractionation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Modélisation d'une filière de traitement des effluents d'élevage couplant la digestion anaérobie et le traitement biologique de l'azote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.I.P. Volcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th RAMIRAN International Conference "Technology for recycling of manure and organic residues in a whole-farm perspective", Aarhus, DNK, 11-13 September 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Aarhus, Denmark. pp.153-155</w:t>
+              <w:t xml:space="preserve">5ème édition des journées STIC &amp; Environnement, Lyon, 13-15 novembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589365v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerobic treatment of liquid pig manure in Brittany, France : experiences and performances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Quantification des émissions de protoxyde d'azote issues du traitement biologique d'eaux usées par boues activées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Heduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the Plant Treatment Challenges of Wastewater from Agriculture and Industry, Vale de Santarém, PRT, 11th-12th May 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.6-10</w:t>
+              <w:t xml:space="preserve">Journées Techniques Nationales INSA 2006, Progrès techniques appliqués aux domaines Air, Eau, Sol et Déchets, Toulouse, 8 et 9 juin 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587876v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of biological nitrogen removal during treatment of piggery wastewater</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Behaviour of the organic matter and related methane production during anaerobic degradation of stored slurries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Paul</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.O. Petersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Seventh International Symposium on Waste Management problems in Agro-industries, Amsterdam RAI, NLD, 27-29 September 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.8</w:t>
+              <w:t xml:space="preserve">12th RAMIRAN International Conference "Technology for recycling of manure and organic residues in a whole-farm perspective", Aarhus, DNK, 11-13 September 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.217-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589362v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification des émissions de protoxyde d'azote issues du traitement biologique d'eaux usées par boues activées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Aerobic treatment of liquid pig manure in Brittany, France : experiences and performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Heduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Techniques Nationales INSA 2006, Progrès techniques appliqués aux domaines Air, Eau, Sol et Déchets, Toulouse, 8 et 9 juin 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.10</w:t>
+              <w:t xml:space="preserve">Workshop on the Plant Treatment Challenges of Wastewater from Agriculture and Industry, Vale de Santarém, PRT, 11th-12th May 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.6-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589105v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of the organic matter and related methane production during anaerobic degradation of stored slurries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Modeling of biological nitrogen removal during treatment of piggery wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S.O. Petersen</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th RAMIRAN International Conference "Technology for recycling of manure and organic residues in a whole-farm perspective", Aarhus, DNK, 11-13 September 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.217-220</w:t>
+              <w:t xml:space="preserve">The Seventh International Symposium on Waste Management problems in Agro-industries, Amsterdam RAI, NLD, 27-29 September 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589364v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du traitement biologique de l'azote du lisier de porcs en vue d'optimiser le procédé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Determination of the organic matter biodegradability using physico-chemical and biological fractionation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Helmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilia Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème colloque STIC et Environnement, Narbonne, 5-7 avril 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.8</w:t>
+              <w:t xml:space="preserve">12th RAMIRAN International Conference "Technology for recycling of manure and organic residues in a whole-farm perspective", Aarhus, DNK, 11-13 September 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Aarhus, Denmark. pp.153-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589363v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment and comparison of annual gaseous emissions of three biological treatments of pig slurry with a storage-spreading system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Modélisation du traitement biologique de l'azote du lisier de porcs en vue d'optimiser le procédé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Workshop on Agricultural Air Quality: State of the Science, Bolger Conference Center, Potomac, Maryland, USA, 5-8 June 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.863-867</w:t>
+              <w:t xml:space="preserve">4ème colloque STIC et Environnement, Narbonne, 5-7 avril 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588093v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and quantification of nitrous oxide emissions from municipal activated sludge plants in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+                <w:t xml:space="preserve">Assessment and comparison of annual gaseous emissions of three biological treatments of pig slurry with a storage-spreading system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA World Water Congress, Beijing, CHN, 10-14 september 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.2</w:t>
+              <w:t xml:space="preserve">Proceedings of Workshop on Agricultural Air Quality: State of the Science, Bolger Conference Center, Potomac, Maryland, USA, 5-8 June 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.863-867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589235v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental assessment of pig slurry biological treatment plants. 1. Mass balance and prediction of nutrient fluxes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Measurement and quantification of nitrous oxide emissions from municipal activated sludge plants in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Loyon</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Heduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on green pork production, Paris, 25-27 May 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.2</w:t>
+              <w:t xml:space="preserve">IWA World Water Congress, Beijing, CHN, 10-14 september 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587431v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the methane production of livestock wastes: ultimate productivity and organic matter characterisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Development of a model for biological nitrogen removal reactors treating piggery wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Bernet</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International symposium of anaerobic digestion of solid waste (ADSW), Copenhagen, DNK, August 31-September 2 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.23-28</w:t>
+              <w:t xml:space="preserve">International workshop on green pork production, Paris, 25-27 May 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586574v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a model for biological nitrogen removal reactors treating piggery wastewater</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the methane production of livestock wastes: ultimate productivity and organic matter characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Paul</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on green pork production, Paris, 25-27 May 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.2</w:t>
+              <w:t xml:space="preserve">4th International symposium of anaerobic digestion of solid waste (ADSW), Copenhagen, DNK, August 31-September 2 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.23-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587443v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid manure mixing and ammonia emissions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Environmental assessment of pig slurry biological treatment plants. 1. Mass balance and prediction of nutrient fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Saint-Cast</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Daumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on green pork production, Rennes, 25-27 mai 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.141-142</w:t>
+              <w:t xml:space="preserve">International workshop on green pork production, Paris, 25-27 May 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586352v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piggery wastewater characterisation for biological nitrogen removal design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Liquid manure mixing and ammonia emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Paul</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Saint-Cast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on green pork production, Paris, 25-27 May 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.2</w:t>
+              <w:t xml:space="preserve">International workshop on green pork production, Rennes, 25-27 mai 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.141-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587442v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the tracer gas ratio method to measure GHG from livestock manure during storage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Piggery wastewater characterisation for biological nitrogen removal design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Peu</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference greenhouse gas emissions from agriculture mitigation options and strategies, Leipzig, DEU, 10-12 February 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.301-302</w:t>
+              <w:t xml:space="preserve">International workshop on green pork production, Paris, 25-27 May 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02584094v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of methane emissions during storage of slurry using aeration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Evaluation des émissions gazeuses (NH3, N2O, CH4 et CO2) d'une filière de traitement biologique aérobie de lisier de porcs. Résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference greenhouse gas emissions from agriculture mitigation options and strategies, Leipzig, DEU, 10-12 February 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.290-291</w:t>
+              <w:t xml:space="preserve">36èmes Journées de la recherche porcine, Paris, 3-5 février 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.71-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02584095v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02584126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaseous emissions (NH3, N2O, CH4 and CO2) from a biological aerobic treatment unit of pig slurry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Loyon</w:t>
+                <w:t xml:space="preserve">Modelling of biological processes during aerobic treatment of piggery wastewater aiming at process optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Peu</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International conference of the FAO ESCORENA network on the recycling of agricultural, municipal and industrial residues in agriculture, Murcia, ESP, 6-9 October 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.261-264</w:t>
+              <w:t xml:space="preserve">11th International conference of the FAO ESCORENA network on recycling of agricultural, municipal and industrial residues in agriculture murcia, Spain, 6-9 october 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586293v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring GHG from manure stores on organic and conventional dairty farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.W. Sneath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Hilhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greenhouse gas emissions from agriculture - Mitigation options and strategies. International Conference, Leipzig, DEU, 10 -12 February 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.45-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des émissions gazeuses (NH3, N2O, CH4 et CO2) d'une filière de traitement biologique aérobie de lisier de porcs. Résultats préliminaires</w:t>
+                <w:t xml:space="preserve">Gaseous emissions (NH3, N2O, CH4 and CO2) from a biological aerobic treatment unit of pig slurry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36èmes Journées de la recherche porcine, Paris, 3-5 février 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.71-76</w:t>
+              <w:t xml:space="preserve">11th International conference of the FAO ESCORENA network on the recycling of agricultural, municipal and industrial residues in agriculture, Murcia, ESP, 6-9 October 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.261-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02584126v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of biological processes during aerobic treatment of piggery wastewater aiming at process optimisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Development of the tracer gas ratio method to measure GHG from livestock manure during storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Paul</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.W. Sneath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International conference of the FAO ESCORENA network on recycling of agricultural, municipal and industrial residues in agriculture murcia, Spain, 6-9 october 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.4</w:t>
+              <w:t xml:space="preserve">International conference greenhouse gas emissions from agriculture mitigation options and strategies, Leipzig, DEU, 10-12 February 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.301-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587520v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02584094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude et modélisation des processus biologiques au cours du traitement du lisier de porcs en vue d`une optimisation et d`une fiabilisation du procédé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Reduction of methane emissions during storage of slurry using aeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36èmes journées de la recherche porcine, Paris, 3-5 février 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.83-90</w:t>
+              <w:t xml:space="preserve">International conference greenhouse gas emissions from agriculture mitigation options and strategies, Leipzig, DEU, 10-12 February 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.290-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582904v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02584095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activated sludge model N°1 calibration for piggery wastewater treatment using respirometry</w:t>
+                <w:t xml:space="preserve">Etude et modélisation des processus biologiques au cours du traitement du lisier de porcs en vue d`une optimisation et d`une fiabilisation du procédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Paul</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA specialty symposium on strong nitrogenous and agro-wastewater, Seoul, KOR, 11-13 June 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, South Korea. pp.1102-1109</w:t>
+              <w:t xml:space="preserve">36èmes journées de la recherche porcine, Paris, 3-5 février 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.83-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02581831v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greenhouse gas emissions from organic and conventional cattle slurry tanks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Activated sludge model N°1 calibration for piggery wastewater treatment using respirometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on gaseous and odour emissions from animal production facilities, Horsens, DNK, 1-4 juillet 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.8</w:t>
+              <w:t xml:space="preserve">IWA specialty symposium on strong nitrogenous and agro-wastewater, Seoul, KOR, 11-13 June 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, South Korea. pp.1102-1109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583290v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piggery wastewater COD fractionation for biological nitrogen removal process design</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Greenhouse gas emissions from organic and conventional cattle slurry tanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA specialty symposium on strong nitrogenous and agro-wastewater, Seoul, KOR, 11-13 June 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, South Korea. pp.8</w:t>
+              <w:t xml:space="preserve">International symposium on gaseous and odour emissions from animal production facilities, Horsens, DNK, 1-4 juillet 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02581832v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greenhouse gas emissions from organic and conventional cattle slurry tanks: poster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on gaseous and odour emissions from animal production facilities, Horsens, DNK, 1-4 juillet 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances des principales filières de traitement biologique aérobie du lisier de porcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Daumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35èmes journées de la recherche porcine, Paris, 4-6 février 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.29-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological treatment of pig slurry in Brittany, France: efficiency and end-products characteristics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Piggery wastewater COD fractionation for biological nitrogen removal process design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Rapion</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASAE annual international meeting - CIGR XV th world congress, Illinois, USA, july 28-july 30 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, United States. pp.10</w:t>
+              <w:t xml:space="preserve">IWA specialty symposium on strong nitrogenous and agro-wastewater, Seoul, KOR, 11-13 June 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, South Korea. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02580685v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of pig slurry biological nitrogen removal plants: use of activated sludge model N°1</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Biological treatment of pig slurry in Brittany, France: efficiency and end-products characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Daumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Paul</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rapion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IWA young researchers conference, Cranfield University, GBR, 9-10 septembre 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, United Kingdom. pp.128-136</w:t>
+              <w:t xml:space="preserve">ASAE annual international meeting - CIGR XV th world congress, Illinois, USA, july 28-july 30 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, United States. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02580686v1</w:t>
+                <w:t xml:space="preserve">hal-02580685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaseous emission during broilers raising according to floor material and litter budget</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation of pig slurry biological nitrogen removal plants: use of activated sludge model N°1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Béline</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference of RAMIRAN network, Hygiene safety, Strbské Pleso, SVK, 14-18 May 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, pp.249-253</w:t>
+              <w:t xml:space="preserve">1st IWA young researchers conference, Cranfield University, GBR, 9-10 septembre 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, United Kingdom. pp.128-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587878v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological treatment of pig slurry in France: process performance and co-products characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Gaseous emission during broilers raising according to floor material and litter budget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference ORBIT 2001 on Biological Processing of Waste : a product-oriented perspective, Séville, ESP, 9-12 mai 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Spain. pp.245-251</w:t>
+              <w:t xml:space="preserve">10th International Conference of RAMIRAN network, Hygiene safety, Strbské Pleso, SVK, 14-18 May 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.249-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02580987v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphate recovery following biological aerobic treatment of pig slurry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Daumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd international conference on the recovery of phosphorus from sewage and animal wastes, Noordwijkerhout, NLD, 12-13 mars 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Netherlands. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of nitrous oxide emissions during aerobic treatment of pig slurry using intermittent aeration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Biological treatment of pig slurry in France: process performance and co-products characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Daumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Martinez</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès mondial de l'IWA, Paris, 3-7 juillet 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, France. pp.4</w:t>
+              <w:t xml:space="preserve">International conference ORBIT 2001 on Biological Processing of Waste : a product-oriented perspective, Séville, ESP, 9-12 mai 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Spain. pp.245-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579436v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of continuous and intermittent aerobic treatment of pig slurry on nitrous oxide emissions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Reduction of nitrous oxide emissions during aerobic treatment of pig slurry using intermittent aeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ramiran 98 - FAO: 8th international conference on management strategies for organic waste use in agriculture, Rennes, 26-29 mai 1998</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, France. pp.365-374</w:t>
+              <w:t xml:space="preserve">1er Congrès mondial de l'IWA, Paris, 3-7 juillet 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02578510v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The effect of continuous and intermittent aerobic treatment of pig slurry on nitrous oxide emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ramiran 98 - FAO: 8th international conference on management strategies for organic waste use in agriculture, Rennes, 26-29 mai 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, France. pp.365-374</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02578510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Influence of aeration strategies on nitrogen transformations and nitrous oxide emissions during aerobic treatment and post-storage of pig slurry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.R. Chadwick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on agricultural engineering AGENG, Oslo, NOR, 24-27 août 1998</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Norway. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28021,341 +28146,341 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an interdisciplinarity approach to explore the local embedding of organic pig farming systems in France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation de la Multiperformance des Agroécosystèmes bio de Karukéra en fonction de l’Intégration culture/élevage et de leur Biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Olivier Déplaude</w:t>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. Wageningen Academic Publishers, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science, 39, pp.532, 2025, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science</w:t>
+              <w:t xml:space="preserve">Séminaire annuel Metabio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05282761v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la Multiperformance des Agroécosystèmes bio de Karukéra en fonction de l’Intégration culture/élevage et de leur Biodiversité</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward an interdisciplinarity approach to explore the local embedding of organic pig farming systems in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+                <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Olivier Déplaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel Metabio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. Wageningen Academic Publishers, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science, 39, pp.532, 2025, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250920v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la réduction des niveaux de supplémentation en cuivre et zinc des aliments sur les performances et le statut minéral des porcs à l’engraissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gourlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Rigo Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28364,614 +28489,614 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Saint Malo, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ifip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Animal science proccedings, 15 (4), pp.207-208 | 284, 2024, 56èmes Journées de la recherche porcine. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId659" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen flow network and energy performance in contrasted organic farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Maurice Roger Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Evenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">N workshop 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Aarhus (Danemark), Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants de la circularité des flux biogéochimiques et d’énergie en AB: exploration de 3 types de synergie territoriale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Émissions gazeuses associées aux écoaliments chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Evenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire METABIO: changement d'échelle de l'AB</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">55. Journées de la Recherche Porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Saint-Malo, France. , Animal science proceedings, 14 (5), pp.283-284 | 690, 2023, 55èmes Journées de la recherche porcine. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149826v1</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émissions gazeuses associées aux écoaliments chez le porc</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Déterminants de la circularité des flux biogéochimiques et d’énergie en AB: exploration de 3 types de synergie territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhil Harchaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Maurice Roger Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Evenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55. Journées de la Recherche Porcine (JRP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire METABIO: changement d'échelle de l'AB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Saint-Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384858v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APIVALE scientific consortium: integrated approach for organic effluent recycling and valorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lendormi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.856, 2023, Book of abstracts of the 74st annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of diet and manure management chain on Cu and Zn flows from feed to soil in pig breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gourlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -28993,339 +29118,339 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Rigo Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recycling of agricultural, municipal and industrial residues in agriculture network (Ramiran)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle analysis of water resource recovery facilities based on algae-bacteria processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Penaranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Casagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Watermatex 2023 - 11th IWA Symposium on Modelling and Integrated Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Quebec City, QC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIPORE : Lien entre l’alimentation, le microbiote et les émissions gazeuses (NH3, CH4, N2O) des effluents, chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.64, Résumés des crédits incitatifs - JAS 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying copper and zinc flows in pig production with or without anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gourlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -29334,244 +29459,244 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Rigo Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Biogas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, En ligne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le GIS « APIVALE » pour une approche intégrée des filières de valorisation des effluents organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque APIVALE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anammox-based treatment of anaerobically digested sewage sludge dewatering centrate: from inoculum enrichment and culture to process configurations and emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -29593,231 +29718,231 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI SIGERA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Santa Catarina State, Brazil. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APIVALE&amp;quot; an experimental platform for an integrated approach of organic effluent recycling and valorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Conference on Life Cycle Assessment of Food 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bangkok, Thailand. 2018, 11th International Conference on Life Cycle Assessment of Food 2018 (LCA Food)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen Removal from Swine Wastewater in Activated Sludge Systems Using an ASM for Continuous and Intermittent Aeration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Waki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -29826,119 +29951,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Yasuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fukumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA World Water Congres &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of nitrogen removal from swine wastewater in activated sludge systems using activated sludge model simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Waki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -29947,119 +30072,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Yasuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fukumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NARO-MARCO International Symposium on Nitrogen Cycling and Its Environmental Impacts in East Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Ibaraki, Japan. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen removal from swine wastewater in activated sludge systems evaluated using simulation -comparison between continuous and intermittent aeration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Waki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -30068,1004 +30193,1004 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Yasuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fukumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the Japan Society on Water Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Kumamoto, Japan. pp.10, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APIVALE&amp;quot; An experimental platform for an integrated approach of organic effluent recycling and valorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Keïta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lassalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Emissions of Gas and Dust from Livestock (EmiLi)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Malo, France. , 2017, Proceedings of the 3rd symposium on emission of gas and dust from livestock</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it possible to reduce greenhouse gas emissions without reducing production? An assessment of 26 technical options</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Options for reducing greenhouse gas emissions from the agricultural sector: abatement potential and cost of technical measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Climate Smart Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. 186 p., 2015, CSA15 : Parallel Session L1 Regional Dimensions</w:t>
+              <w:t xml:space="preserve">Our common Future, scientific conference of the COP21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. 858 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173060v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Options for reducing greenhouse gas emissions from the agricultural sector: abatement potential and cost of technical measures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Is it possible to reduce greenhouse gas emissions without reducing production? An assessment of 26 technical options</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Our common Future, scientific conference of the COP21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France. 858 p., 2015</w:t>
+              <w:t xml:space="preserve">3. Climate Smart Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. 186 p., 2015, CSA15 : Parallel Session L1 Regional Dimensions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744091v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of microalgae process for nutrient extraction from digestate through laboratory tests and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sialve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ziebal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Congress on Anaerobic Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Vina del Mar, Chile. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results from a French Inter‐laboratory Campaign on the Biological Methane Potential of Solid Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bougrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. World Congress on Anaerobic Digestion (AD14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Vina del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des lipides dans des déchets organiques par la méthode soxhlet : comparaison à la méthode par RMN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire MO : vers de nouveaux concepts sur les matières organiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Biarritz, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the art of digestates in France and of their agronomic value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World congress on anaerobic digestion: Recovering (Bio) resources for the world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Santiago de Compostela, Spain. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai de valorisation de la biomasse algues (Ulva sp.) par co-digestion anaérobie avec du lisier de porcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31073,179 +31198,179 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43e Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Paris, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie et activité des populations microbiennes nitrifiantes issues des procédés de traitement biologique des effluents agricoles et industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Estébanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Association Francophone d'Ecologie Microbienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Lyon, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31255,555 +31380,555 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et gaz à effet de serre - Dix actions pour réduire les émissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 200 p., 2015, Matière à débattre et décider, 978-2-7592-2314-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire les pertes d'azote dans l'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Donnars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Vertès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Aarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 168 p., 2014, Matière à débattre et décider, 978-2-7592-2245-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId698" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle énergie durable pour demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Sardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Irstea, pp.70, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId701" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement biologique des lisiers de porcs en boues activées. Guide technique à l'usage des concepteurs, exploitants et organismes de contrôle des stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Daumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cemagref Editions, pp.70, 2005, 2-85362-644-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement biologique aérobie du lisier de porc : les transformations de l'azote et les émissions gazeuses polluantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cemagref Editions, pp.134, 2001, 2-85362-564-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31813,534 +31938,534 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient recovery from water and wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Colston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Tait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vaneeckhaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilje Pikaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resource Recovery from Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IWA Publishing, pp.245-293, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/9781780409566_0245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance du recyclage des éléments dans l'efficience environnementale des systèmes d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques d’élevage et environnement. Mesurer, évaluer, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2019, Savoir Faire (Quae), 978-2-7592-3061-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation environnementale de projets de méthanisation territoriaux via l'analyse du cycle de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Partenariats pour le développement territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.183-198, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systemic approach of collective biogas plants to define relevant functions for their environmental assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Accarion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenges of functionality of ecodesign Crossed visions of functionality from various disciplines EcoSD Annual Workshop 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, pp.67-71, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -32350,1186 +32475,1186 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiffres-clés sur la valorisation des effluents d’élevage. Fiche 10</w:t>
+                <w:t xml:space="preserve">Chiffres-clés sur la production brute d’effluents d’élevage. Fiche 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gourlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fossey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Fossey</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-05490410v1</w:t>
+                <w:t xml:space="preserve">hal-05490405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiffres-clés sur la production brute d’effluents d’élevage. Fiche 5</w:t>
+                <w:t xml:space="preserve">Chiffres-clés sur la valorisation des effluents d’élevage. Fiche 10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gourlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fossey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490405v1</w:t>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiffres clés des élevages au sein du système agri-alimentaire français, 21 fiches du RMT MAELE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gourlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fossey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Le Cadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthanisation agricole en France : contribution à la transition agroécologique ou opportunité énergétique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Béline</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charte graphique et site web du GIS APIVALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bitteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation dynamique du traitement des eaux résiduaires et des lisiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Emmanuelle Stricker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la méthanisation des effluents concentrés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Fractionnement de la matière organique des effluents liquides (eaux résiduaires, lisiers)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Choubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2008, pp.2</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596580v1</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation dynamique du traitement des eaux usées et des lisiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Emmanuelle Stricker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractionnement de la matière organique des effluents liquides (eaux résiduaires, lisiers)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la méthanisation des effluents concentrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2008, pp.4</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594984v1</w:t>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthanisation : un moyen de valoriser la matière organique des déjections animales et de réduire les émissions de gaz à effet de serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventory of gaseous emissions (CH4, N2O, NH3) from livestock manure management in France using a mass flow approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Maguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.O. Petersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.183-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -33539,2246 +33664,2246 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eutrophisation : manifestations, causes, conséquences et prédictibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Anschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Bornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] irstea. 2017, pp.145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId737" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eutrophisation. Manifestations, causes, conséquences et prédictibilité. Rapport de l'Expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Menesguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Français de Recherche pour l'Exploitation de la Mer (IFREMER); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Centre National de la Recherche Scientifique (CNRS). 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId741" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet PROMETHIS. Optimisation de la méthanisation des lisiers porcins à basse température. Aspects microbiologiques. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lendormi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">How can French agriculture contribute to reducing greenhouse gas emissions? Abatement potential and cost of ten technical measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] convention n° 11-60-C0021, convention n° 11-60-C0021,, INRA. 2013, 8 p</w:t>
+              <w:t xml:space="preserve">[Technical Report] 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02811432v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can French agriculture contribute to reducing greenhouse gas emissions? Abatement potential and cost of ten technical measures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] 2013</w:t>
+              <w:t xml:space="preserve">[0] convention n° 11-60-C0021, convention n° 11-60-C0021,, INRA. 2013, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02809908v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] convention n° 11-60-C0021, convention n° 11-60-C0021,, INRA. 2013, 92 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] convention n° 11-60-C0021, convention n° 11-60-C0021,, INRA. 2013, 455 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les flux d’azote liés aux élevages : réduire les pertes, rétablir les équilibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Aarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Ministère de l'alimentation, de l'agriculture et de la pêche et Ministère de l'écologie, de l'énergie, du développement durable, des transports et du logement. 2012, 527 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les flux d’azote liés aux élevages : réduire les pertes, rétablir les équilibres. Synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Donnars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rechauchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Aarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Ministère de l'alimentation, de l'agriculture et de la pêche et Ministère de l'écologie, de l'énergie, du développement durable, des transports et du logement. 2012, 73 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation environnementale de la méthanisation des effluents d’élevage et d’industries agroalimentaires : Paramètres et méthodologie pour l’analyse du cycle de vie de deux scénarios de méthanisation et d’un scénario existant, sur le territoire du Coglais (Ille et Vilaine, 35)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux de gaz à effet de serre (CH4, N2O) et d'ammoniac (NH3) liés à la gestion des déjections animales : Synthèse bibliographique et élaboration d'une base de données - Rapport final</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
+                <w:t xml:space="preserve">DIGES : Application pour le calcul du bilan des émissions de gaz à effet de serre des installations de digestion anaérobie, version 1.0. Guide méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2006, pp.98</w:t>
+              <w:t xml:space="preserve">irstea. 2006, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588602v1</w:t>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIGES : Application pour le calcul du bilan des émissions de gaz à effet de serre des installations de digestion anaérobie, version 1.0. Guide méthodologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
+                <w:t xml:space="preserve">Flux de gaz à effet de serre (CH4, N2O) et d'ammoniac (NH3) liés à la gestion des déjections animales : Synthèse bibliographique et élaboration d'une base de données - Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2006, pp.45</w:t>
+              <w:t xml:space="preserve">irstea. 2006, pp.98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588601v1</w:t>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan environnemental des procédés de traitement biologique des lisiers de porcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2005, pp.89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux de gaz à effet de serre (CH4, N2O) et d'ammoniac (NH3) liés à la gestion des déjections animales : Synthèse bibliographique et élaboration d'une base de données - Rapport d'étape : Synthèse bibliographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2005, pp.121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du brassage du lisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Saint-Cast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2004, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan de fonctionnement des unités de traitement biologique aérobie du lisier de porcs. Etude des flux de matières et compréhension des processus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Daumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rapion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2001, pp.122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des gaz à effet de serre (CH4, N2O) en système d'élevage développé. Quantification et recherche de techniques de réduction des émissions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Le devenir du phosphore, du cuivre et du zinc des lisiers de porcs soumis à un traitement biologique aérobie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Peu</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Daumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2000, pp.59</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rapion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2000, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579287v1</w:t>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le devenir du phosphore, du cuivre et du zinc des lisiers de porcs soumis à un traitement biologique aérobie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Bilan des gaz à effet de serre (CH4, N2O) en système d'élevage développé. Quantification et recherche de techniques de réduction des émissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.L. Daumer</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2000, pp.39</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2000, pp.59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579323v1</w:t>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des gaz à effet de serre (CH4, N20) en système d'exploitation d'élevage développé: étude bibliographique, rapport d'étape</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
+                <w:t xml:space="preserve">Quantification des émissions de protoxyde d'azote (N2O) au cours du traitement aérobie du lisier de porc. Mesures sur unités grandeur réelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">irstea. 1999, pp.63</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1999, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02578584v1</w:t>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02578586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification des émissions de protoxyde d'azote (N2O) au cours du traitement aérobie du lisier de porc. Mesures sur unités grandeur réelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Bilan des gaz à effet de serre (CH4, N20) en système d'exploitation d'élevage développé: étude bibliographique, rapport d'étape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">irstea. 1999, pp.45</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1999, pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02578586v1</w:t>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02578584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des transferts d'azote par nitrification-dénitrification (N2, N20, NH3) au cours du traitement aérobie et du stockage du lisier de porc. Essai avec 15N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Doctorat Agrochimie, Université de Perpignan, 1998. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02577845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -35788,91 +35913,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et maitrise des réactions de dégradation de la matière organique et des composés azotés en milieux biologiques complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. HDR Génie des procédés, Université de Montpellier 2, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02591801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -35882,165 +36007,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 6. Transformation, devenir et valorisation de l’azote : des effluents d’élevage aux systèmes de cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Vertès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie V. Parnaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DEPE; ESCo_9-Azote. Expertise scientifique collective réalisée par l'INRA à la demande des ministères en charge de l'Agriculture et de l'Ecologie. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre de rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId770" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId771"/>
+      <w:footerReference w:type="default" r:id="rId773"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -36187,51 +36312,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748385v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Maurice Roger Bellanger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vergely" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Maillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10384-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006450v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaud P&#233;r&#233;m&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Steyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.132369" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04865949v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Derkenne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chatellard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178224" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Blondel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Larcher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Bize" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol106-art02" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05458168v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Penaranda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Casagli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Morales" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.70050" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959534v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gourlez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Rigo Monteiro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104274" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282744v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bellanger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol106-art04" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536587v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Le Bihan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120299" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701505v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Baziz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7620/ad5e62" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717884v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigo Monteiro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101270" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438202v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Charra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110053" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03932262v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ficara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.138488" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568420v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568423v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526316v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian del Valle Velasco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vaneeckhaute" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.111186" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574579v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lendormi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Jaziri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.130772" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541933v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Picard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Roger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davenel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2021.11.013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791992v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Monteiro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.2.7073" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709209v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Zennaro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115393" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02904361v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Charnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhles Kouas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Torrijos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.10.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963944v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cresson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pommier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Preys" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12102814" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322660v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyoko Waki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Yasuda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Fukumoto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magr&#237;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2020.100492" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959945v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine-Fifame Awhangbo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bendoula" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2020.104120" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610062v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Awhangbo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.115444" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137456v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Likiliki" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Convers" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105533" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495855v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fisgativa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Richard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Accarion" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105212" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610133v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Awhangbo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J. M. Roger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2019.103905" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964143v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;line" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2020.117" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610165v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcilhac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jaudoin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bareha" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00683-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268495v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D. Shoener" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M. Schramm" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mart&#237;nez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wroa.2018.100024" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890922v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Daumer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tr&#233;mier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.06.050" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607872v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Connan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moya Espinosa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bridoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.08.258" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDS216P5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607402v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Waki" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yasuda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fukumoto" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.11.078" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582291v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.08.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606453v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Giovannini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-017-1293-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606529v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodriguez Mendez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Bihan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lessard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.05.028" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCDV7FM7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606049v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.12.007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PW6GZ298-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606365v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Roux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chapleur" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.06.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603411v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kalil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604610v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lendormi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thiec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Loussouarn" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167153v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ziebal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.10.022" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZJNLH08-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602173v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capdevielle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S&#253;korov&#225;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Daumer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2015.1088580" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602967v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nauleau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. M&#233;gnien" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1026978" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599366v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198244v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000272" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600054v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcilhac" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ziebal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072305v3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pp8t-2j76" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600720v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Peyraud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cellier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aarts" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000314" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598807v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marchand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mallard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P R&#233;veret" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201309036" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873323v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;mier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Guen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.12.02" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873680v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.12.08" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873808v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quideau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guiziou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.12.11" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866004v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre R&#233;veret" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-012-9173-z" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873432v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bioteau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tretyakov" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.12.07" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875743v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Capdevielle" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva S&#253;korov&#225;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.11.054" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866021v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873346v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.12.05" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873818v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aissani" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.12.13" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598928v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873797v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.12.09" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597494v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Diara" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650123v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poullain" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buffet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.04.028" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZSJ8Z3F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681686v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teglia" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.7.05" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736422v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597508v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nauleau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Buffet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594852v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596249v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Steyer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652567v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raposo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fernandez-Cegri" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. de La Rubia" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borja" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beline" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.2622" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596252v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fernandez Cegri" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. de La Rubia" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594449v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rajagopal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.12.017" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G689HCZF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595628v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sassi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2011.08.096" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHT7MKVD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594445v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.09.112" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMV3P6SP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595550v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643098v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousseau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.594" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594450v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615455v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Damiano" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593216v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druilhe" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596260v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubry" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460893v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rigolot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000509" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592560v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Sommer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. J.E. Olesen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Petersen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Weisbjerg" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valli" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2009.01888.x" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PQL5C6KW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594448v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.02.003" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZNB4SNX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594443v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Anceno" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouseau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Shipin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.02.045" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-370654BH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591717v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590757v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I.P. Volcke" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663755v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vedrenne" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dabert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2006.11.043" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KHWPWR4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460863v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663933v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Volcke" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590304v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vedrenne" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590760v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660571v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sperandio" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2007.02.040" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNSMT4K0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590758v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alinsafi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adouani" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Limousy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590759v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loyon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659222v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.322" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589155v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sp&#233;randio" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589156v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668381v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burton" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dach" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.09.001" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D28ZR581-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588991v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589819v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gac" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maguet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.09.006" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBTST385-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589360v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boursier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paul" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2006.07.004" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZT84D4Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601946v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589361v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2007.301" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590328v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2007.03.030" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLFXRJ5B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587429v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Sneath" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hilhorst" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588085v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583869v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583614v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583059v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583062v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584036v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583862v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583877v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466049v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580631v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-8524(01)00219-X" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9B6LFG4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580532v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1240-1307(02)80134-0" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579999v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Chadwick" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marol" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579820v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guiraud" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(00)00561-3" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WWH830L8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579821v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levasseur" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578946v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578506v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578585v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Coste" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577843v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577565v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Burton" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576129v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04933489v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512990v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.285" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495385v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boros" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carton" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04933149v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04933515v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04933506v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685875v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae234.282" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286481v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179214v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra N. T. R. Monteiro" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.082" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04933921v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04940815v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214012v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Devos" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Bouniol" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Kninech" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja-Sekhar Guthi" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Tondera" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04933927v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154415v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Marechal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182327v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nunes" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870652v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Bautista Angeli" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627804v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04398017v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jineth Arango Oviedo" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jeison" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316276v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791340v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607587v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Yasuda" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734206v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Sari" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606178v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886388v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602164v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605996v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958139v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffi&#232;re" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738603v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605317v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morizur" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Jaziri" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743219v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bougrier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602056v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605769v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Askri" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laville" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605824v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Megnien" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602480v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupard" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547408v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598653v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Accarion" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602464v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746026v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Combalbert" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Capdeville" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bellet" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajagopal Rajinikanth" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Motte" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598968v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambert" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599079v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labreuche" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599237v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605827v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598969v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605325v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599238v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Rincker" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746545v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tremier" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598349v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190254v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Aarts" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598352v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. R&#233;verte" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598353v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Reveret" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716909v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boret" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balynska" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840613v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Peyraud" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598348v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596426v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596578v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596427v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Sadowski" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595573v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Est&#233;banez" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint Cast" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597159v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Santellani" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biscans" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754273v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594904v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Zaher" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Sadowski" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar Nopens" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593596v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593597v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Zaher" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594451v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596428v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596444v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593598v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595587v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596445v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596437v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596431v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757553v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajinikanth Rajagopal" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595598v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592248v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593540v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Parsons" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590755v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590665v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590754v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821458v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590756v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662046v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brard" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590753v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590751v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sire" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589229v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589973v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Choubert" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gorini" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590752v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589365v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Helmer" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Vigneron" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587876v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589362v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589105v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heduit" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589364v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589363v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588093v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589235v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587431v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586574v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587443v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586352v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thirion" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint-Cast" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587442v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584094v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584095v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586293v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582900v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584126v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587520v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582904v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581831v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583290v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581832v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583285v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582901v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580685v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rapion" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580686v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587878v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580987v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580988v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579436v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578510v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578587v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282761v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250920v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511212v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.222" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874542v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Evenat" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149826v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384858v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.085" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286791v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Marechal" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595338v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284605v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746001v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595353v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192894v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609222v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221129v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607588v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608426v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606181v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607904v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Ke&#239;ta" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173060v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744091v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602206v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947463v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598967v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605773v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Couturier" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595641v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593015v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173063v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cultura.com/agriculture-et-gaz-a-effet-de-serre-9782759223145.html" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198252v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3898-reduire-les-pertes-d-azote-dans-l-elevage.html" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583980v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579896v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04940746v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Colston" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Tait" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Cruz" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilje Pikaar" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781780409566_0245" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410532v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Levasseur" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doll&#233;" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605675v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605677v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490410v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dubois" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fossey" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490405v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515808v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Cadre" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093266v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786352v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Bitteur" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596309v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Emmanuelle Stricker" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596580v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594983v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Racault" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594984v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Perret" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591723v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589045v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607232v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791790v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Moal" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605464v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811432v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809908v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186943v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807454v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198315v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146108v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596443v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588602v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588601v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586294v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588603v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583590v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579822v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579287v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579323v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578584v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578586v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02577845v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02591801v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811087v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochette" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Parnaudeau" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04865949v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Derkenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chatellard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178224" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05458168v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Penaranda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Casagli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Morales" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.70050" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283462v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Blondel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Larcher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Bize" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol106-art02" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006450v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaud P&#233;r&#233;m&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Steyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.132369" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748385v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Maurice Roger Bellanger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vergely" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Maillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10384-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959534v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gourlez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Rigo Monteiro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104274" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282744v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bellanger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol106-art04" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536587v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Le Bihan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120299" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701505v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Baziz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7620/ad5e62" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717884v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigo Monteiro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101270" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438202v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Charra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110053" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568420v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03932262v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ficara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.138488" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568423v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526316v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian del Valle Velasco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vaneeckhaute" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.111186" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541933v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Picard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Roger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davenel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2021.11.013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791992v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Monteiro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.2.7073" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574579v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lendormi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Jaziri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.130772" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709209v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Zennaro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115393" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959945v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine-Fifame Awhangbo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bendoula" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2020.104120" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610062v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Awhangbo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.115444" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322660v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyoko Waki" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Yasuda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Fukumoto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magr&#237;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2020.100492" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02904361v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Charnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhles Kouas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Torrijos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.10.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963944v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cresson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pommier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Preys" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12102814" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137456v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Likiliki" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Convers" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105533" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495855v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fisgativa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Richard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Accarion" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105212" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610133v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Awhangbo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J. M. Roger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2019.103905" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964143v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;line" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2020.117" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610165v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcilhac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jaudoin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bareha" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00683-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268495v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D. Shoener" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M. Schramm" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mart&#237;nez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wroa.2018.100024" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890922v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Daumer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tr&#233;mier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.06.050" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607872v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Connan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moya Espinosa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bridoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.08.258" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDS216P5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607402v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Waki" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yasuda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fukumoto" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.11.078" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606453v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Giovannini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-017-1293-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606529v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodriguez Mendez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Bihan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lessard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.05.028" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCDV7FM7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582291v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.08.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606049v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.12.007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PW6GZ298-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606365v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Roux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chapleur" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.06.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603411v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kalil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604610v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lendormi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thiec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Loussouarn" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602173v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capdevielle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S&#253;korov&#225;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Daumer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2015.1088580" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167153v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ziebal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.10.022" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZJNLH08-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602967v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nauleau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. M&#233;gnien" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1026978" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600054v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcilhac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ziebal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072305v3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pp8t-2j76" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198244v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000272" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599366v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600720v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Peyraud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cellier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aarts" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000314" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873680v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.12.08" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873808v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quideau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guiziou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.12.11" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873323v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;mier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Guen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.12.02" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598807v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marchand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mallard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P R&#233;veret" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201309036" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866004v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre R&#233;veret" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-012-9173-z" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873432v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bioteau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tretyakov" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.12.07" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875743v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Capdevielle" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva S&#253;korov&#225;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.11.054" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866021v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873346v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.12.05" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873818v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aissani" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.12.13" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598928v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873797v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.12.09" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650123v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poullain" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buffet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.04.028" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZSJ8Z3F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597494v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Diara" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681686v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teglia" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.7.05" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736422v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597508v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nauleau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Buffet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596252v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raposo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fernandez Cegri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. de La Rubia" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borja" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652567v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fernandez-Cegri" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. de La Rubia" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beline" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.2622" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594852v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596249v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Steyer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594449v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rajagopal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.12.017" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G689HCZF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595628v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sassi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2011.08.096" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHT7MKVD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594445v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.09.112" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMV3P6SP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595550v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643098v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousseau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.594" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615455v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Damiano" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594450v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593216v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druilhe" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596260v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubry" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460893v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rigolot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000509" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592560v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Sommer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. J.E. Olesen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Petersen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Weisbjerg" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valli" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2009.01888.x" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PQL5C6KW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594448v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.02.003" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZNB4SNX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594443v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Anceno" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouseau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Shipin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.02.045" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-370654BH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663933v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Volcke" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590304v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vedrenne" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2006.11.043" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KHWPWR4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590760v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I.P. Volcke" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590757v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663755v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vedrenne" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dabert" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460863v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591717v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660571v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sperandio" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2007.02.040" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNSMT4K0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590758v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alinsafi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adouani" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Limousy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590759v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loyon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659222v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.322" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588991v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sp&#233;randio" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589819v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gac" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maguet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.09.006" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBTST385-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668381v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burton" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dach" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.09.001" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D28ZR581-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589155v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589156v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589360v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boursier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paul" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2006.07.004" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZT84D4Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601946v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589361v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2007.301" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590328v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2007.03.030" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLFXRJ5B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587429v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Sneath" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hilhorst" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588085v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583869v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583614v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583062v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583059v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584036v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583862v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583877v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466049v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580631v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-8524(01)00219-X" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9B6LFG4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580532v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1240-1307(02)80134-0" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579999v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Chadwick" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marol" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579820v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guiraud" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(00)00561-3" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WWH830L8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579821v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levasseur" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578585v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Coste" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578946v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578506v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577843v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577565v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Burton" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576129v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613108v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495385v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boros" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carton" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04933149v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512990v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.285" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04933489v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04933506v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04933515v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685875v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae234.282" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179214v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra N. T. R. Monteiro" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.082" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04933921v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286481v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04940815v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214012v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Devos" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Bouniol" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Kninech" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja-Sekhar Guthi" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Tondera" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04933927v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154415v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Marechal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627804v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182327v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nunes" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870652v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Bautista Angeli" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04398017v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jineth Arango Oviedo" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jeison" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316276v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791340v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607587v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Yasuda" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734206v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Sari" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606178v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886388v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602056v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743219v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bougrier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958139v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffi&#232;re" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738603v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605317v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morizur" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Jaziri" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602164v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605996v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605769v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Askri" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laville" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605824v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Megnien" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602480v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupard" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598968v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambert" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599079v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labreuche" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599237v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598653v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Accarion" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602464v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746026v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Combalbert" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Capdeville" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bellet" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajagopal Rajinikanth" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Motte" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547408v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605827v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598969v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605325v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599238v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Rincker" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746545v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tremier" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598352v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. R&#233;verte" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190254v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Aarts" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598349v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598353v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Reveret" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716909v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boret" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balynska" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840613v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Peyraud" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598348v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596427v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Sadowski" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596426v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596578v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595573v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Est&#233;banez" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint Cast" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597159v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Santellani" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biscans" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593596v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593597v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Zaher" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754273v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594904v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Zaher" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Sadowski" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar Nopens" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594451v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596428v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596444v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593598v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595587v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596445v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596437v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596431v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757553v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajinikanth Rajagopal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595598v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592248v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593540v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Parsons" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590665v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590754v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590755v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590756v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821458v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662046v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brard" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590753v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590751v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sire" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589229v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589973v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Choubert" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gorini" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590752v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589105v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heduit" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589364v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587876v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589362v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589365v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Helmer" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Vigneron" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589363v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588093v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589235v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587443v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586574v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587431v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586352v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thirion" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint-Cast" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587442v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584126v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587520v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582900v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586293v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584094v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584095v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582904v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581831v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583290v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583285v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582901v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581832v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580685v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rapion" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580686v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587878v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580988v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580987v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579436v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578510v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578587v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250920v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282761v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511212v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.222" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874542v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Evenat" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384858v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.085" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149826v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286791v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Marechal" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595338v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284605v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746001v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595353v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192894v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609222v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221129v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607588v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608426v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606181v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607904v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Ke&#239;ta" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744091v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173060v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602206v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947463v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598967v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605773v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Couturier" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595641v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593015v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173063v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cultura.com/agriculture-et-gaz-a-effet-de-serre-9782759223145.html" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198252v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3898-reduire-les-pertes-d-azote-dans-l-elevage.html" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583980v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579896v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04940746v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Colston" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Tait" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Cruz" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilje Pikaar" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781780409566_0245" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410532v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Levasseur" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doll&#233;" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605675v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605677v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490405v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dubois" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fossey" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490410v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515808v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Cadre" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093266v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786352v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Bitteur" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596309v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Emmanuelle Stricker" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594984v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Perret" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594983v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Racault" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596580v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591723v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589045v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607232v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791790v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Moal" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605464v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809908v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811432v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186943v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807454v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198315v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146108v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596443v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588601v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588602v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586294v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588603v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583590v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579822v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579323v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579287v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578586v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578584v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02577845v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02591801v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811087v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochette" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Parnaudeau" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>