--- v0 (2026-03-23)
+++ v1 (2026-05-01)
@@ -66,9509 +66,9759 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (73)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques en décembre 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gaullier-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Gourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue gestion et finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1, pp.105-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques en novembre 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gaullier-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Gourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue gestion et finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1, pp.83-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changer l’homme plutôt que financer la société : la dimension utopique de la fiscalité comportementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne et internationale de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°2024-3, pp.296-307</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques en mars 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gaullier-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Gourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue gestion et finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.53-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle économique et financier de l'État sur les grands événements sportifs internationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°267, pp.27-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les problèmes posés par le financement public et la fiscalité en matière de religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Titre VII – Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05061217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fiscalité des clubs sportifs professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°5, pp.389-393</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques en septembre 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gaullier-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Gourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue gestion et finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.55-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de la Cour des comptes : deux rapports instructifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 267, pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05317757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note sous Conseil d'Etat, 10ème - 9ème chambres réunies, 28 juin 2024, n°493563, M.D., n° 493845, M. E. et n° 494137, Mouvement des entreprises de France Polynésie française (Medef PF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Law Journal of the Pacific / Journal de Droit Comparé du Pacifique [Anciennement Revue juridique polynésienne (RJP)]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, vol. 32, pp.25-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques en août 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gaullier-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Gourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue gestion et finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.72-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de la Cour des comptes sur les grands événements sportifs internationaux : deux rapports instructifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°267, pp.34-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle économique et financier de l'État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 267, pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05317755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques en octobre 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gaullier-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Gourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue gestion et finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.74-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dépenses fiscales dans le domaine du sport : quel cadre constitutionnel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 26, pp.36-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1948-1958, La création des « polyvalents » : Maurice Lauré et la modernisation du contrôle fiscal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne et internationale de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 3, pp.349-360</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques : en Mai 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gaullier-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Gourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vol. 5 (N° 5), pp.83-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/gfp.2023.5.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les références à l'œuvre de Jean Dubergé dans la doctrine fiscale contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, vol. 1 (n° 165), pp.169-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taxes nutritionnelles, fiscalité environnementale : quel avenir pour les taxes comportementales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de droit de la santé et de l'assurance maladie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 41, pp.67-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques en Novembre 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gaullier-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sinnassamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vol. I (N° 7), pp.74-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/gfp.2024.1.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit fiscal international de l'environnement et souveraineté fiscale nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne et internationale de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 4, pp.447-454</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques en Décembre 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gaullier-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Gourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vol. I (N° 7), pp.91-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/gfp.2024.1.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques en Juillet 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gaullier-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Gourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°2023/5, pp.87-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques en Juin 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gaullier-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Gourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°2023/4, pp.95-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques : en Mars 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gaullier-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Gourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (3), pp.65-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/gfp.2023.3.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques en Octobre 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gaullier-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Gourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 6 (N° 6), pp.74-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/gfp.2023.6.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques : en Janvier 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gaullier-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sinnassamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 3 (N° 3), pp.106-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/gfp.2023.2.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques : en Février 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gaullier-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sinnassamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 2 (N° 2), pp.122-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/gfp.2023.2.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques : en Avril 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gaullier-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Gourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 3 (N° 3), pp.78-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/gfp.2023.3.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques en Mai 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gaullier-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Gourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°2023/4, pp.85-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques : en Août 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gaullier-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Gourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Terrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 5 (N° 5), pp.102-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/gfp.2023.5.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques en Septembre 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gaullier-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Gourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 6 (N° 6), pp.60-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques En Mai 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gaullier-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sinnassamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n°4, pp.76-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/gfp.2022.4.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques En Juin 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gaullier-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sinnassamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n°4, pp.87-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/gfp.2022.4.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique fiscale de Valéry Giscard d’Estaing : vingt ans de novations fiscales (1959-1981)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beltrame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n°3-2022, pp.50-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/gfp.2022.3.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mythe de la summa divisio impôts directs/impôts indirects : le moteur à mouvement perpétuel du débat fiscal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, vol.1 (n°1), pp.35-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vin n'est fiscalement pas un alcool comme les autres, Note sous CJUE, 30 Avril 2020, C-184/19, affaire Hecta Viticol SRL c/ Agenţia Naţională de Administrare Fiscală (ANAF) de Roumanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jus vini : Journal of Wine &amp; Spirits Law / Revue du droit du vin et des spiritueux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 2, pp.269-277</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une fiscalité française vert pâle : périmètre et enjeux financiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°2, pp.35-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques en décembre 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Calmette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°1, pp.114-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères d’actualités des finances et de la gestion publiques en février 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Calmette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°2, pp.142-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Six livres de la République de Jean Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne et internationale de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°3, pp.301-307</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impôt sur le revenu de Joseph Caillaux (1910)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne et internationale de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°3, pp.359-365</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères: sur la gestion et les finances publiques. En novembre 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Calmette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 1, pp.124-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques: En septembre 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Calmette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 6, pp.140-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères: sur la gestion et les finances publiques. En Avril 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Calmette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 3, pp.146-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques. En Août 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Calmette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 5, pp.146-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères: sur la gestion et les finances publiques. En Mars 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Calmette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 2, pp.135-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères: sur la gestion et les finances publiques. En Février 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Calmette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 2, pp.129-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères: sur la gestion et les finances publiques. En Décembre 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Calmette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 1, pp.134-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères: sur la gestion et les finances publiques. En Juin 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Calmette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 4, pp.133-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères: sur la gestion et les finances publiques. En Juillet 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Calmette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 5, pp.133-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères: sur la gestion et les finances publiques. En Mai 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Calmette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 4, pp.92-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères: sur la gestion et les finances publiques. En Mars 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Calmette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 3, pp.135-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères: sur la gestion et les finances publiques. En Avril 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Calmette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 3, pp.146-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères: sur la gestion et les finances publiques. En Janvier 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Calmette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 2, pp.119-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques: En octobre 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Calmette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 6, pp.152-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques. En juin 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Terrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 4, pp.134-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques. En mai 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Terrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 4, pp.121-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques. En avril 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Terrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 3, pp.132-142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques. En Janvier 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Terrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 2, pp.117-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques. En Novembre 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Terrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 1, pp.119-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères: sur la gestion et les finances publiques. En octobre 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Calmette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 6, pp.133-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères : sur la gestion et les finances publiques. En Septembre 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Calmette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 6, pp.121-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques. En juillet 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Terrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 5, pp.119-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques. En Décembre 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Terrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 1, pp.130-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques. En Mars 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Terrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 3, pp.123-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques: En Février 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Terrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 2, pp.127-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères : sur la gestion et les finances publiques. En Août 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Terrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 5, pp.131-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques. En Juin 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Terrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 5, pp.117-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques. En Juillet 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Terrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 5, pp.125-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques. En Septembre 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Terrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 6, pp.116-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques. En Août 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Terrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 6, pp.112-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques. En Octobre 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Terrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 6, pp.136-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurras et l’impôt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le Doyen Albert et le principe d’imposition des personnes publiques, Addendum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Benelbaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Charles Maurras &amp; le(s) droit(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions L'Epitoge / Collectif L'Unité Du Droit, pp.35-49, 2025, 9791092684629</w:t>
+              <w:t xml:space="preserve">Mélanges en l’honneur de Jean-Luc Albert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.713-722, 2025, 9782802776260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125003v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Doyen Albert et le principe d’imposition des personnes publiques, Addendum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Un ecclésiastique peut-il être élu président d’une Université publique en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges en l’honneur de Jean-Luc Albert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, pp.713-722, 2025, 9782802776260</w:t>
+              <w:t xml:space="preserve">Duc in altum ! Mélanges en l’honneur de Jean-Louis Gazzaniga</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.145-154, 2025, 9782386000386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05442381v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un ecclésiastique peut-il être élu président d’une Université publique en France ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La fiscalité verte, une « opportunité »... qui existe déjà !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Husson-Rochcongar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Duc in altum ! Mélanges en l’honneur de Jean-Louis Gazzaniga</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, pp.145-154, 2025, 9782386000386</w:t>
+              <w:t xml:space="preserve">Finances locales et mutations contemporaines de l'État</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, 2025, 9782849348017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05488509v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fiscalité verte, une « opportunité »... qui existe déjà !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Marie-Christine Esclassan : réflexions sur le manuel de Finances publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Husson-Rochcongar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finances locales et mutations contemporaines de l'État</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mare et Martin, 2025, 9782849348017</w:t>
+              <w:t xml:space="preserve">Mélanges en l'honneur de Marie-Christine Esclassan et Michel Bouvier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, un savoir-faire de Lextenso, pp.161-167, 2025, 9782275161464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05442329v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Esclassan : réflexions sur le manuel de Finances publiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Maurras et l’impôt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Touzeil-Divina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Benelbaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges en l'honneur de Marie-Christine Esclassan et Michel Bouvier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ, un savoir-faire de Lextenso, pp.161-167, 2025, 9782275161464</w:t>
+              <w:t xml:space="preserve">Charles Maurras &amp; le(s) droit(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions L'Epitoge / Collectif L'Unité Du Droit, pp.35-49, 2025, 9791092684629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05442319v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réception de l’héritage britannique en Nouvelle-Zélande</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La Nouvelle-Zélande : genèse d’un nouveau modèle « anglo-saxon » de gouvernance des finances publiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les finances publiques des pays anglo-saxons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mare &amp; Martin, pp.77-100, 2024, 978 2 84934 800 0</w:t>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.245-274, 2024, 978 2 84934 800 0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543222v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Nouvelle-Zélande : genèse d’un nouveau modèle « anglo-saxon » de gouvernance des finances publiques ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La réception de l’héritage britannique en Nouvelle-Zélande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les finances publiques des pays anglo-saxons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mare &amp; Martin, pp.245-274, 2024, 978 2 84934 800 0</w:t>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.77-100, 2024, 978 2 84934 800 0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543226v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Conseil européen, grand argentier de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Conseil européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.237-250, 2024, 978 2 80277 333 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les finances des organisations régionales du Pacifique Sud</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les finances publiques des Iles Cook et de Niue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bénéteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les finances publiques en Océanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille - P.U.A.M., pp.277-298, 2023, 978 2 7314 1288 8</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille - P.U.A.M., pp.141-168, 2023, 978 2 7314 1288 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543309v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les finances publiques des Iles Tuvalu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les finances des organisations régionales du Pacifique Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bénéteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les finances publiques en Océanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille - P.U.A.M., pp.169-182, 2023, 978 2 7314 1288 8</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille - P.U.A.M., pp.277-298, 2023, 978 2 7314 1288 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543306v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les finances publiques des Iles Cook et de Niue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les finances publiques des Iles Tuvalu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bénéteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les finances publiques en Océanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille - P.U.A.M., pp.141-168, 2023, 978 2 7314 1288 8</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille - P.U.A.M., pp.169-182, 2023, 978 2 7314 1288 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543294v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note sur la PASAI : Pacific Association of Supreme Audit Institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bénéteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les finances publiques en Océanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille - P.U.A.M., pp.299-305, 2023, 978 2 7314 1288 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France. La politique fiscale pour lutter contre le changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Viessant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Prodhomme-Sadowsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiscal Policies to Mitigate Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Intersentia, pp.311-325, 2023, 978 1 83970 367 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confiance mutuelle et droit fiscal de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie De Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Riem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitena Poelemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La confiance mutuelle dans l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Marin, pp.145-176, 2021, 9782849346303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaque contribuable doit adresser sa déclaration d’impôt au fisc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La loi organique relative aux lois de finances est une loi de finances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les contre-annales du Droit public.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Enrick B. éditions, pp.239-243, 2020, 978-2-35644-448-6</w:t>
+              <w:t xml:space="preserve">Les contre-annales du Droit public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Enrick B. éditions, pp.245-250, 2020, 978-2-35644-448-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02509235v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La loi organique relative aux lois de finances est une loi de finances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Frontière et fraude fiscale : une relation juridique consubstantielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Maurel</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les contre-annales du Droit public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Enrick B. éditions, pp.245-250, 2020, 978-2-35644-448-6</w:t>
+              <w:t xml:space="preserve">Fraudes, Frontieres et Territoires XIIIe-XXIe Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGPDE, pp.234-247, 2020, 978-2-11-129455-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02509298v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontière et fraude fiscale : une relation juridique consubstantielle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La TVA est une taxe et la redevance télévision est une redevance pour service rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fraudes, Frontieres et Territoires XIIIe-XXIe Siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IGPDE, pp.234-247, 2020, 978-2-11-129455-4</w:t>
+              <w:t xml:space="preserve">Les contre-annales du Droit public.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Enrick B. éditions, pp.251-256, 2020, 978-2-35644-448-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03076912v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La TVA est une taxe et la redevance télévision est une redevance pour service rendu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L'invocation de la Déclaration des droits de l'Homme en droit fiscal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Maurel</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Touzeil-Divina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les contre-annales du Droit public.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Enrick B. éditions, pp.251-256, 2020, 978-2-35644-448-6</w:t>
+              <w:t xml:space="preserve">Des racines du droit et des contentieux vol. IX, Tome 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions l’Épitoge, pp.25-34, 2020, 979-10-92684-28-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02509354v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'invocation de la Déclaration des droits de l'Homme en droit fiscal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Chaque contribuable doit adresser sa déclaration d’impôt au fisc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Touzeil-Divina</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des racines du droit et des contentieux vol. IX, Tome 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions l’Épitoge, pp.25-34, 2020, 979-10-92684-28-5</w:t>
+              <w:t xml:space="preserve">Les contre-annales du Droit public.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Enrick B. éditions, pp.239-243, 2020, 978-2-35644-448-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02509217v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résistance catholique à l’introduction de l’impôt moderne sur le revenu : France fin XIXe s. – début XXe s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire droit et religion. Volume 9, Années 2017-2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires d'Aix-Marseille, pp.15-24, 2018, 9782731410785</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception de la théorie de l’abus de droit en droit français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zneuziti Prava</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ediční řady, pp.11-20, 2016, 978 80 87975 43 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543350v1</w:t>
-              </w:r>
-[...7577 lines deleted...]
-                <w:t xml:space="preserve">hal-03936364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en compte des enjeux environnementaux lors du contrôle de constitutionnalité des lois financières est-elle possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Viessant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Titre VII – Les Cahiers du Conseil constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n° Hors série, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9578,179 +9828,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les finances des organisations internationales : Journées d'études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Thida Norodom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pedone, 2022, 978 2 233 01014 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les finances des organisations internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Thida Norodom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pedone, 2022, 978-2-233-01014-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9760,105 +10010,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consentement à l'impôt (histoire du)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId142"/>
+      <w:footerReference w:type="default" r:id="rId144"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10005,51 +10255,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125003v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Touzeil-Divina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Benelbaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442381v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488509v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442329v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Husson-Rochcongar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442319v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543222v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guigue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543226v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543253v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543309v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn B&#233;n&#233;teau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543306v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543294v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543313v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543287v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viessant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Prodhomme-Sadowsky" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007853v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie De Fontaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Riem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena Poelemans" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509235v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chaumette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Maurel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509298v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076912v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Fontaine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Touchelay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509354v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509217v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509380v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543350v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061217v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327722v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907836v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465485v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gaullier-Camus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Gourbier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Houser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267250v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465475v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05317757v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246938v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465495v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327699v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05317755v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465478v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543915v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Gourbier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/gfp.2024.1.011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784548v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543505v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2023.5.014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543461v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801459v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543489v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543921v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sinnassamy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/gfp.2024.1.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543967v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547424v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547432v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547845v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2023.3.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543943v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2023.6.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547866v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2023.2.013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547428v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547839v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2023.3.010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547857v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543981v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Terrasse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2023.5.016" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932259v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2022.4.011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932324v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2022.4.012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932972v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beltrame" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2022.3.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182584v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172947v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266990v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931014v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Calmette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Clainche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931367v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509192v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509197v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936654v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936582v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936592v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936535v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936648v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936646v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936606v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936590v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936541v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936633v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936641v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936620v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936598v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936614v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936513v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936502v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936497v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936496v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936463v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936446v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936524v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936530v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936508v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936456v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936474v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936490v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936400v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Broussolle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936325v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936373v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936338v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936364v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04541044v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107304v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Thida Norodom" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934291v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334698v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gaullier-Camus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Gourbier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Houser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589407v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907836v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465485v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327722v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061217v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465475v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05317757v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246938v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465495v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05317755v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465478v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784548v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543505v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543991v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Gourbier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2023.5.014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543461v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801459v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543921v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sinnassamy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/gfp.2024.1.010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543489v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543915v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/gfp.2024.1.011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547432v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547424v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547845v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2023.3.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543943v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2023.6.011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547866v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2023.2.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547857v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547839v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2023.3.010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547428v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543981v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Terrasse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2023.5.016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932259v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2022.4.011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932324v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2022.4.012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932972v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beltrame" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2022.3.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182584v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172947v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931014v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Calmette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Clainche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931367v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509192v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509197v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936535v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936648v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936592v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936646v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936606v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936590v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936541v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936633v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936641v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936620v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936598v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936614v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936582v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936654v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936502v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936497v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936496v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936463v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936446v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936530v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936524v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936508v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936456v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936490v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936474v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936513v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936325v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Broussolle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936338v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936373v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936364v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936400v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442381v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488509v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442329v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Husson-Rochcongar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442319v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125003v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Touzeil-Divina" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Benelbaz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543226v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guigue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543222v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543253v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blanc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543294v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn B&#233;n&#233;teau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543309v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543306v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543313v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543287v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viessant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Prodhomme-Sadowsky" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007853v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie De Fontaine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Riem" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena Poelemans" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509298v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chaumette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Maurel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076912v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Fontaine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Touchelay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509354v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509217v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509235v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509380v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543350v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04541044v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107304v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Thida Norodom" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934291v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334698v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>