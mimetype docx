--- v1 (2026-05-01)
+++ v2 (2026-05-28)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (73)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (75)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -350,2636 +350,2618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05589407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changer l’homme plutôt que financer la société : la dimension utopique de la fiscalité comportementale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques en février 2026</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Chekly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gaullier-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue européenne et internationale de droit fiscal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n°2024-3, pp.296-307</w:t>
+              <w:t xml:space="preserve">Revue gestion et finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2, pp.141-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04907836v1</w:t>
+                <w:t xml:space="preserve">hal-05630621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques en mars 2025</w:t>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques en janvier 2026</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Chekly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Gaullier-Camus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Houser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue gestion et finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 4, pp.53-70</w:t>
+              <w:t xml:space="preserve">, 2026, 2, pp.119-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05465485v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôle économique et financier de l'État sur les grands événements sportifs internationaux</w:t>
+                <w:t xml:space="preserve">Le contrôle de la Cour des comptes : deux rapports instructifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n°267, pp.27-29</w:t>
+              <w:t xml:space="preserve">, 2025, 267, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05327722v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05317757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les problèmes posés par le financement public et la fiscalité en matière de religion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques en mars 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gaullier-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Gourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Titre VII – Les Cahiers du Conseil constitutionnel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 14</w:t>
+              <w:t xml:space="preserve">Revue gestion et finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.53-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05061217v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fiscalité des clubs sportifs professionnels</w:t>
+                <w:t xml:space="preserve">Changer l’homme plutôt que financer la société : la dimension utopique de la fiscalité comportementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n°5, pp.389-393</w:t>
+              <w:t xml:space="preserve">Revue européenne et internationale de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°2024-3, pp.296-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267250v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques en septembre 2025</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La fiscalité des clubs sportifs professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue gestion et finances publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6, pp.55-73</w:t>
+              <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°5, pp.389-393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05465475v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôle de la Cour des comptes : deux rapports instructifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques en septembre 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gaullier-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Gourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 267, pp.34</w:t>
+              <w:t xml:space="preserve">Revue gestion et finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.55-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05317757v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note sous Conseil d'Etat, 10ème - 9ème chambres réunies, 28 juin 2024, n°493563, M.D., n° 493845, M. E. et n° 494137, Mouvement des entreprises de France Polynésie française (Medef PF)</w:t>
+                <w:t xml:space="preserve">Les problèmes posés par le financement public et la fiscalité en matière de religion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Law Journal of the Pacific / Journal de Droit Comparé du Pacifique [Anciennement Revue juridique polynésienne (RJP)]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, vol. 32, pp.25-28</w:t>
+              <w:t xml:space="preserve">Titre VII – Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246938v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05061217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques en août 2025</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le contrôle économique et financier de l'État sur les grands événements sportifs internationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue gestion et finances publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5, pp.72-79</w:t>
+              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°267, pp.27-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05465495v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôle de la Cour des comptes sur les grands événements sportifs internationaux : deux rapports instructifs</w:t>
+                <w:t xml:space="preserve">Note sous Conseil d'Etat, 10ème - 9ème chambres réunies, 28 juin 2024, n°493563, M.D., n° 493845, M. E. et n° 494137, Mouvement des entreprises de France Polynésie française (Medef PF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n°267, pp.34-35</w:t>
+              <w:t xml:space="preserve">Comparative Law Journal of the Pacific / Journal de Droit Comparé du Pacifique [Anciennement Revue juridique polynésienne (RJP)]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, vol. 32, pp.25-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05327699v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôle économique et financier de l'État</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques en août 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gaullier-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Gourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 267, pp.27</w:t>
+              <w:t xml:space="preserve">Revue gestion et finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.72-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05317755v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques en octobre 2025</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le contrôle de la Cour des comptes sur les grands événements sportifs internationaux : deux rapports instructifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue gestion et finances publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6, pp.74-94</w:t>
+              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°267, pp.34-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05465478v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dépenses fiscales dans le domaine du sport : quel cadre constitutionnel ?</w:t>
+                <w:t xml:space="preserve">Le contrôle économique et financier de l'État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n° 26, pp.36-41</w:t>
+              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 267, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784548v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05317755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1948-1958, La création des « polyvalents » : Maurice Lauré et la modernisation du contrôle fiscal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques en octobre 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gaullier-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Gourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue européenne et internationale de droit fiscal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n° 3, pp.349-360</w:t>
+              <w:t xml:space="preserve">Revue gestion et finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.74-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543505v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques : en Mai 2023</w:t>
+                <w:t xml:space="preserve">1948-1958, La création des « polyvalents » : Maurice Lauré et la modernisation du contrôle fiscal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue européenne et internationale de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 3, pp.349-360</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/gfp.2023.5.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04543991v1</w:t>
+                <w:t xml:space="preserve">hal-04543505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les références à l'œuvre de Jean Dubergé dans la doctrine fiscale contemporaine</w:t>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques : en Mai 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gaullier-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Gourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vol. 5 (N° 5), pp.83-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/gfp.2023.5.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543461v1</w:t>
+                <w:t xml:space="preserve">hal-04543991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxes nutritionnelles, fiscalité environnementale : quel avenir pour les taxes comportementales ?</w:t>
+                <w:t xml:space="preserve">Les dépenses fiscales dans le domaine du sport : quel cadre constitutionnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de droit de la santé et de l'assurance maladie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n° 41, pp.67-74</w:t>
+              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 26, pp.36-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801459v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques en Novembre 2023</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les références à l'œuvre de Jean Dubergé dans la doctrine fiscale contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, vol. 1 (n° 165), pp.169-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/gfp.2024.1.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04543921v1</w:t>
+                <w:t xml:space="preserve">hal-04543461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit fiscal international de l'environnement et souveraineté fiscale nationale</w:t>
+                <w:t xml:space="preserve">Taxes nutritionnelles, fiscalité environnementale : quel avenir pour les taxes comportementales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue européenne et internationale de droit fiscal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n° 4, pp.447-454</w:t>
+              <w:t xml:space="preserve">Journal de droit de la santé et de l'assurance maladie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 41, pp.67-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543489v1</w:t>
+                <w:t xml:space="preserve">hal-04801459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques en Décembre 2023</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques en Novembre 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Gaullier-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sinnassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Vol. I (N° 7), pp.91-106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/gfp.2024.1.011⟩</w:t>
+              <w:t xml:space="preserve">, 2024, Vol. I (N° 7), pp.74-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/gfp.2024.1.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543915v1</w:t>
+                <w:t xml:space="preserve">hal-04543921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques en Juillet 2023</w:t>
+                <w:t xml:space="preserve">Droit fiscal international de l'environnement et souveraineté fiscale nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, n°2023/5, pp.87-101</w:t>
+              <w:t xml:space="preserve">Revue européenne et internationale de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 4, pp.447-454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547432v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques en Juin 2023</w:t>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques en Décembre 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Gaullier-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Gourbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Houser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n°2023/4, pp.95-108</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, Vol. I (N° 7), pp.91-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/gfp.2024.1.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547424v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques : en Mars 2023</w:t>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques en Juillet 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Gaullier-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Gourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Houser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léonard Gourbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 3 (3), pp.65-77. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2023, n°2023/5, pp.87-101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547845v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques en Octobre 2023</w:t>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques : en Mars 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Gaullier-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Gourbier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Houser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Vol. 6 (N° 6), pp.74-88. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 3 (3), pp.65-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/gfp.2023.3.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/gfp.2023.6.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04543943v1</w:t>
+                <w:t xml:space="preserve">hal-04547845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques : en Janvier 2023</w:t>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques en Juin 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Gaullier-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Gourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Houser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sinnassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Vol. 3 (N° 3), pp.106-121. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, n°2023/4, pp.95-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/gfp.2023.2.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04547866v1</w:t>
+                <w:t xml:space="preserve">hal-04547424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques : en Février 2023</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques en Octobre 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Gaullier-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Gourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Houser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sinnassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Vol. 2 (N° 2), pp.122-132. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/gfp.2023.2.013⟩</w:t>
+              <w:t xml:space="preserve">, 2023, Vol. 6 (N° 6), pp.74-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/gfp.2023.6.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547857v1</w:t>
+                <w:t xml:space="preserve">hal-04543943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques : en Avril 2023</w:t>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques : en Janvier 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baudu</w:t>
@@ -2993,755 +2975,755 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Gaullier-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Houser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léonard Gourbier</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sinnassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Vol. 3 (N° 3), pp.78-88. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, Vol. 3 (N° 3), pp.106-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/gfp.2023.2.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/gfp.2023.3.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04547839v1</w:t>
+                <w:t xml:space="preserve">hal-04547866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques en Mai 2023</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques : en Février 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Gaullier-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sinnassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n°2023/4, pp.85-94</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, Vol. 2 (N° 2), pp.122-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/gfp.2023.2.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547428v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques : en Août 2023</w:t>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques : en Avril 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Gaullier-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Gourbier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Terrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Vol. 5 (N° 5), pp.102-109. </w:t>
+              <w:t xml:space="preserve">, 2023, Vol. 3 (N° 3), pp.78-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/gfp.2023.5.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/gfp.2023.3.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543981v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques en Septembre 2023</w:t>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques en Mai 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Gaullier-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Gourbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Houser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Vol. 6 (N° 6), pp.60-73</w:t>
+              <w:t xml:space="preserve">, 2023, n°2023/4, pp.85-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543967v1</w:t>
+                <w:t xml:space="preserve">hal-04547428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques En Mai 2022</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques : en Août 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Gaullier-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sinnassamy</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Gourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Terrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, n°4, pp.76-86. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/gfp.2022.4.011⟩</w:t>
+              <w:t xml:space="preserve">, 2023, Vol. 5 (N° 5), pp.102-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/gfp.2023.5.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932259v1</w:t>
+                <w:t xml:space="preserve">hal-04543981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques En Juin 2022</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques en Septembre 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Gaullier-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Gourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Houser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sinnassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, n°4, pp.87-98. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, Vol. 6 (N° 6), pp.60-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/gfp.2022.4.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03932324v1</w:t>
+                <w:t xml:space="preserve">hal-04543967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique fiscale de Valéry Giscard d’Estaing : vingt ans de novations fiscales (1959-1981)</w:t>
               </w:r>
@@ -3812,4106 +3794,4374 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mythe de la summa divisio impôts directs/impôts indirects : le moteur à mouvement perpétuel du débat fiscal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques En Mai 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gaullier-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sinnassamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, vol.1 (n°1), pp.35-42</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, n°4, pp.76-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/gfp.2022.4.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182584v1</w:t>
+                <w:t xml:space="preserve">hal-03932259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vin n'est fiscalement pas un alcool comme les autres, Note sous CJUE, 30 Avril 2020, C-184/19, affaire Hecta Viticol SRL c/ Agenţia Naţională de Administrare Fiscală (ANAF) de Roumanie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques En Juin 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gaullier-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sinnassamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jus vini : Journal of Wine &amp; Spirits Law / Revue du droit du vin et des spiritueux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n°4, pp.87-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/gfp.2022.4.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172947v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une fiscalité française vert pâle : périmètre et enjeux financiers</w:t>
+                <w:t xml:space="preserve">Le vin n'est fiscalement pas un alcool comme les autres, Note sous CJUE, 30 Avril 2020, C-184/19, affaire Hecta Viticol SRL c/ Agenţia Naţională de Administrare Fiscală (ANAF) de Roumanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n°2, pp.35-42</w:t>
+              <w:t xml:space="preserve">Jus vini : Journal of Wine &amp; Spirits Law / Revue du droit du vin et des spiritueux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 2, pp.269-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266990v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques en décembre 2020</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le mythe de la summa divisio impôts directs/impôts indirects : le moteur à mouvement perpétuel du débat fiscal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n°1, pp.114-122</w:t>
+              <w:t xml:space="preserve">, 2021, vol.1 (n°1), pp.35-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03931014v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères d’actualités des finances et de la gestion publiques en février 2020</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une fiscalité française vert pâle : périmètre et enjeux financiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, n°2, pp.142-150</w:t>
+              <w:t xml:space="preserve">, 2021, n°2, pp.35-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03931367v1</w:t>
+                <w:t xml:space="preserve">hal-03266990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Six livres de la République de Jean Bodin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques en décembre 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Calmette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue européenne et internationale de droit fiscal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, n°3, pp.301-307</w:t>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°1, pp.114-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02509192v1</w:t>
+                <w:t xml:space="preserve">hal-03931014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impôt sur le revenu de Joseph Caillaux (1910)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repères d’actualités des finances et de la gestion publiques en février 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Calmette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue européenne et internationale de droit fiscal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, n°3, pp.359-365</w:t>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°2, pp.142-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02509197v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères: sur la gestion et les finances publiques. En novembre 2018</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Six livres de la République de Jean Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, n° 1, pp.124-133</w:t>
+              <w:t xml:space="preserve">Revue européenne et internationale de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°3, pp.301-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936535v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques: En septembre 2019</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’impôt sur le revenu de Joseph Caillaux (1910)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, n° 6, pp.140-151</w:t>
+              <w:t xml:space="preserve">Revue européenne et internationale de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°3, pp.359-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936648v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères: sur la gestion et les finances publiques. En Avril 2019</w:t>
+                <w:t xml:space="preserve">Repères: sur la gestion et les finances publiques. En Mars 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Calmette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Houser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, n° 3, pp.146-155</w:t>
+              <w:t xml:space="preserve">, 2019, n° 2, pp.135-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936592v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques. En Août 2019</w:t>
+                <w:t xml:space="preserve">Repères: sur la gestion et les finances publiques. En Février 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Calmette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Houser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, n° 5, pp.146-150</w:t>
+              <w:t xml:space="preserve">, 2019, n° 2, pp.129-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936646v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères: sur la gestion et les finances publiques. En Mars 2019</w:t>
+                <w:t xml:space="preserve">Repères: sur la gestion et les finances publiques. En Décembre 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Calmette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Houser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, n° 2, pp.135-145</w:t>
+              <w:t xml:space="preserve">, 2019, n° 1, pp.134-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936606v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères: sur la gestion et les finances publiques. En Février 2019</w:t>
+                <w:t xml:space="preserve">Repères: sur la gestion et les finances publiques. En Juin 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Calmette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Houser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, n° 2, pp.129-139</w:t>
+              <w:t xml:space="preserve">, 2019, n° 4, pp.133-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936590v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères: sur la gestion et les finances publiques. En Décembre 2018</w:t>
+                <w:t xml:space="preserve">Repères: sur la gestion et les finances publiques. En Juillet 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Calmette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Houser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, n° 1, pp.134-143</w:t>
+              <w:t xml:space="preserve">, 2019, n° 5, pp.133-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936541v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères: sur la gestion et les finances publiques. En Juin 2019</w:t>
+                <w:t xml:space="preserve">Repères: sur la gestion et les finances publiques. En novembre 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Calmette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Houser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, n° 4, pp.133-145</w:t>
+              <w:t xml:space="preserve">, 2019, n° 1, pp.124-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936633v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères: sur la gestion et les finances publiques. En Juillet 2019</w:t>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques: En septembre 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Calmette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Houser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, n° 5, pp.133-145</w:t>
+              <w:t xml:space="preserve">, 2019, n° 6, pp.140-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936641v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères: sur la gestion et les finances publiques. En Mai 2019</w:t>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques. En Août 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Calmette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Houser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, n° 4, pp.92-102</w:t>
+              <w:t xml:space="preserve">, 2019, n° 5, pp.146-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936620v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères: sur la gestion et les finances publiques. En Mars 2019</w:t>
+                <w:t xml:space="preserve">Repères: sur la gestion et les finances publiques. En Avril 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Calmette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Houser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, n° 3, pp.135-145</w:t>
+              <w:t xml:space="preserve">, 2019, n° 3, pp.146-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936598v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères: sur la gestion et les finances publiques. En Avril 2019</w:t>
+                <w:t xml:space="preserve">Repères: sur la gestion et les finances publiques. En Mai 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Calmette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Houser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, n° 3, pp.146-155</w:t>
+              <w:t xml:space="preserve">, 2019, n° 4, pp.92-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936614v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères: sur la gestion et les finances publiques. En Janvier 2019</w:t>
+                <w:t xml:space="preserve">Repères: sur la gestion et les finances publiques. En Mars 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Calmette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Houser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, n° 2, pp.119-128</w:t>
+              <w:t xml:space="preserve">, 2019, n° 3, pp.135-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936582v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques: En octobre 2019</w:t>
+                <w:t xml:space="preserve">Repères: sur la gestion et les finances publiques. En Avril 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Calmette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Houser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, n° 6, pp.152-164</w:t>
+              <w:t xml:space="preserve">, 2019, n° 3, pp.146-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936654v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques. En juin 2018</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Repères: sur la gestion et les finances publiques. En Janvier 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Calmette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, n° 4, pp.134-143</w:t>
+              <w:t xml:space="preserve">, 2019, n° 2, pp.119-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936502v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques. En mai 2018</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques: En octobre 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Calmette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, n° 4, pp.121-133</w:t>
+              <w:t xml:space="preserve">, 2019, n° 6, pp.152-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936497v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques. En avril 2018</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques. En Novembre 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Terrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, n° 3, pp.132-142</w:t>
+              <w:t xml:space="preserve">, 2018, n° 1, pp.119-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936496v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques. En Janvier 2018</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques. En juin 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Terrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, n° 2, pp.117-126</w:t>
+              <w:t xml:space="preserve">, 2018, n° 4, pp.134-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936463v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques. En Novembre 2017</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques. En Janvier 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Terrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, n° 1, pp.119-129</w:t>
+              <w:t xml:space="preserve">, 2018, n° 2, pp.117-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936446v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères: sur la gestion et les finances publiques. En octobre 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques. En avril 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Terrasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, n° 6, pp.133-144</w:t>
+              <w:t xml:space="preserve">, 2018, n° 3, pp.132-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936530v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères : sur la gestion et les finances publiques. En Septembre 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques. En mai 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Terrasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, n° 6, pp.121-132</w:t>
+              <w:t xml:space="preserve">, 2018, n° 4, pp.121-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936524v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques. En juillet 2018</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Repères : sur la gestion et les finances publiques. En Septembre 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Calmette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, n° 5, pp.119-130</w:t>
+              <w:t xml:space="preserve">, 2018, n° 6, pp.121-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936508v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques. En Décembre 2017</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Repères: sur la gestion et les finances publiques. En octobre 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Calmette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, n° 1, pp.130-139</w:t>
+              <w:t xml:space="preserve">, 2018, n° 6, pp.133-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936456v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques. En Mars 2018</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques. En juillet 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Terrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, n° 3, pp.123-131</w:t>
+              <w:t xml:space="preserve">, 2018, n° 5, pp.119-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936490v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques: En Février 2018</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques. En Décembre 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Terrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, n° 2, pp.127-137</w:t>
+              <w:t xml:space="preserve">, 2018, n° 1, pp.130-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936474v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères : sur la gestion et les finances publiques. En Août 2018</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques: En Février 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Terrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, n° 5, pp.131-136</w:t>
+              <w:t xml:space="preserve">, 2018, n° 2, pp.127-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936513v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques. En Juin 2017</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques. En Mars 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Terrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, n° 5, pp.117-124</w:t>
+              <w:t xml:space="preserve">, 2018, n° 3, pp.123-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936325v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques. En Juillet 2017</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Repères : sur la gestion et les finances publiques. En Août 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Terrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, n° 5, pp.125-133</w:t>
+              <w:t xml:space="preserve">, 2018, n° 5, pp.131-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936338v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques. En Septembre 2017</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques. En Juin 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Terrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, n° 6, pp.116-125</w:t>
+              <w:t xml:space="preserve">, 2017, n° 5, pp.117-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936373v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques. En Août 2017</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques. En Juillet 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Terrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, n° 6, pp.112-115</w:t>
+              <w:t xml:space="preserve">, 2017, n° 5, pp.125-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936364v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques. En Octobre 2017</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques. En Septembre 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Terrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 6, pp.116-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques. En Août 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Terrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 6, pp.112-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères sur la gestion et les finances publiques. En Octobre 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Terrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2017, n° 6, pp.136-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7921,1790 +8171,1790 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Doyen Albert et le principe d’imposition des personnes publiques, Addendum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l’honneur de Jean-Luc Albert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.713-722, 2025, 9782802776260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un ecclésiastique peut-il être élu président d’une Université publique en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Duc in altum ! Mélanges en l’honneur de Jean-Louis Gazzaniga</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp.145-154, 2025, 9782386000386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fiscalité verte, une « opportunité »... qui existe déjà !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Husson-Rochcongar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finances locales et mutations contemporaines de l'État</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, 2025, 9782849348017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Esclassan : réflexions sur le manuel de Finances publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l'honneur de Marie-Christine Esclassan et Michel Bouvier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ, un savoir-faire de Lextenso, pp.161-167, 2025, 9782275161464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurras et l’impôt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Touzeil-Divina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Benelbaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Charles Maurras &amp; le(s) droit(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions L'Epitoge / Collectif L'Unité Du Droit, pp.35-49, 2025, 9791092684629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05125003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Nouvelle-Zélande : genèse d’un nouveau modèle « anglo-saxon » de gouvernance des finances publiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les finances publiques des pays anglo-saxons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp.245-274, 2024, 978 2 84934 800 0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception de l’héritage britannique en Nouvelle-Zélande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les finances publiques des pays anglo-saxons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp.77-100, 2024, 978 2 84934 800 0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Conseil européen, grand argentier de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Conseil européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.237-250, 2024, 978 2 80277 333 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les finances publiques des Iles Cook et de Niue</w:t>
+                <w:t xml:space="preserve">Note sur la PASAI : Pacific Association of Supreme Audit Institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bénéteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les finances publiques en Océanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille - P.U.A.M., pp.141-168, 2023, 978 2 7314 1288 8</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille - P.U.A.M., pp.299-305, 2023, 978 2 7314 1288 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543294v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les finances des organisations régionales du Pacifique Sud</w:t>
+                <w:t xml:space="preserve">Les finances publiques des Iles Cook et de Niue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bénéteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les finances publiques en Océanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille - P.U.A.M., pp.277-298, 2023, 978 2 7314 1288 8</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille - P.U.A.M., pp.141-168, 2023, 978 2 7314 1288 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543309v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les finances publiques des Iles Tuvalu</w:t>
+                <w:t xml:space="preserve">Les finances des organisations régionales du Pacifique Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bénéteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les finances publiques en Océanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille - P.U.A.M., pp.169-182, 2023, 978 2 7314 1288 8</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille - P.U.A.M., pp.277-298, 2023, 978 2 7314 1288 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543306v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note sur la PASAI : Pacific Association of Supreme Audit Institutions</w:t>
+                <w:t xml:space="preserve">Les finances publiques des Iles Tuvalu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bénéteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les finances publiques en Océanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille - P.U.A.M., pp.299-305, 2023, 978 2 7314 1288 8</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille - P.U.A.M., pp.169-182, 2023, 978 2 7314 1288 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543313v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France. La politique fiscale pour lutter contre le changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Viessant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Prodhomme-Sadowsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiscal Policies to Mitigate Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Intersentia, pp.311-325, 2023, 978 1 83970 367 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confiance mutuelle et droit fiscal de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie De Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Riem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitena Poelemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La confiance mutuelle dans l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Marin, pp.145-176, 2021, 9782849346303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La loi organique relative aux lois de finances est une loi de finances</w:t>
+                <w:t xml:space="preserve">La TVA est une taxe et la redevance télévision est une redevance pour service rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les contre-annales du Droit public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Enrick B. éditions, pp.245-250, 2020, 978-2-35644-448-6</w:t>
+              <w:t xml:space="preserve">Les contre-annales du Droit public.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Enrick B. éditions, pp.251-256, 2020, 978-2-35644-448-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02509298v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontière et fraude fiscale : une relation juridique consubstantielle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La loi organique relative aux lois de finances est une loi de finances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+                <w:t xml:space="preserve">Anne-Laure Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fraudes, Frontieres et Territoires XIIIe-XXIe Siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IGPDE, pp.234-247, 2020, 978-2-11-129455-4</w:t>
+              <w:t xml:space="preserve">Les contre-annales du Droit public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Enrick B. éditions, pp.245-250, 2020, 978-2-35644-448-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03076912v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La TVA est une taxe et la redevance télévision est une redevance pour service rendu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frontière et fraude fiscale : une relation juridique consubstantielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Maurel</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les contre-annales du Droit public.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Enrick B. éditions, pp.251-256, 2020, 978-2-35644-448-6</w:t>
+              <w:t xml:space="preserve">Fraudes, Frontieres et Territoires XIIIe-XXIe Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGPDE, pp.234-247, 2020, 978-2-11-129455-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02509354v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'invocation de la Déclaration des droits de l'Homme en droit fiscal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Touzeil-Divina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des racines du droit et des contentieux vol. IX, Tome 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions l’Épitoge, pp.25-34, 2020, 979-10-92684-28-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaque contribuable doit adresser sa déclaration d’impôt au fisc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les contre-annales du Droit public.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Enrick B. éditions, pp.239-243, 2020, 978-2-35644-448-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résistance catholique à l’introduction de l’impôt moderne sur le revenu : France fin XIXe s. – début XXe s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire droit et religion. Volume 9, Années 2017-2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires d'Aix-Marseille, pp.15-24, 2018, 9782731410785</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception de la théorie de l’abus de droit en droit français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zneuziti Prava</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ediční řady, pp.11-20, 2016, 978 80 87975 43 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9714,111 +9964,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en compte des enjeux environnementaux lors du contrôle de constitutionnalité des lois financières est-elle possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Viessant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Titre VII – Les Cahiers du Conseil constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n° Hors série, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9828,179 +10078,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les finances des organisations internationales : Journées d'études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Thida Norodom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pedone, 2022, 978 2 233 01014 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les finances des organisations internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Thida Norodom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pedone, 2022, 978-2-233-01014-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10010,105 +10260,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consentement à l'impôt (histoire du)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId144"/>
+      <w:footerReference w:type="default" r:id="rId148"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10255,51 +10505,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gaullier-Camus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Gourbier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Houser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589407v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907836v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465485v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327722v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061217v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465475v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05317757v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246938v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465495v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05317755v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465478v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784548v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543505v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543991v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Gourbier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2023.5.014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543461v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801459v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543921v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sinnassamy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/gfp.2024.1.010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543489v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543915v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/gfp.2024.1.011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547432v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547424v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547845v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2023.3.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543943v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2023.6.011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547866v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2023.2.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547857v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547839v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2023.3.010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547428v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543981v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Terrasse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2023.5.016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932259v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2022.4.011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932324v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2022.4.012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932972v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beltrame" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2022.3.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182584v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172947v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931014v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Calmette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Clainche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931367v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509192v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509197v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936535v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936648v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936592v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936646v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936606v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936590v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936541v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936633v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936641v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936620v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936598v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936614v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936582v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936654v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936502v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936497v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936496v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936463v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936446v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936530v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936524v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936508v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936456v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936490v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936474v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936513v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936325v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Broussolle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936338v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936373v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936364v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936400v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442381v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488509v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442329v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Husson-Rochcongar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442319v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125003v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Touzeil-Divina" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Benelbaz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543226v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guigue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543222v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543253v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blanc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543294v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn B&#233;n&#233;teau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543309v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543306v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543313v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543287v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viessant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Prodhomme-Sadowsky" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007853v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie De Fontaine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Riem" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena Poelemans" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509298v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chaumette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Maurel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076912v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Fontaine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Touchelay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509354v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509217v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509235v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509380v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543350v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04541044v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107304v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Thida Norodom" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934291v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334698v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gaullier-Camus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Gourbier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Houser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589407v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630621v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Chekly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delivet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630620v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05317757v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907836v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267250v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465475v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061217v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327722v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246938v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465495v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327699v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05317755v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465478v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543505v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543991v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Gourbier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2023.5.014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784548v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543461v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801459v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543921v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sinnassamy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/gfp.2024.1.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543489v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543915v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/gfp.2024.1.011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547432v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2023.3.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547424v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543943v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2023.6.011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547866v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2023.2.013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547857v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547839v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2023.3.010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547428v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543981v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Terrasse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2023.5.016" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543967v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932972v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beltrame" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2022.3.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932259v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2022.4.011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932324v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2022.4.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172947v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182584v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266990v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931014v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Calmette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Clainche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931367v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509192v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509197v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936606v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936590v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936541v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936633v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936641v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936535v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936648v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936646v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936592v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936620v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936598v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936614v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936582v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936654v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936446v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936502v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936463v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936496v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936497v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936524v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936530v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936508v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936456v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936474v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936490v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936513v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936325v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Broussolle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936338v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936373v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936364v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936400v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442381v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488509v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442329v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Husson-Rochcongar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442319v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125003v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Touzeil-Divina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Benelbaz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543226v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guigue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543222v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543253v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blanc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543313v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn B&#233;n&#233;teau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543294v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543309v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543306v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543287v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viessant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Prodhomme-Sadowsky" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007853v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie De Fontaine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Riem" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena Poelemans" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509354v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chaumette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Maurel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509298v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076912v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Fontaine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Touchelay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509217v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509235v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509380v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543350v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04541044v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107304v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Thida Norodom" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934291v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334698v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>