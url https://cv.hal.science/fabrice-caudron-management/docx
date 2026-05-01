--- v0 (2026-04-02)
+++ v1 (2026-05-01)
@@ -160,51 +160,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Son (3)</w:t>
+        <w:t xml:space="preserve">Son (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -256,145 +256,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre le management : épisode #02 - L’entreprise : de ses fondements historiques à la révolution managériale et la logique des processus</w:t>
+                <w:t xml:space="preserve">Comprendre le management : épisode #04 - Le pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05572915v1</w:t>
+                <w:t xml:space="preserve">hal-05595060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comprendre le management : épisode #02 - L’entreprise : de ses fondements historiques à la révolution managériale et la logique des processus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comprendre le management : épisode #03 - Le team building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -404,521 +466,521 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow management et évaluation de la performance RH : apports, modèles et pratiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidwine Maizeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9es journées de pratique et de recherche MACCA Management Méthodes et approches créatives et critiques de l’apprentissage et de la formation au management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apprentis face aux jeux : coopération vs. compétition, quels enseignements ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidwine Maizeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9es journées de pratique et de recherche MACCA Management Méthodes et approches créatives et critiques de l’apprentissage et de la formation au management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La classe renversée ludique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidwine Maizeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8es journées de pratique et de recherche du groupe thématique MACCA - GT AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Evry, Université d'Evry Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'IA et les mémoires de Master : le modèle TAURIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur l’IA générative de l’IAE Lille Master Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Lille, France. , https://digiwall.app/w/3710/710c8/ia-et-memoires-de-master</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des playmobils pour former les jeunes managers RH à la transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidwine Maizeray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Game Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expérience de jeu collaboratif au service du développement des soft-skills.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Game Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -928,3589 +990,3589 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éthique de la sincérité comme boussole pour les RH</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">« La recherche parle aux RH » par Référence RH et AGRH : L'éthique de la sincérité, un défi pour les futurs professionnels RH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidwine Maizeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166467v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire sens au travail : comment sortir de la stupidité fonctionnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La recherche parle aux RH » par Référence RH et AGRH : L'éthique de la sincérité, un défi pour les futurs professionnels RH</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L’éthique de la sincérité comme boussole pour les RH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidwine Maizeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05024915v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'IA et les mémoires de Master</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un jeu pour l’apprentissage de la négociation : Citadelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détourner un jeu collaboratif pour développer les soft-skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le majordome idéal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 56 (4), pp.141-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/qdm.236.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un jeu coopératif pour construire des théories managériales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technologie et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.119 - 132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/iste.op.2025.1313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés. « La qualité empêchée est-elle devenue une source de désengagement ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Aggoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enes Akdag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Amaazoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihat Ataman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (1), pp.171-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/qdm.233.0171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les doryphores nous attaquent, engagez-vous !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (53)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouer pour gagner ensemble : une innovation ludique au service du développement des compétences managériales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Maizeray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Pub. anticipées, pp.I145-XXXIX. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/maorg.pr1.0145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation des cadres des médias africains par le e-learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtisseme Jeafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrto Grecos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 26 (1), pp.79-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grh.181.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lier pratiques démocratiques et efficacité économique : la rationalisation démocratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 308, pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1021172ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance démocratique en débat : le cas d'une société coopérative ouvrière de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprise éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22, pp.57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'Écran à l'Éthique : Renforcer les Compétences Éthiques des Alternants en GRH à travers le Prisme du Cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Maizeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34ème Congrès de l'Association Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIMS, Jun 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attirer une génération ambivalente : RSE, IA et marque employeur face aux attentes des apprentis futurs diplômés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Maizeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Toti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36ème Congrès de l’Association Francophone de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRH, Oct 2025, Deauville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des pédagogies actives pour connecter théorie et pratique : RETEX, jeux et vidéo au service de la réflexivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Maizeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les clés de la réussite de l’alternance dans le supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conférence des Grandes Ecoles; ANASUP, Nov 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact des pratiques de RSE en matière de diversité et d'inclusion sur l'attractivité employeur : une approche expérimentale par la théorie du signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Maizeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Toti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de recherche sur la Gestion des Ressources Humaines : « Peut-elle ou doit-elle être responsable ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESC Amiens; AGRH, Nov 2024, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture d’un livre collectif comme outil de réflexivité : un retour d’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Maizeray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de pratique et de recherche du GT-AIMS MACCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESC Clermont Ferrand; AIMS, Jan 2024, Clermont- Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception éthique des étudiants en Gestion des Ressources Humaines : vers un sincérité en devenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Maizeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35ème colloque de l'AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Barcelone, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les théories du management en contexte d'anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JOURNÉE RÉGIONALE SANTÉ DURABLE– NOUVELLE-AQUITAINE UNE « GOUVERNANCE ÉCOLOGIQUE » ET PARTICIPATIVE EN SANTÉ ! POUR PLUS D’ATTRACTIVITÉ ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agir Durablement en Santé en Nouvelle Aquitaine, Jun 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hijacking of commercial game to train project managers in communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso Internacional para el Desarrollo de Competencias Socioemocionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Zaragoza; Egregius Ediciones, Feb 2024, Saragosse, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment obtenir un marteau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème CONGRES « PHILOSOPHIE(S) DU MANAGEMENT »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Philosophie des Sciences de Gestion, May 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un jeu pour construire des théories managériales. Retour d'expérience.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Game Evolution - 8ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensibiliser des apprentis RH à la transition écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Maizeray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de Recherche Ripco 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Internationale de Psychosociologie et de Gestion des Comportements Organisationnels (RIPCO), Jun 2023, Paris La Defense, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel management dans un monde en transitions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales du Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspection Générale de l'Education, du Sport et de la Recherche, Oct 2023, Aubervillers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détourner un jeu commercial pour former des managers de projet à la communication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Game Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Lépinard; Antoine Cholet, May 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérience et travail :le passé comme projet / démêler le filexpérience au travail, expérience de travailou expérience du travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Maizeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Janand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème CONGRES « PHILOSOPHIE(S) DU MANAGEMENT » de la SPSG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EM Normandie Business School - Campus Oxford, Jun 2022, Oxford, Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technocratie néolibérale et rationalisation démocratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Maizeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Schwamberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème « Philosophie(s) et management » – Management et travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EM Normandie, May 2022, Oxford (en visio), Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« RH citoyen » : Quelles représentations chez les étudiants de Master ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Maizeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinquièmes journées de pratique et de recherche du groupe thématique « Méthodes et Approches Créatives et Critiques de l’Apprentissage et de la formation au Management »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Lépinard; Isabelle Vandageon-Derumez, Jan 2022, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA FIDÉLISATION DES APPRENTIS, CLÉ DU RECRUTEMENT POUR LES MÉTIERS PÉNURIQUES : LE CAS DES MÉTIERS DE LA MAINTENANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Maizeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de GRH, Oct 2022, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passer du présentiel au distanciel : L'intérêt d'un outil de facilitation pour maintenir l'implication des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Schwamberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres de l’Enseignement à Distance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Interuniversitaire de l'enseignement à distance, May 2021, à distance, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagogie et création d'entreprise. Une dialectique du dispositif de formation et de l'autonomie du créateur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVIIIe Conférence Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Sénégalaise des Sciences de Gestion, Jun 2019, Dakar (Sénégal), Sénégal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tabletop Game Hijacked to Build Managerial Theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Serious Games and Innovation Gains : Think Innovation through Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, ISTE Ltd, 2025, 9781836690146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hijacking of Commercial Game to Train Project Managers in Communication Skills</w:t>
+                <w:t xml:space="preserve">Apporter de la flexibilité : la mise en place d’une équipe volante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ibert</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Maizeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Honore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buenas practicas universitarias para la melora del compromiso educativo y social</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.145-164, 2024, 978-84-1070-060-4</w:t>
+              <w:t xml:space="preserve">Innovations RH et transformations sociales : 15 retours d'expérience et pratiques inspirantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2024, 9782100860630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784036v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apporter de la flexibilité : la mise en place d’une équipe volante</w:t>
+                <w:t xml:space="preserve">Hijacking of Commercial Game to Train Project Managers in Communication Skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alice Honore</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations RH et transformations sociales : 15 retours d'expérience et pratiques inspirantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2024, 9782100860630</w:t>
+              <w:t xml:space="preserve">Buenas practicas universitarias para la melora del compromiso educativo y social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dykinson S.L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.145-164, 2024, 978-84-1070-060-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795221v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le design thinking dans l’événementiel sportif.</w:t>
+                <w:t xml:space="preserve">La réflexivité par la prise de parole en public.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Former les managers de demain. Kit Créatif pour les managers.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.205-214, 2022, 978-2-35671-703-0</w:t>
+              <w:t xml:space="preserve">Former les managers de demain : kit créatif pour les formateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.205-214, 2022, Vademecum, 978-2-35671-703-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159476v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réflexivité par la prise de parole en public.</w:t>
+                <w:t xml:space="preserve">Le design thinking dans l’événementiel sportif.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Schwamberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses des Mines. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Former les managers de demain : kit créatif pour les formateurs</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.205-214, 2022, Vademecum, 978-2-35671-703-0</w:t>
+              <w:t xml:space="preserve">Former les managers de demain. Kit Créatif pour les managers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.205-214, 2022, 978-2-35671-703-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159063v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démocratie dans l'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de la RSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.102-107, 2013, 978-2-7574-1413-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.septentrion.6542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'histoire éclaire les problématiques gestionnaires: le cas des SCOP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Université des sciences sociales de Toulouse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 12e Journées Histoire et gestion de l'IAE de Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 2-915699-03-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161919v1</w:t>
-              </w:r>
-[...2386 lines deleted...]
-                <w:t xml:space="preserve">hal-04947340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stupidité fonctionnelle dans les entreprises, une investigation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9-782958-618933</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4578,51 +4640,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96D2A787"/>
+    <w:nsid w:val="A3138557"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4809,51 +4871,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-caudron-management" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5384-7833" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478883v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caudron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572915v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572920v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456489v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Maizeray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sauvage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456451v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946314v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253773v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158965v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158984v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166467v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005305v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024915v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795289v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784584v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784574v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009655v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784036v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ibert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egregius.es/catalogo/educacion-socioemocional-para-potenciar-el-compromiso-y-la-innovacion-social/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795221v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Honore" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159476v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Schwamberger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159063v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/former-les-managers-de-demain/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159479v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.6542" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161919v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030869v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466191v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.236.0141" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096710v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2025.1313" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321514v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aggoun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enes Akdag" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aloui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Amaazoul" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ataman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.233.0171" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124392v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.pr1.0145" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161922v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtisseme Jeafar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Grecos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.181.0079" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161927v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021172ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110716v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096623v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136145v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369747v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457817v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582806v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582790v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783482v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393987v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946023v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725569v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138461v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240374v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239030v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151710v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151732v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947323v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158948v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167540v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947340v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159023v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-caudron-management" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5384-7833" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478883v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caudron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595060v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572915v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456489v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Maizeray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sauvage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456451v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946314v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253773v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158965v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158984v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024915v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005305v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166467v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795289v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784584v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784574v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466191v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.236.0141" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096710v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2025.1313" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321514v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aggoun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enes Akdag" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aloui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Amaazoul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ataman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.233.0171" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030869v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124392v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.pr1.0145" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161922v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtisseme Jeafar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Grecos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.181.0079" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161927v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021172ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110716v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096623v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136145v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369747v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783482v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393987v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946023v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725569v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457817v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ibert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582806v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582790v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240374v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239030v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138461v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947323v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151732v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Schwamberger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151710v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158948v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167540v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947340v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009655v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795221v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Honore" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784036v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egregius.es/catalogo/educacion-socioemocional-para-potenciar-el-compromiso-y-la-innovacion-social/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159063v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/former-les-managers-de-demain/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159476v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159479v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.6542" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161919v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159023v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>