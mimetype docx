--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -160,827 +160,2284 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Son (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre le management : épisode #01 - Le leadership</w:t>
+                <w:t xml:space="preserve">Personnages en scène et construction : retours d’expériences sur des outils de médiation ludique au service de la réflexivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Son</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Maizeray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Game Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05478883v1</w:t>
+                <w:t xml:space="preserve">hal-05626373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre le management : épisode #04 - Le pouvoir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l'Écran à l'Éthique : Renforcer les Compétences Éthiques des Alternants en GRH à travers le Prisme du Cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Maizeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05595060v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34ème Congrès de l'Association Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIMS, Jun 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre le management : épisode #02 - L’entreprise : de ses fondements historiques à la révolution managériale et la logique des processus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attirer une génération ambivalente : RSE, IA et marque employeur face aux attentes des apprentis futurs diplômés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Maizeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Toti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05572915v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36ème Congrès de l’Association Francophone de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRH, Oct 2025, Deauville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre le management : épisode #03 - Le team building</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des pédagogies actives pour connecter théorie et pratique : RETEX, jeux et vidéo au service de la réflexivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Maizeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05572920v1</w:t>
+                <w:t xml:space="preserve">Frederic Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les clés de la réussite de l’alternance dans le supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conférence des Grandes Ecoles; ANASUP, Nov 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact des pratiques de RSE en matière de diversité et d'inclusion sur l'attractivité employeur : une approche expérimentale par la théorie du signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Maizeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Toti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de recherche sur la Gestion des Ressources Humaines : « Peut-elle ou doit-elle être responsable ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESC Amiens; AGRH, Nov 2024, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture d’un livre collectif comme outil de réflexivité : un retour d’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Maizeray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de pratique et de recherche du GT-AIMS MACCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESC Clermont Ferrand; AIMS, Jan 2024, Clermont- Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception éthique des étudiants en Gestion des Ressources Humaines : vers un sincérité en devenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Maizeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35ème colloque de l'AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Barcelone, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les théories du management en contexte d'anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JOURNÉE RÉGIONALE SANTÉ DURABLE– NOUVELLE-AQUITAINE UNE « GOUVERNANCE ÉCOLOGIQUE » ET PARTICIPATIVE EN SANTÉ ! POUR PLUS D’ATTRACTIVITÉ ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agir Durablement en Santé en Nouvelle Aquitaine, Jun 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hijacking of commercial game to train project managers in communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso Internacional para el Desarrollo de Competencias Socioemocionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Zaragoza; Egregius Ediciones, Feb 2024, Saragosse, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment obtenir un marteau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème CONGRES « PHILOSOPHIE(S) DU MANAGEMENT »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Philosophie des Sciences de Gestion, May 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un jeu pour construire des théories managériales. Retour d'expérience.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Game Evolution - 8ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensibiliser des apprentis RH à la transition écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Maizeray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de Recherche Ripco 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Internationale de Psychosociologie et de Gestion des Comportements Organisationnels (RIPCO), Jun 2023, Paris La Defense, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel management dans un monde en transitions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales du Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspection Générale de l'Education, du Sport et de la Recherche, Oct 2023, Aubervillers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détourner un jeu commercial pour former des managers de projet à la communication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Game Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Lépinard; Antoine Cholet, May 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérience et travail :le passé comme projet / démêler le filexpérience au travail, expérience de travailou expérience du travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Maizeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Janand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème CONGRES « PHILOSOPHIE(S) DU MANAGEMENT » de la SPSG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EM Normandie Business School - Campus Oxford, Jun 2022, Oxford, Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technocratie néolibérale et rationalisation démocratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Maizeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Schwamberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème « Philosophie(s) et management » – Management et travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EM Normandie, May 2022, Oxford (en visio), Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« RH citoyen » : Quelles représentations chez les étudiants de Master ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Maizeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinquièmes journées de pratique et de recherche du groupe thématique « Méthodes et Approches Créatives et Critiques de l’Apprentissage et de la formation au Management »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Lépinard; Isabelle Vandageon-Derumez, Jan 2022, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA FIDÉLISATION DES APPRENTIS, CLÉ DU RECRUTEMENT POUR LES MÉTIERS PÉNURIQUES : LE CAS DES MÉTIERS DE LA MAINTENANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Maizeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de GRH, Oct 2022, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passer du présentiel au distanciel : L'intérêt d'un outil de facilitation pour maintenir l'implication des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Schwamberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres de l’Enseignement à Distance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Interuniversitaire de l'enseignement à distance, May 2021, à distance, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagogie et création d'entreprise. Une dialectique du dispositif de formation et de l'autonomie du créateur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVIIIe Conférence Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Sénégalaise des Sciences de Gestion, Jun 2019, Dakar (Sénégal), Sénégal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow management et évaluation de la performance RH : apports, modèles et pratiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidwine Maizeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9es journées de pratique et de recherche MACCA Management Méthodes et approches créatives et critiques de l’apprentissage et de la formation au management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apprentis face aux jeux : coopération vs. compétition, quels enseignements ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidwine Maizeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9es journées de pratique et de recherche MACCA Management Méthodes et approches créatives et critiques de l’apprentissage et de la formation au management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La classe renversée ludique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidwine Maizeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8es journées de pratique et de recherche du groupe thématique MACCA - GT AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Evry, Université d'Evry Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'IA et les mémoires de Master : le modèle TAURIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur l’IA générative de l’IAE Lille Master Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Lille, France. , https://digiwall.app/w/3710/710c8/ia-et-memoires-de-master</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des playmobils pour former les jeunes managers RH à la transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidwine Maizeray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Game Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expérience de jeu collaboratif au service du développement des soft-skills.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Game Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -990,453 +2447,453 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La recherche parle aux RH » par Référence RH et AGRH : L'éthique de la sincérité, un défi pour les futurs professionnels RH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidwine Maizeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire sens au travail : comment sortir de la stupidité fonctionnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éthique de la sincérité comme boussole pour les RH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidwine Maizeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'IA et les mémoires de Master</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un jeu pour l’apprentissage de la négociation : Citadelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détourner un jeu collaboratif pour développer les soft-skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1446,3025 +2903,1370 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le majordome idéal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 56 (4), pp.141-204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/qdm.236.0141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un jeu coopératif pour construire des théories managériales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologie et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10, pp.119 - 132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21494/iste.op.2025.1313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés. « La qualité empêchée est-elle devenue une source de désengagement ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aggoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enes Akdag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Amaazoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihat Ataman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 53 (1), pp.171-246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/qdm.233.0171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les doryphores nous attaquent, engagez-vous !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1 (53)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouer pour gagner ensemble : une innovation ludique au service du développement des compétences managériales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidwine Maizeray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Pub. anticipées, pp.I145-XXXIX. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/maorg.pr1.0145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des cadres des médias africains par le e-learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtisseme Jeafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrto Grecos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">@GRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, n° 26 (1), pp.79-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/grh.181.0079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lier pratiques démocratiques et efficacité économique : la rationalisation démocratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 308, pp.56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1021172ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance démocratique en débat : le cas d'une société coopérative ouvrière de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprise éthique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 22, pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04110716v1</w:t>
-              </w:r>
-[...1653 lines deleted...]
-                <w:t xml:space="preserve">hal-04947340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tabletop Game Hijacked to Build Managerial Theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Serious Games and Innovation Gains : Think Innovation through Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, ISTE Ltd, 2025, 9781836690146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apporter de la flexibilité : la mise en place d’une équipe volante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidwine Maizeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Honore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations RH et transformations sociales : 15 retours d'expérience et pratiques inspirantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2024, 9782100860630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hijacking of Commercial Game to Train Project Managers in Communication Skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Buenas practicas universitarias para la melora del compromiso educativo y social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dykinson S.L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.145-164, 2024, 978-84-1070-060-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réflexivité par la prise de parole en public.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former les managers de demain : kit créatif pour les formateurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.205-214, 2022, Vademecum, 978-2-35671-703-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le design thinking dans l’événementiel sportif.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Schwamberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses des Mines. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former les managers de demain. Kit Créatif pour les managers.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.205-214, 2022, 978-2-35671-703-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démocratie dans l'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de la RSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.102-107, 2013, 978-2-7574-1413-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.septentrion.6542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'histoire éclaire les problématiques gestionnaires: le cas des SCOP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Université des sciences sociales de Toulouse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 12e Journées Histoire et gestion de l'IAE de Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 2-915699-03-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4474,105 +4276,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stupidité fonctionnelle dans les entreprises, une investigation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9-782958-618933</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId85"/>
+      <w:footerReference w:type="default" r:id="rId82"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4640,51 +4442,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A3138557"/>
+    <w:nsid w:val="0A1797F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4871,51 +4673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-caudron-management" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5384-7833" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478883v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caudron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595060v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572915v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456489v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Maizeray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sauvage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456451v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946314v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253773v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158965v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158984v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024915v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005305v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166467v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795289v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784584v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784574v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466191v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.236.0141" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096710v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2025.1313" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321514v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aggoun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enes Akdag" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aloui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Amaazoul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ataman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.233.0171" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030869v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124392v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.pr1.0145" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161922v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtisseme Jeafar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Grecos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.181.0079" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161927v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021172ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110716v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096623v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136145v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369747v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783482v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393987v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946023v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725569v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457817v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ibert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582806v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582790v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240374v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239030v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138461v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947323v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151732v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Schwamberger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151710v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158948v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167540v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947340v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009655v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795221v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Honore" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784036v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egregius.es/catalogo/educacion-socioemocional-para-potenciar-el-compromiso-y-la-innovacion-social/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159063v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/former-les-managers-de-demain/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159476v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159479v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.6542" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161919v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159023v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-caudron-management" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5384-7833" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626373v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caudron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Maizeray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096623v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sauvage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136145v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369747v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783482v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393987v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946023v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725569v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457817v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ibert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582806v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582790v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240374v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239030v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138461v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947323v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151732v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Schwamberger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151710v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158948v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167540v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947340v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456489v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456451v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946314v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253773v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158965v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158984v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024915v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005305v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166467v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795289v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784584v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784574v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466191v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.236.0141" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096710v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2025.1313" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321514v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aggoun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enes Akdag" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aloui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Amaazoul" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ataman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.233.0171" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030869v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124392v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.pr1.0145" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161922v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtisseme Jeafar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Grecos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.181.0079" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161927v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021172ar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110716v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795221v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Honore" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784036v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egregius.es/catalogo/educacion-socioemocional-para-potenciar-el-compromiso-y-la-innovacion-social/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159063v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/former-les-managers-de-demain/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159476v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159479v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.6542" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161919v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159023v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>