--- v0 (2026-03-15)
+++ v1 (2026-05-25)
@@ -551,256 +551,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux établissements ruraux gaulois et gallo-romains du territoire des Turons : « la Roche Deniau » à Parçay-Meslay et « la Cave Blanchette » à Monnaie (Indre-et-Loire)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des occupations laténiennes sur le plateau de Champeigne tourangelle, communes d’Athée-sur-Cher et de Truyes (Indre-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Lusson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+                <w:t xml:space="preserve">Gaëlle Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Fontaine</w:t>
+                <w:t xml:space="preserve">Gwenaël Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Etablissements ruraux laténiens et gallo-romains du centre de la Gaule – 1, 1</w:t>
+              <w:t xml:space="preserve">, 2015, 54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01240126v1</w:t>
+                <w:t xml:space="preserve">hal-01756921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des occupations laténiennes sur le plateau de Champeigne tourangelle, communes d’Athée-sur-Cher et de Truyes (Indre-et-Loire)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deux établissements ruraux gaulois et gallo-romains du territoire des Turons : « la Roche Deniau » à Parçay-Meslay et « la Cave Blanchette » à Monnaie (Indre-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Lusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Roy</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 54</w:t>
+              <w:t xml:space="preserve">, 2015, Etablissements ruraux laténiens et gallo-romains du centre de la Gaule – 1, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01756921v1</w:t>
+                <w:t xml:space="preserve">halshs-01240126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sur les espaces funéraires antiques de Suèvres (Loir-et-Cher) : « Les Châteliers » et « Marais de la Prasle » (seconde moitié du IIe-VIe s. ap. J.-C.)</w:t>
               </w:r>
@@ -1097,273 +1097,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'habitat du milieu du Xe s. de Beaudisson à Mer (Loir-et-Cher)</w:t>
+                <w:t xml:space="preserve">L’occupation du premier Moyen Âge de Chomedormeau à Athée-sur-Cher (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Robert</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Millet</w:t>
+                <w:t xml:space="preserve">Séverine Chaudriller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Pradat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Aimée Lichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Se vêtir au premier Moyen Âge et l’archéologie du premier Moyen Âge en région Centre – Val de Loire, 41ème journées internationales d’archéologie mérovingienne de l’AFAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Chartres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365789v1</w:t>
+                <w:t xml:space="preserve">hal-03365773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’occupation du premier Moyen Âge de Chomedormeau à Athée-sur-Cher (Indre-et-Loire)</w:t>
+                <w:t xml:space="preserve">L'habitat du milieu du Xe s. de Beaudisson à Mer (Loir-et-Cher)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Se vêtir au premier Moyen Âge et l’archéologie du premier Moyen Âge en région Centre – Val de Loire, 41ème journées internationales d’archéologie mérovingienne de l’AFAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Chartres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365773v1</w:t>
+                <w:t xml:space="preserve">hal-03365789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1815,64 +1815,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chaudriller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aimée Lichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Bazin; François Capron; Alexis Corrochano; Stéphane Joly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’archéologie des Ve-XIIe siècles en région Centre-Val de Loire, Actes des 41es Journées internationales de l’Association française d’Archéologie mérovingienne. Chartres (Eure-et-Loir) – 29 sept. au 2 oct. 2021, Vol. 2</w:t>
@@ -1931,77 +1931,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un habitat autour de l’an mil à Mer, Beaudisson (Loir-et-Cher)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2095,51 +2095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ferdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mortreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Font</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2614,51 +2614,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de l’eau dans les habitats ruraux du territoire turon et ses marges (V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. - I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s ap. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Lusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4345,51 +4345,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tours, Indre-et-Loire, « Champ Chardon » : Etablissements ruraux de la Tène finale (180-50 av. J.-C.) et du Haut-Empire (Ier-IIIe s. ap. J.-C.). rapport de fouille.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4692,783 +4692,783 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esvres-sur-Indre &amp;quot;Vallée de Beaulieu&amp;quot; Les jardins du Vallon 2 (Indre-et-Loire 37). Rapport de fouille.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+                <w:t xml:space="preserve">Crouzilles, Est du hameau de Mougon, rue de l'ancienne Église et rue des Poteries (Indre-et-Loire 37)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2009, 1 vol. (188 p.)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2009, 1 vol. (65 p.-2 p. de pl.-24 fig.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210691v1</w:t>
+                <w:t xml:space="preserve">hal-05001240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esvres-sur-Indre, Indre-et-Loire, rue du chanoine Noël Carlotti. La nécropole gauloise et gallo-romaine de la Haute-Cour, ensemble 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Esvres-sur-Indre &amp;quot;Vallée de Beaulieu&amp;quot; Les jardins du Vallon 2 (Indre-et-Loire 37). Rapport de fouille.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Morgane Liard</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Irribarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap, SRA Centre. 2009, pp.173</w:t>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2009, 1 vol. (188 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04829471v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crouzilles, Est du hameau de Mougon, rue de l'ancienne Église et rue des Poteries (Indre-et-Loire 37)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+                <w:t xml:space="preserve">Esvres-sur-Indre, Indre-et-Loire, rue du chanoine Noël Carlotti. La nécropole gauloise et gallo-romaine de la Haute-Cour, ensemble 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2009, 1 vol. (65 p.-2 p. de pl.-24 fig.)</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Kildea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap, SRA Centre. 2009, pp.173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05001240v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vineuil ZAC des &amp;quot;Sablons&amp;quot;, &amp;quot;La Feuillarde&amp;quot; (Loir-et-Cher 41). Rapport de diagnostic archéologique.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Mortreau</w:t>
+                <w:t xml:space="preserve">Suèvres, Les Châteliers, Loir-et-Cher (Centre-Val-de-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Trébuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arquille Jérôme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Chollet</w:t>
+                <w:t xml:space="preserve">Tony Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2007, pp.1 vol</w:t>
+              <w:t xml:space="preserve">Inrap. 2007, 1 vol. (66 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210704v1</w:t>
+                <w:t xml:space="preserve">hal-05001365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Dyé-sur-Loire &amp;quot;Rue de Chambord et rue du Mail&amp;quot; (Loir-et-Cher, 41). Rapport de diagnostic archéologique.</w:t>
+                <w:t xml:space="preserve">Vineuil ZAC des &amp;quot;Sablons&amp;quot;, &amp;quot;La Feuillarde&amp;quot; (Loir-et-Cher 41). Rapport de diagnostic archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Mortreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arquille Jérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2007, pp.1 vol</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2007, pp.1 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05209573v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suèvres Les Sables (Loir-et-Cher), rapport de fouille archéologique</w:t>
+                <w:t xml:space="preserve">Saint-Dyé-sur-Loire &amp;quot;Rue de Chambord et rue du Mail&amp;quot; (Loir-et-Cher, 41). Rapport de diagnostic archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2007, 2 vol. (309 p., 221 p.)</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2007, pp.1 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05160079v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suèvres, Les Châteliers, Loir-et-Cher (Centre-Val-de-Loire)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+                <w:t xml:space="preserve">Suèvres Les Sables (Loir-et-Cher), rapport de fouille archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Badey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Trébuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2007, 2 vol. (309 p., 221 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Hamon</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-05001365v1</w:t>
+                <w:t xml:space="preserve">hal-05160079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouâtre (Indre-et-Loire) &amp;quot;Le Cimetière, Le Moulin du Temple</w:t>
               </w:r>
@@ -5658,447 +5658,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Rimay &amp;quot;Planchebrault 2&amp;quot; (Loir-et-Cher). Rapport final d'opération de fouille archéologique préventive.</w:t>
+                <w:t xml:space="preserve">Autoroute A85. Section M3 Saint-Romain-sur-Cher - Esvres. Une occupation rurale de La Tène à Sublaines (Indre-et-Loire), Site 51. Notice intermédiaire de diagnostic archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Deloze</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Yandia</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2004, pp.1 vol</w:t>
+                <w:t xml:space="preserve">Eric Frénée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2004, 1 vol.25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05209494v1</w:t>
+                <w:t xml:space="preserve">hal-05209275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoroute A28, Parçay-Meslay (37), Le site de « La Roche-Deniau » (37 179 026 AH), rapport de fouilles archéologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+                <w:t xml:space="preserve">Saint-Rimay &amp;quot;Planchebrault 2&amp;quot; (Loir-et-Cher). Rapport final d'opération de fouille archéologique préventive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Ile-de-France, Pantin. 2004, Vol. 1 (texte et photos) : 174 p. / 28 photos ; Vol. 2 (figures et inventaires) : 145 p. / 96 fig</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Yandia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2004, pp.1 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01255993v1</w:t>
+                <w:t xml:space="preserve">hal-05209494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoroute A85. Section M3 Saint-Romain-sur-Cher - Esvres. Une occupation rurale de La Tène et gallo-romaine à Sublaines (Indre-et-Loire), Site 51. Notice intermédiaire de diagnostic complémentaire archéologique.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Krausz</w:t>
+                <w:t xml:space="preserve">Autoroute A28, Parçay-Meslay (37), Le site de « La Roche-Deniau » (37 179 026 AH), rapport de fouilles archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2004, 1 vol. (25 p.)</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Ile-de-France, Pantin. 2004, Vol. 1 (texte et photos) : 174 p. / 28 photos ; Vol. 2 (figures et inventaires) : 145 p. / 96 fig</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05209261v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01255993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoroute A85. Section M3 Saint-Romain-sur-Cher - Esvres. Une occupation rurale de La Tène à Sublaines (Indre-et-Loire), Site 51. Notice intermédiaire de diagnostic archéologique.</w:t>
+                <w:t xml:space="preserve">Autoroute A85. Section M3 Saint-Romain-sur-Cher - Esvres. Une occupation rurale de La Tène et gallo-romaine à Sublaines (Indre-et-Loire), Site 51. Notice intermédiaire de diagnostic complémentaire archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2004, 1 vol. (25 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Frénée</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05209275v1</w:t>
+                <w:t xml:space="preserve">hal-05209261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langeais, les Béziaux. DFS de fouilles préventives</w:t>
               </w:r>
@@ -6176,51 +6176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tours (37) - Le lycée Descartes (37 261 064 AH), rapport de fouilles archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6589,51 +6589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355260v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jesset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355275v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Josset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676047v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Poupon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953498v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240126v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243606v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789272v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327716v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Guiot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365789v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365773v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Aim&#233;e Lichon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309231v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepaon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/3529" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757030v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ch&#233;roux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162018v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cin&#231;on Laureline" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662724v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662750v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570621v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfecagq.cluster031.hosting.ovh.net/index.php/sommaire-2023/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514149v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505278v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519964v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Derreumaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240156v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mortreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838350v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laforest" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949439v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de Belvata Balasy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364876v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauzer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928063v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Baudoin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882218v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Duval" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070889v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01999082v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecomte-Schmitt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966713v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chauvet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karnah Coulibaly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556552v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braguier S&#233;verine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cincon Laureline" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01764588v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel David" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Juge" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872194v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lelong" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bailleux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouet-Langlois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829506v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01809783v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210682v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208932v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01809610v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210691v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829471v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001240v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210704v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arquille J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209573v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160079v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001365v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729357v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Coulon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tricoire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209198v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209494v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Yandia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255993v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209261v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krausz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209275v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330868v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256005v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champagne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209344v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carroza" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marsollier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355260v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jesset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355275v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Josset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676047v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Poupon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953498v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240126v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243606v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789272v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327716v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Guiot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365773v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Aim&#233;e Lichon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365789v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309231v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepaon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/3529" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757030v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ch&#233;roux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162018v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cin&#231;on Laureline" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662724v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662750v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570621v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfecagq.cluster031.hosting.ovh.net/index.php/sommaire-2023/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514149v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505278v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519964v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Derreumaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240156v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mortreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838350v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laforest" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949439v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de Belvata Balasy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364876v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauzer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928063v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Baudoin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882218v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Duval" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070889v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01999082v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecomte-Schmitt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966713v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chauvet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karnah Coulibaly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556552v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braguier S&#233;verine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cincon Laureline" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01764588v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel David" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Juge" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872194v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lelong" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bailleux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouet-Langlois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829506v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01809783v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210682v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208932v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01809610v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001240v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210691v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829471v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001365v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210704v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arquille J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209573v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160079v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729357v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Coulon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tricoire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209198v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209275v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krausz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209494v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Yandia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255993v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209261v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330868v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256005v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champagne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209344v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carroza" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marsollier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>