--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -202,477 +202,477 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribofilm thickness measurement using scanning white light interferometry combined to a thin metallic reflective layer: Method, reliability and limitations</w:t>
+                <w:t xml:space="preserve">Experimental study of the tribological performance of a solid lubricant stick with MoS2 for wheel-rail contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lubrecht</w:t>
+                <w:t xml:space="preserve">Thomas Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazario Morgado</w:t>
+                <w:t xml:space="preserve">Eric Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dubreuil</w:t>
+                <w:t xml:space="preserve">Vincent Fridrici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fridrici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.205779. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2025.205779⟩</w:t>
+              <w:t xml:space="preserve">, 2025, pp.205941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2025.205941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961617v1</w:t>
+                <w:t xml:space="preserve">hal-04961619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the tribological performance of a solid lubricant stick with MoS2 for wheel-rail contact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the Crystallinity on the Tribological Behavior of MoS2 Nanoparticles Stabilized by a Succinimide Dispersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Benmansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Rey</w:t>
+                <w:t xml:space="preserve">Pavel Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Papin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jules Galipaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2025.205941⟩</w:t>
+              <w:t xml:space="preserve">Tribology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73 (1), pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11249-025-01972-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04961619v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Crystallinity on the Tribological Behavior of MoS2 Nanoparticles Stabilized by a Succinimide Dispersant</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tribofilm thickness measurement using scanning white light interferometry combined to a thin metallic reflective layer: Method, reliability and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Galipaud</w:t>
+                <w:t xml:space="preserve">Thomas Lubrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Vacher</w:t>
+                <w:t xml:space="preserve">Nazario Morgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fridrici</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 73 (1), pp.36. </w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.205779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11249-025-01972-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2025.205779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942851v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation mechanisms of inorganic fullerenes used as lubrication additives: An in situ TEM nanocompression study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sankar Rk Pattamadai Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Benmansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -991,77 +991,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a Succinimide Dispersant on the Tribological Performance of MoS2 Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Benmansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1164,51 +1164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuhiro Yagishita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1366,429 +1366,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Adding TiO2 Nanoparticles to a Lubricant Containing MoDTC on the Tribological Behavior of Steel/Steel Contacts Under Boundary Lubrication Conditions</w:t>
+                <w:t xml:space="preserve">Influence of the Organic Moiety on the Tribological Properties of MoS2:Glycol Hybrid Nanoparticles-Based Dispersions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Deshpande</w:t>
+                <w:t xml:space="preserve">I. García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dassenoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Minfray</w:t>
+                <w:t xml:space="preserve">I. Kosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Jenei</w:t>
+                <w:t xml:space="preserve">H. Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Th. Le Mogne</w:t>
+                <w:t xml:space="preserve">E. Garcia-Lecina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 68 (1), </w:t>
+              <w:t xml:space="preserve">, 2020, 68 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11249-020-1278-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11249-020-01345-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952552v1</w:t>
+                <w:t xml:space="preserve">hal-02968750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Organic Moiety on the Tribological Properties of MoS2:Glycol Hybrid Nanoparticles-Based Dispersions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance and lubrication mechanism of new TiO 2 particle-based high-performance lubricant additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. García</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Galipaud</w:t>
+                <w:t xml:space="preserve">Istvan Jenei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Kosta</w:t>
+                <w:t xml:space="preserve">Sophie Pavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Grande</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Garcia-Lecina</w:t>
+                <w:t xml:space="preserve">Thomas Thersleff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11249-020-01345-2⟩</w:t>
+              <w:t xml:space="preserve">Tribology Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10402004.2020.1838678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968750v1</w:t>
+                <w:t xml:space="preserve">hal-02989196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and lubrication mechanism of new TiO 2 particle-based high-performance lubricant additives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
+                <w:t xml:space="preserve">Effect of Adding TiO2 Nanoparticles to a Lubricant Containing MoDTC on the Tribological Behavior of Steel/Steel Contacts Under Boundary Lubrication Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Deshpande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Istvan Jenei</w:t>
+                <w:t xml:space="preserve">F. Dassenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Pavan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jules Galipaud</w:t>
+                <w:t xml:space="preserve">I. Jenei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Thersleff</w:t>
+                <w:t xml:space="preserve">Th. Le Mogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Tribology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10402004.2020.1838678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11249-020-1278-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989196v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical response of gasoline soot nanoparticles under compression: An in situ TEM study</w:t>
               </w:r>
@@ -1980,429 +1980,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization of diesel soot nanoparticles: in situ compression in a transmission electron microscope and simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ashlie Martini</w:t>
+                <w:t xml:space="preserve">Tribocatalytic behaviour of a TiO 2 atmospheric plasma spray (APS) coating in the presence of the friction modifier MoDTC: a parametric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Deshpande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Minfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dassenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Mogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aaa2aa⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (27), pp.15056-15068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8ra00234g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814020v1</w:t>
+                <w:t xml:space="preserve">hal-02952555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribocatalytic behaviour of a TiO 2 atmospheric plasma spray (APS) coating in the presence of the friction modifier MoDTC: a parametric study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Tribological behaviour of TiO2 Atmospheric Plasma Spray (APS) coating under mixed and boundary lubrication conditions in presence of oil containing MoDTC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Deshpande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Jose</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Le Mogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8ra00234g⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 118, pp.273-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2017.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952555v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological behaviour of TiO2 Atmospheric Plasma Spray (APS) coating under mixed and boundary lubrication conditions in presence of oil containing MoDTC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Th. Le Mogne</w:t>
+                <w:t xml:space="preserve">Mechanical characterization of diesel soot nanoparticles: in situ compression in a transmission electron microscope and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Istvan Zoltan Jenei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Epicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Khajeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashlie Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 118, pp.273-286. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (8), pp.085703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2017.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aaa2aa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951061v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friction Coefficient Measured on a Single $$\mathbf{WS}_\mathbf{2}$$ WS 2 Nanoparticle: An In Situ Transmission Electron Microscope Experiment</w:t>
               </w:r>
@@ -2492,51 +2492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution synthesis of core-shell Co9S8@MoS2 catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hadj-Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2743,51 +2743,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IF-MoS2 based lubricants: Influence of size, shape and crystal structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Lahouij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2853,569 +2853,569 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model formation of ZDDP tribofilm from a mixture of zinc metaphosphate and goethite</w:t>
+                <w:t xml:space="preserve">Boundary lubrication: Influence of the size and structure of inorganic fullerene-like MoS2 nanoparticles on friction and wear reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Berkani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Dassenoy</w:t>
+                <w:t xml:space="preserve">Pierre Rabaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Minfray</w:t>
+                <w:t xml:space="preserve">Fabrice Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Belin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Vacher</w:t>
+                <w:t xml:space="preserve">Moussa Diaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 79, pp.197-203. </w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 320, pp.161-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2014.06.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2014.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01996195v1</w:t>
+                <w:t xml:space="preserve">hal-01996145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological Properties of New MoS2 Nanoparticles Prepared by Seed-Assisted Solution Technique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct observation by in situ transmission electron microscopy of the behaviour of IF-MoS 2 nanoparticles during sliding tests: influence of the crystal structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Lahouij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11249-014-0380-6⟩</w:t>
+              <w:t xml:space="preserve">Lubrication Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (3), pp.163-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ls.1241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045368v1</w:t>
+                <w:t xml:space="preserve">hal-03123689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation by in situ transmission electron microscopy of the behaviour of IF-MoS 2 nanoparticles during sliding tests: influence of the crystal structure</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Model formation of ZDDP tribofilm from a mixture of zinc metaphosphate and goethite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Berkani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dassenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Minfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lubrication Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ls.1241⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79, pp.197-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2014.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123689v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary lubrication: Influence of the size and structure of inorganic fullerene-like MoS2 nanoparticles on friction and wear reduction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tribological Properties of New MoS2 Nanoparticles Prepared by Seed-Assisted Solution Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Diaby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pavel Afanasiev</w:t>
+                <w:t xml:space="preserve">P. Njiwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hadj-Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2014.09.001⟩</w:t>
+              <w:t xml:space="preserve">Tribology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (3), pp.473-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11249-014-0380-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01996145v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Deformation of Soot Particles/Agglomerates in a Dynamic Contact: TEM In Situ Compression and Shear Experiments</w:t>
               </w:r>
@@ -3427,51 +3427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Lahouij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustav Sinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3535,103 +3535,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Investigation on the Reduced Ability of IF-MoS2 Nanoparticles to Reduce Friction and Wear in the Presence of Dispersants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rabaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Diaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 55 (3), </w:t>
@@ -3824,106 +3824,106 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct observation by in situ transmission electron microscopy of the behaviour of IF-MoS2 nanoparticles during sliding tests: influence of the crystal structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Lahouij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lubrication Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ls.1241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3953,51 +3953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aquilanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4213,540 +4213,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lubrication mechanisms of hollow-core inorganic fullerene-like nanoparticles: coupling experimental and computational works</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The origin of anti-wear chemistry of ZDDP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasuku Onodera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Minfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Miyamoto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/37/375701⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 156, pp.311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2fd00126h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03123749v1</w:t>
+                <w:t xml:space="preserve">hal-04016776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Time TEM Imaging of Compression and Shear of Single Fullerene-Like MoS2 Nanoparticle</w:t>
+                <w:t xml:space="preserve">Real-time TEM imaging of compression and shear of single fullerene-like MoS2 and WS2 nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Lahouij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tribology and Lubrication Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03123744v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of anti-wear chemistry of ZDDP</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Minfray</w:t>
+                <w:t xml:space="preserve">Real Time TEM Imaging of Compression and Shear of Single Fullerene-Like MoS2 Nanoparticle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Lahouij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Akira Miyamoto</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2fd00126h⟩</w:t>
+              <w:t xml:space="preserve">Tribology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (1), pp.131-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11249-011-9873-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016776v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time TEM imaging of compression and shear of single fullerene-like MoS2 and WS2 nanoparticles</w:t>
+                <w:t xml:space="preserve">Lubrication mechanisms of hollow-core inorganic fullerene-like nanoparticles: coupling experimental and computational works</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Lahouij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Vacher</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bucholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Sinnott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology and Lubrication Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (37), pp.375701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/37/375701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703017v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ TEM Observation of the Behavior of an Individual Fullerene-Like MoS2 Nanoparticle in a Dynamic Contact</w:t>
               </w:r>
@@ -4784,51 +4784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludvig de Knoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 42 (2), pp.133-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4926,51 +4926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Lahouij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Mogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 41 (1), pp.55-64. </w:t>
@@ -5301,77 +5301,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary Lubrication by Pure Crystalline Zinc Orthophosphate Powder in Oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guerret-Piécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5447,64 +5447,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc phosphate chain length study under high hydrostatic pressure by Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5562,338 +5562,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of inorganic fullerenes and carbon nanotubes by in-situ Raman tribometry.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
+                <w:t xml:space="preserve">Study of inorganic fullerenes and carbon nanotubes by in situ Raman tribometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Joly-Pottuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Belin</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Montagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.1. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+              <w:t xml:space="preserve">, 2007, 91 (15), pp.153107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2790077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434192v1</w:t>
+                <w:t xml:space="preserve">hal-02107875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of inorganic fullerenes and carbon nanotubes by in situ Raman tribometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Joly-Pottuz</w:t>
+                <w:t xml:space="preserve">Study of inorganic fullerenes and carbon nanotubes by in-situ Raman tribometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Belin</w:t>
+                <w:t xml:space="preserve">Michel Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Montagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 91 (15), pp.153107. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+              <w:t xml:space="preserve">, 2007, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2790077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107875v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribological properties of Mo6S3I6 nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5970,90 +5970,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure-induced exfoliation of inorganic fullerene-like WS2 particles in a Hertzian contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6117,51 +6117,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon nanotubes as advanced lubricant additives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6233,51 +6233,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribological properties of Mo-S-I nanowires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6379,90 +6379,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultralow-friction and wear properties of IF-WS2 under boundary lubrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6525,51 +6525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size and composition effects in polymer-protected ultrafine bimetallic Pt x Ru 1 − x ( 0 &amp;lt; x &amp;lt; 1 ) particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6805,51 +6805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of structural evolution in ultrafine cobalt particles stabilized in different polymers—From a polytetrahedral arrangement to the hexagonal structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6991,51 +6991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Amiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 104 (4), pp.695-702. </w:t>
@@ -7422,90 +7422,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Dispersants on the Lubricating Properties of IF-MoS2 Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Mogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rabaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STLE 70th Annual Meeting &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, STLE, May 2015, Dallas, United States</w:t>
@@ -7534,90 +7534,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friction and wear reduction in severe lubrication regimes: synthesis of efficient MoS2 nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rabaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Diaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Leeds-Lyon Symposium on Tribology and Tribochemistry Forum 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7642,90 +7642,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticle-doped lubricants: tribological behaviour in different lubrication regimes and synthesis of efficient nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rabaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Diaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Porto-Lyon Tribology Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Porto, Portugal. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7776,51 +7776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Lahouij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7948,51 +7948,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28BF0DEC"/>
+    <w:nsid w:val="CD37F5AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8179,51 +8179,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-dassenoy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1210-5745" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153040971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215330131" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961617v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lubrecht" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazario Morgado" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubreuil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassenoy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fridrici" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205779" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961619v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Papin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205941" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942851v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Benmansour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Afanasiev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-025-01972-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763097v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankar Rk Pattamadai Sundaram" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412933001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763100v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marquis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clelia Righi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galipaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubreuil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.109307" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386894v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benmansour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vacher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trillaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-023-01812-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424884v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Vacher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Trillaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192002v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Oshio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Minfray" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Yagishita" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.205042" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ahmed Abdalglil Mustafa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarno" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senatore" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ls.1568" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952552v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deshpande" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dassenoy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jenei" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Le Mogne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-020-1278-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968750v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kosta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grande" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Lecina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-020-01345-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989196v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Jenei" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pavan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thersleff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2020.1838678" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991814v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Zoltan Jenei" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Khajeh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashlie Martini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2018.11.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968742v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2474/trol.14.237" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814020v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaa2aa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952555v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Mogne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jose" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra00234g" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951061v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thiebaut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.10.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992040v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-017-0868-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358154v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadj-Aissa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geantet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cy00311g" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702831v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sgroi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gili" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mangherini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Lahouij" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2014.960540" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442278v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.07.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XZ79SX7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996195v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berkani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minfray" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2014.06.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VMQ6B6S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045368v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Njiwa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosselet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-014-0380-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123689v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ls.1241" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CTX2G175-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996145v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rabaso" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ville" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Diaby" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.09.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5TJG1WJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442320v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Sinha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Brass" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-013-0246-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298281v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-014-0381-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016770v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasuku Onodera" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Martin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Miyamoto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-012-0063-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KK5Z4SHK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702844v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016744v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauvin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aquilanti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2013.07.011" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3SLJ53J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107493v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Berkani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-013-0188-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CT94B6ZP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123749v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bucholz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vacher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sinnott" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/37/375701" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/10B7558C7A1DA559B1C602072E9A2A5807A583CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123744v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-011-9873-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7TTCDLJ1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016776v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2fd00126h" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703017v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123747v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig de Knoop" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-011-9755-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-079Z5M89-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123754v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johny Tannous" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Mogne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-010-9678-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/493349343ABA17943C4DBD025323D5D6BB4D132E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813954v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Morita" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Nagumo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Miura" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Suzuki" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1064775" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822678v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michihisa Koyama" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Tsuboi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9069866" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107587v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gauvin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerret-Pi&#233;court" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-008-9346-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B154107308F805A3D1D7D1EB93A0C959CE086CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107566v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2710431" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434192v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2790077" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107875v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joly-Pottuz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434191v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vrbanic" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Mihailovic" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.04.137" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436206v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2165404" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436207v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mieno" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4574-3_46" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/442C31E8532EDE6859176EA9C46A74231FAD6A47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436843v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mihailovic" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-004-2769-0" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-727MBX7V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436844v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-005-3607-8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DSB7QPRL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917690v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Philippot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.235407" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917691v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Pan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Pelzer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja003961m" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P68TCS2Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918259v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verelst" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.481414" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918262v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ould Ely" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Amiens" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9924427" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-126GJ72F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918274v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp992072m" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-93RG2W45-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918287v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teyeb Ould Ely" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A709245H" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-G7PWTKSP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298575v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936511v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936504v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123705v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-dassenoy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1210-5745" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153040971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215330131" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961619v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Papin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fridrici" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassenoy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205941" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942851v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Benmansour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Afanasiev" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-025-01972-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961617v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lubrecht" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazario Morgado" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubreuil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205779" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763097v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankar Rk Pattamadai Sundaram" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412933001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763100v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marquis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clelia Righi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galipaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubreuil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.109307" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386894v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benmansour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vacher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trillaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-023-01812-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424884v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Vacher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Trillaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192002v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Oshio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Minfray" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Yagishita" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.205042" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ahmed Abdalglil Mustafa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarno" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senatore" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ls.1568" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968750v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kosta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grande" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Lecina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-020-01345-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989196v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Jenei" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pavan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thersleff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2020.1838678" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952552v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deshpande" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dassenoy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jenei" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Le Mogne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-020-1278-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991814v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Zoltan Jenei" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Khajeh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashlie Martini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2018.11.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968742v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2474/trol.14.237" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952555v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Mogne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jose" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra00234g" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951061v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thiebaut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.10.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814020v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaa2aa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992040v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-017-0868-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358154v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadj-Aissa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geantet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cy00311g" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702831v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sgroi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gili" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mangherini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Lahouij" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2014.960540" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442278v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.07.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XZ79SX7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996145v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rabaso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Diaby" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.09.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5TJG1WJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123689v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ls.1241" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CTX2G175-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996195v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berkani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minfray" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2014.06.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VMQ6B6S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045368v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Njiwa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosselet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-014-0380-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442320v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Sinha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Brass" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-013-0246-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298281v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-014-0381-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016770v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasuku Onodera" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Martin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Miyamoto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-012-0063-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KK5Z4SHK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702844v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016744v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauvin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aquilanti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2013.07.011" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3SLJ53J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107493v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Berkani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-013-0188-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CT94B6ZP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016776v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2fd00126h" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703017v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123744v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-011-9873-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7TTCDLJ1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123749v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bucholz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vacher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sinnott" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/37/375701" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/10B7558C7A1DA559B1C602072E9A2A5807A583CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123747v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig de Knoop" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-011-9755-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-079Z5M89-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123754v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johny Tannous" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Mogne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-010-9678-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/493349343ABA17943C4DBD025323D5D6BB4D132E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813954v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Morita" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Nagumo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Miura" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Suzuki" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1064775" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822678v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michihisa Koyama" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Tsuboi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9069866" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107587v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gauvin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerret-Pi&#233;court" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-008-9346-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B154107308F805A3D1D7D1EB93A0C959CE086CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107566v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2710431" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107875v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joly-Pottuz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2790077" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434192v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434191v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vrbanic" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Mihailovic" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.04.137" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436206v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2165404" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436207v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mieno" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4574-3_46" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/442C31E8532EDE6859176EA9C46A74231FAD6A47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436843v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mihailovic" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-004-2769-0" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-727MBX7V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436844v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-005-3607-8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DSB7QPRL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917690v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Philippot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.235407" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917691v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Pan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Pelzer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja003961m" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P68TCS2Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918259v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verelst" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.481414" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918262v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ould Ely" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Amiens" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9924427" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-126GJ72F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918274v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp992072m" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-93RG2W45-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918287v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teyeb Ould Ely" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A709245H" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-G7PWTKSP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298575v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936511v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936504v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123705v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>