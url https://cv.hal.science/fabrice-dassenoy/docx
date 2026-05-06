--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -202,477 +202,477 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the tribological performance of a solid lubricant stick with MoS2 for wheel-rail contact</w:t>
+                <w:t xml:space="preserve">Tribofilm thickness measurement using scanning white light interferometry combined to a thin metallic reflective layer: Method, reliability and limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Rey</w:t>
+                <w:t xml:space="preserve">Thomas Lubrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Papin</w:t>
+                <w:t xml:space="preserve">Nazario Morgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Fridrici</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.205941. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2025.205941⟩</w:t>
+              <w:t xml:space="preserve">, 2025, pp.205779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2025.205779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961619v1</w:t>
+                <w:t xml:space="preserve">hal-04961617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Crystallinity on the Tribological Behavior of MoS2 Nanoparticles Stabilized by a Succinimide Dispersant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of the tribological performance of a solid lubricant stick with MoS2 for wheel-rail contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Afanasiev</w:t>
+                <w:t xml:space="preserve">Thomas Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Galipaud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Papin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fridrici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11249-025-01972-7⟩</w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.205941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2025.205941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942851v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribofilm thickness measurement using scanning white light interferometry combined to a thin metallic reflective layer: Method, reliability and limitations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the Crystallinity on the Tribological Behavior of MoS2 Nanoparticles Stabilized by a Succinimide Dispersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Benmansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lubrecht</w:t>
+                <w:t xml:space="preserve">Jules Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazario Morgado</w:t>
+                <w:t xml:space="preserve">Béatrice Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dubreuil</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.205779. </w:t>
+              <w:t xml:space="preserve">Tribology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73 (1), pp.36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2025.205779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11249-025-01972-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04961617v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation mechanisms of inorganic fullerenes used as lubrication additives: An in situ TEM nanocompression study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sankar Rk Pattamadai Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Benmansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -991,77 +991,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a Succinimide Dispersant on the Tribological Performance of MoS2 Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Benmansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1164,51 +1164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuhiro Yagishita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1366,429 +1366,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Organic Moiety on the Tribological Properties of MoS2:Glycol Hybrid Nanoparticles-Based Dispersions</w:t>
+                <w:t xml:space="preserve">Effect of Adding TiO2 Nanoparticles to a Lubricant Containing MoDTC on the Tribological Behavior of Steel/Steel Contacts Under Boundary Lubrication Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. García</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Galipaud</w:t>
+                <w:t xml:space="preserve">P. Deshpande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Kosta</w:t>
+                <w:t xml:space="preserve">F. Dassenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Grande</w:t>
+                <w:t xml:space="preserve">I. Jenei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Garcia-Lecina</w:t>
+                <w:t xml:space="preserve">Th. Le Mogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 68 (4), </w:t>
+              <w:t xml:space="preserve">, 2020, 68 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11249-020-01345-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11249-020-1278-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968750v1</w:t>
+                <w:t xml:space="preserve">hal-02952552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and lubrication mechanism of new TiO 2 particle-based high-performance lubricant additives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the Organic Moiety on the Tribological Properties of MoS2:Glycol Hybrid Nanoparticles-Based Dispersions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Istvan Jenei</w:t>
+                <w:t xml:space="preserve">I. García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Pavan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jules Galipaud</w:t>
+                <w:t xml:space="preserve">I. Kosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Thersleff</w:t>
+                <w:t xml:space="preserve">H. Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garcia-Lecina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10402004.2020.1838678⟩</w:t>
+              <w:t xml:space="preserve">Tribology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11249-020-01345-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989196v1</w:t>
+                <w:t xml:space="preserve">hal-02968750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Adding TiO2 Nanoparticles to a Lubricant Containing MoDTC on the Tribological Behavior of Steel/Steel Contacts Under Boundary Lubrication Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Deshpande</w:t>
+                <w:t xml:space="preserve">Performance and lubrication mechanism of new TiO 2 particle-based high-performance lubricant additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dassenoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Minfray</w:t>
+                <w:t xml:space="preserve">Istvan Jenei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Jenei</w:t>
+                <w:t xml:space="preserve">Sophie Pavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Th. Le Mogne</w:t>
+                <w:t xml:space="preserve">Thomas Thersleff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 68 (1), </w:t>
+              <w:t xml:space="preserve">Tribology Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11249-020-1278-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10402004.2020.1838678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952552v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical response of gasoline soot nanoparticles under compression: An in situ TEM study</w:t>
               </w:r>
@@ -1872,5520 +1872,5532 @@
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 131, pp.446-453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.triboint.2018.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticles as Additives for the Development of High Performance and Environmentally Friendly Engine Lubricants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (5), pp.237-253. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2474/trol.14.237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribocatalytic behaviour of a TiO 2 atmospheric plasma spray (APS) coating in the presence of the friction modifier MoDTC: a parametric study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Jose</w:t>
+                <w:t xml:space="preserve">Mechanical characterization of diesel soot nanoparticles: in situ compression in a transmission electron microscope and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Istvan Zoltan Jenei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Epicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Khajeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashlie Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8ra00234g⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (8), pp.085703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aaa2aa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952555v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological behaviour of TiO2 Atmospheric Plasma Spray (APS) coating under mixed and boundary lubrication conditions in presence of oil containing MoDTC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Tribocatalytic behaviour of a TiO 2 atmospheric plasma spray (APS) coating in the presence of the friction modifier MoDTC: a parametric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Deshpande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Mogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Thiebaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Th. Le Mogne</w:t>
+                <w:t xml:space="preserve">D. Jose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 118, pp.273-286. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (27), pp.15056-15068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2017.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8ra00234g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951061v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization of diesel soot nanoparticles: in situ compression in a transmission electron microscope and simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ashlie Martini</w:t>
+                <w:t xml:space="preserve">Tribological behaviour of TiO2 Atmospheric Plasma Spray (APS) coating under mixed and boundary lubrication conditions in presence of oil containing MoDTC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Deshpande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Minfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dassenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Le Mogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aaa2aa⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 118, pp.273-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2017.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814020v1</w:t>
+                <w:t xml:space="preserve">hal-01951061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friction Coefficient Measured on a Single $$\mathbf{WS}_\mathbf{2}$$ WS 2 Nanoparticle: An In Situ Transmission Electron Microscope Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Istvan Zoltan Jenei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 65 (3), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11249-017-0868-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution synthesis of core-shell Co9S8@MoS2 catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hadj-Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (13), pp.4901-4909. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c6cy00311g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friction Reduction Benefits in Valve-Train System Using IF-MoS2 Added Engine Oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sgroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Gili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Mangherini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Lahouij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 58, pp.207-214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10402004.2014.960540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IF-MoS2 based lubricants: Influence of size, shape and crystal structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Lahouij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 296 (1-2), pp.558 - 567. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wear.2012.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary lubrication: Influence of the size and structure of inorganic fullerene-like MoS2 nanoparticles on friction and wear reduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model formation of ZDDP tribofilm from a mixture of zinc metaphosphate and goethite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Ville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
+                <w:t xml:space="preserve">S. Berkani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Diaby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pavel Afanasiev</w:t>
+                <w:t xml:space="preserve">C. Minfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2014.09.001⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79, pp.197-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2014.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996145v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation by in situ transmission electron microscopy of the behaviour of IF-MoS 2 nanoparticles during sliding tests: influence of the crystal structure</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tribological Properties of New MoS2 Nanoparticles Prepared by Seed-Assisted Solution Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Njiwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hadj-Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lubrication Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tribology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (3), pp.473-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11249-014-0380-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ls.1241⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03123689v1</w:t>
+                <w:t xml:space="preserve">hal-02045368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model formation of ZDDP tribofilm from a mixture of zinc metaphosphate and goethite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct observation by in situ transmission electron microscopy of the behaviour of IF-MoS 2 nanoparticles during sliding tests: influence of the crystal structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Lahouij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lubrication Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (3), pp.163-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ls.1241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2014.06.013⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996195v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological Properties of New MoS2 Nanoparticles Prepared by Seed-Assisted Solution Technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boundary lubrication: Influence of the size and structure of inorganic fullerene-like MoS2 nanoparticles on friction and wear reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rabaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Njiwa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Geantet</w:t>
+                <w:t xml:space="preserve">Fabrice Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bosselet</w:t>
+                <w:t xml:space="preserve">Moussa Diaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 55 (3), pp.473-481. </w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 320, pp.161-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11249-014-0380-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2014.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045368v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Deformation of Soot Particles/Agglomerates in a Dynamic Contact: TEM In Situ Compression and Shear Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Lahouij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustav Sinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Brass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (1), pp.91 - 99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11249-013-0246-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Investigation on the Reduced Ability of IF-MoS2 Nanoparticles to Reduce Friction and Wear in the Presence of Dispersants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rabaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Diaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 55 (3), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11249-014-0381-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiwear Chemistry of ZDDP: Coupling Classical MD and Tight-Binding Quantum Chemical MD Methods (TB-QCMD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tasuku Onodera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira Miyamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 50 (1), pp.31-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11249-012-0063-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct observation by in situ transmission electron microscopy of the behaviour of IF-MoS2 nanoparticles during sliding tests: influence of the crystal structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Lahouij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lubrication Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ls.1241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure-induced amorphization of zinc orthophosphate—Insight in the zinc coordination by XAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aquilanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 67, pp.222-228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.triboint.2013.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Changes in Tribo-Stressed Zinc Polyphosphates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Berkani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (3), pp.489-498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11249-013-0188-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of anti-wear chemistry of ZDDP</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Minfray</w:t>
+                <w:t xml:space="preserve">Real Time TEM Imaging of Compression and Shear of Single Fullerene-Like MoS2 Nanoparticle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Lahouij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Akira Miyamoto</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tribology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (1), pp.131-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11249-011-9873-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2fd00126h⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04016776v1</w:t>
+                <w:t xml:space="preserve">hal-03123744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time TEM imaging of compression and shear of single fullerene-like MoS2 and WS2 nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Lubrication mechanisms of hollow-core inorganic fullerene-like nanoparticles: coupling experimental and computational works</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Lahouij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bucholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Sinnott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology and Lubrication Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (37), pp.375701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/37/375701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703017v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Time TEM Imaging of Compression and Shear of Single Fullerene-Like MoS2 Nanoparticle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imène Lahouij</w:t>
+                <w:t xml:space="preserve">The origin of anti-wear chemistry of ZDDP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasuku Onodera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Martin</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Miyamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11249-011-9873-8⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 156, pp.311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2fd00126h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03123744v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lubrication mechanisms of hollow-core inorganic fullerene-like nanoparticles: coupling experimental and computational works</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Real-time TEM imaging of compression and shear of single fullerene-like MoS2 and WS2 nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Lahouij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tribology and Lubrication Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03123749v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ TEM Observation of the Behavior of an Individual Fullerene-Like MoS2 Nanoparticle in a Dynamic Contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Lahouij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludvig de Knoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 42 (2), pp.133-140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11249-011-9755-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Tribochemical Mechanisms of IF-MoS2 Nanoparticles Under Boundary Lubrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johny Tannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Lahouij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Mogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 41 (1), pp.55-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11249-010-9678-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computational chemistry study on friction of h-MoS2. Part II. Friction anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tasuku Onodera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusuke Morita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryo Nagumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryuji Miura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ai Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 114 (48), pp.15832-15838. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp1064775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Computational Chemistry Study on Friction of h-MoS2. Part I. Mechanism of Single Sheet Lubrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tasuku Onodera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusuke Morita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ai Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michihisa Koyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideyuki Tsuboi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113 (52), pp.16526-16536. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp9069866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary Lubrication by Pure Crystalline Zinc Orthophosphate Powder in Oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guerret-Piécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 31 (3), pp.139-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11249-008-9346-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc phosphate chain length study under high hydrostatic pressure by Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 101 (6), pp.063505. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2710431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of inorganic fullerenes and carbon nanotubes by in situ Raman tribometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 91 (15), pp.153107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2790077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of inorganic fullerenes and carbon nanotubes by in-situ Raman tribometry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2790077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribological properties of Mo6S3I6 nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vrbanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Mihailovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.915-919. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2006.04.137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure-induced exfoliation of inorganic fullerene-like WS2 particles in a Hertzian contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 99 (2), pp.1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2165404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon nanotubes as advanced lubricant additives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mieno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon Nanotubes: From Basic Research to Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.237-238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/1-4020-4574-3_46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribological properties of Mo-S-I nanowires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vrbanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mihailovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.385-393. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11249-004-2769-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultralow-friction and wear properties of IF-WS2 under boundary lubrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 18 (4), pp.477-485. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11249-005-3607-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size and composition effects in polymer-protected ultrafine bimetallic Pt x Ru 1 − x ( 0 &amp;lt; x &amp;lt; 1 ) particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 63 (23), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.63.235407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligand-Stabilized Ruthenium Nanoparticles: Synthesis, Organization, and Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 123 (31), pp.7584-7593. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja003961m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of structural evolution in ultrafine cobalt particles stabilized in different polymers—From a polytetrahedral arrangement to the hexagonal structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Verelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 112 (18), pp.8137-8145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.481414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale Bimetallic Co x Pt 1 - x Particles Dispersed in Poly(vinylpyrrolidone): Synthesis from Organometallic Precursors and Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ould Ely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Amiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 104 (4), pp.695-702. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp9924427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Synthetic Method toward Bimetallic Ruthenium Platinum Nanoparticles; Composition Induced Structural Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Amiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 103 (46), pp.10098-10101. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp992072m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platinum nanoparticles stabilized by CO and octanethiol ligands or polymers: FT-IR, NMR, HREM and WAXS studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teyeb Ould Ely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Amiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 22 (7), pp.703-712. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/A709245H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7395,492 +7407,492 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Dispersants on the Lubricating Properties of IF-MoS2 Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Mogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rabaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STLE 70th Annual Meeting &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, STLE, May 2015, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friction and wear reduction in severe lubrication regimes: synthesis of efficient MoS2 nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rabaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Diaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Leeds-Lyon Symposium on Tribology and Tribochemistry Forum 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticle-doped lubricants: tribological behaviour in different lubrication regimes and synthesis of efficient nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rabaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Diaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Porto-Lyon Tribology Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Porto, Portugal. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time TEM imaging of compression and shear of single fullerene-like MoS2 and WS2 nanoparticles. Tribology and Lubrication Technology,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Lahouij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society of Tribologists and Lubrication Engineers, STLE 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, St. Louis, Missouri, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId246"/>
+      <w:footerReference w:type="default" r:id="rId247"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7948,51 +7960,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD37F5AA"/>
+    <w:nsid w:val="B4F97AA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8179,51 +8191,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-dassenoy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1210-5745" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153040971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215330131" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961619v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Papin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fridrici" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassenoy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205941" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942851v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Benmansour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Afanasiev" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-025-01972-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961617v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lubrecht" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazario Morgado" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubreuil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205779" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763097v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankar Rk Pattamadai Sundaram" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412933001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763100v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marquis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clelia Righi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galipaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubreuil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.109307" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386894v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benmansour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vacher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trillaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-023-01812-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424884v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Vacher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Trillaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192002v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Oshio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Minfray" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Yagishita" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.205042" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ahmed Abdalglil Mustafa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarno" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senatore" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ls.1568" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968750v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kosta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grande" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Lecina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-020-01345-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989196v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Jenei" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pavan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thersleff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2020.1838678" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952552v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deshpande" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dassenoy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jenei" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Le Mogne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-020-1278-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991814v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Zoltan Jenei" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Khajeh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashlie Martini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2018.11.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968742v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2474/trol.14.237" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952555v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Mogne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jose" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra00234g" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951061v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thiebaut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.10.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814020v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaa2aa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992040v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-017-0868-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358154v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadj-Aissa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geantet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cy00311g" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702831v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sgroi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gili" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mangherini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Lahouij" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2014.960540" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442278v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.07.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XZ79SX7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996145v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rabaso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Diaby" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.09.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5TJG1WJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123689v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ls.1241" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CTX2G175-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996195v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berkani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minfray" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2014.06.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VMQ6B6S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045368v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Njiwa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosselet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-014-0380-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442320v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Sinha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Brass" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-013-0246-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298281v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-014-0381-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016770v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasuku Onodera" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Martin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Miyamoto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-012-0063-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KK5Z4SHK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702844v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016744v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauvin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aquilanti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2013.07.011" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3SLJ53J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107493v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Berkani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-013-0188-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CT94B6ZP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016776v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2fd00126h" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703017v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123744v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-011-9873-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7TTCDLJ1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123749v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bucholz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vacher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sinnott" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/37/375701" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/10B7558C7A1DA559B1C602072E9A2A5807A583CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123747v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig de Knoop" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-011-9755-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-079Z5M89-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123754v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johny Tannous" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Mogne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-010-9678-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/493349343ABA17943C4DBD025323D5D6BB4D132E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813954v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Morita" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Nagumo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Miura" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Suzuki" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1064775" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822678v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michihisa Koyama" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Tsuboi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9069866" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107587v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gauvin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerret-Pi&#233;court" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-008-9346-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B154107308F805A3D1D7D1EB93A0C959CE086CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107566v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2710431" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107875v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joly-Pottuz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2790077" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434192v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434191v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vrbanic" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Mihailovic" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.04.137" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436206v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2165404" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436207v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mieno" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4574-3_46" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/442C31E8532EDE6859176EA9C46A74231FAD6A47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436843v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mihailovic" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-004-2769-0" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-727MBX7V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436844v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-005-3607-8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DSB7QPRL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917690v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Philippot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.235407" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917691v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Pan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Pelzer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja003961m" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P68TCS2Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918259v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verelst" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.481414" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918262v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ould Ely" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Amiens" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9924427" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-126GJ72F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918274v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp992072m" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-93RG2W45-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918287v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teyeb Ould Ely" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A709245H" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-G7PWTKSP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298575v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936511v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936504v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123705v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-dassenoy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1210-5745" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153040971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215330131" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961617v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lubrecht" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazario Morgado" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubreuil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassenoy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fridrici" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205779" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961619v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Papin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205941" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942851v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Benmansour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Afanasiev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-025-01972-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763097v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankar Rk Pattamadai Sundaram" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412933001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763100v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marquis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clelia Righi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galipaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubreuil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.109307" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386894v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benmansour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vacher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trillaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-023-01812-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424884v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Vacher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Trillaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192002v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Oshio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Minfray" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Yagishita" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.205042" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ahmed Abdalglil Mustafa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarno" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senatore" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ls.1568" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952552v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deshpande" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dassenoy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jenei" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Le Mogne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-020-1278-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968750v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kosta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grande" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Lecina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-020-01345-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989196v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Jenei" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pavan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thersleff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2020.1838678" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991814v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Zoltan Jenei" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Khajeh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashlie Martini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2018.11.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGN8XK74-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968742v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2474/trol.14.237" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814020v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaa2aa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952555v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Mogne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jose" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra00234g" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951061v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thiebaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.10.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992040v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-017-0868-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358154v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadj-Aissa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geantet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cy00311g" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702831v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sgroi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gili" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mangherini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Lahouij" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2014.960540" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442278v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.07.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XZ79SX7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996195v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berkani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minfray" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2014.06.013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VMQ6B6S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045368v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Njiwa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosselet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-014-0380-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123689v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ls.1241" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CTX2G175-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996145v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rabaso" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ville" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Diaby" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.09.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5TJG1WJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442320v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Sinha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Brass" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-013-0246-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298281v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-014-0381-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016770v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasuku Onodera" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Martin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Miyamoto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-012-0063-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KK5Z4SHK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702844v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016744v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauvin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aquilanti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2013.07.011" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3SLJ53J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107493v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Berkani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-013-0188-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CT94B6ZP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123744v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-011-9873-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7TTCDLJ1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123749v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bucholz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vacher" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sinnott" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/37/375701" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/10B7558C7A1DA559B1C602072E9A2A5807A583CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016776v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2fd00126h" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703017v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123747v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig de Knoop" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-011-9755-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-079Z5M89-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123754v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johny Tannous" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Mogne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-010-9678-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/493349343ABA17943C4DBD025323D5D6BB4D132E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813954v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Morita" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Nagumo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Miura" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Suzuki" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1064775" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822678v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michihisa Koyama" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Tsuboi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9069866" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107587v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gauvin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerret-Pi&#233;court" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-008-9346-x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B154107308F805A3D1D7D1EB93A0C959CE086CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107566v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnac" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2710431" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107875v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joly-Pottuz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2790077" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434192v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434191v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vrbanic" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Mihailovic" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.04.137" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436206v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2165404" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436207v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mieno" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4574-3_46" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/442C31E8532EDE6859176EA9C46A74231FAD6A47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436843v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mihailovic" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-004-2769-0" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-727MBX7V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436844v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-005-3607-8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DSB7QPRL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917690v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Philippot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.235407" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917691v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Pan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Pelzer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja003961m" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P68TCS2Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918259v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verelst" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.481414" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918262v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ould Ely" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Amiens" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9924427" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-126GJ72F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918274v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp992072m" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-93RG2W45-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918287v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teyeb Ould Ely" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A709245H" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-G7PWTKSP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298575v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936511v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936504v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123705v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>