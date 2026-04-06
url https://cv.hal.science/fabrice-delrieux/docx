--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -875,1522 +875,1522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">1 carte dans C. Grandjean, J.-C. Couvenhes et M. Blet-Lemarquand, « L’or de Pyrrhos en Occident », in : A. Suspène (éd.), Aureus. Le pouvoir de l’or. Actes du colloque « Aureus. Le Pouvoir de l’or : comprendre les usages économiques, politiques, sociaux et culturels de l’or monnayé en Occident (IVe s. av. J.-C. – Ier s. ap. J.-C.) », Orléans, 12-14 nov. 2018, Bordeaux, p. 153-170</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">3 cartes dans P.-O. Hochard, « The Historical Geography of Hellenistic and Imperial Lydia : the Literary and Numismatic Evidence », in : G. Labarre et E. Laflı (éd.), Studies on the History and Archaeology of Lydia from the Early Lydian Period to Late Antiquity, Besançon, p. 257-268</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans C. Grandjean, J.-C. Couvenhes et M. Blet-Lemarquand, « L’or de Pyrrhos en Occident », in : A. Suspène (éd.), Aureus. Le pouvoir de l’or. Actes du colloque « Aureus. Le Pouvoir de l’or : comprendre les usages économiques, politiques, sociaux et culturels de l’or monnayé en Occident (IVe s. av. J.-C. – Ier s. ap. J.-C.) », Orléans, 12-14 nov. 2018, Bordeaux, p. 153-170</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">5 cartes dans F. Delrieux, « The Greek Cities of Lydia during the First Mithridatic War (89-85 B.C.) », in : G. Labarre et E. Laflı (éd.), Studies on the History and Archaeology of Lydia from the Early Lydian Period to Late Antiquity, Besançon, p. 221-256</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">5 cartes dans F. Delrieux, « The Greek Cities of Lydia during the First Mithridatic War (89-85 B.C.) », in : G. Labarre et E. Laflı (éd.), Studies on the History and Archaeology of Lydia from the Early Lydian Period to Late Antiquity, Besançon, p. 221-256</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">7 cartes dans P.-O. Hochard, « Et si la Macédoine n’était pas le cœur du royaume antigonide ? Retour sur le règne de Démétrios Poliorcète », in : P.-O. Hochard (éd.), Les Antigonides et la Grèce égéenne : numismatique et morceaux choisis, Ausonius éditions — Numismatica Antiqua, 15, Bordeaux, p. 79-94</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">7 cartes dans P.-O. Hochard, « Et si la Macédoine n’était pas le cœur du royaume antigonide ? Retour sur le règne de Démétrios Poliorcète », in : P.-O. Hochard (éd.), Les Antigonides et la Grèce égéenne : numismatique et morceaux choisis, Ausonius éditions — Numismatica Antiqua, 15, Bordeaux, p. 79-94</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans J.-Y. Carrez-Maratray, Les larmes de la reine Arsinoé, Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans J.-Y. Carrez-Maratray, Les larmes de la reine Arsinoé, Paris</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">9 cartes dans J. Bernini, « Plaise au peuple ». Pratiques et lieux de la décision démocratique en Ionie et en Carie hellénistiques, Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">9 cartes dans J. Bernini, « Plaise au peuple ». Pratiques et lieux de la décision démocratique en Ionie et en Carie hellénistiques, Bordeaux</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4 cartes dans P. Tarel, La naissance du christianisme. La minorité chrétienne dans l'Empire romain, Ier - IIIe siècles, Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">4 cartes dans P. Tarel, La naissance du christianisme. La minorité chrétienne dans l'Empire romain, Ier - IIIe siècles, Paris</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans F. Meyer, « L’évêque et la montagne (XVIe-XVIIIe siècles) : quelle réalité ? », in : P. Cozzo e P. Gentile (éd.), Spazi sacri, luoghi di culto, santuari in aera alpina. Persistenze e sviluppi dall’antichità all’età contemporanea, Rome, p. 157-168</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans F. Meyer, « L’évêque et la montagne (XVIe-XVIIIe siècles) : quelle réalité ? », in : P. Cozzo e P. Gentile (éd.), Spazi sacri, luoghi di culto, santuari in aera alpina. Persistenze e sviluppi dall’antichità all’età contemporanea, Rome, p. 157-168</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans C. Domergue et C. Rico (éd.), Lateres Plumbei Hispani. Production et commerce du plomb hispanique à l’époque romaine (IIe siècle av. J.-C. – Ier siècle apr. J.-C.), Madrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">2 cartes dans C. Domergue et C. Rico (éd.), Lateres Plumbei Hispani. Production et commerce du plomb hispanique à l’époque romaine (IIe siècle av. J.-C. – Ier siècle apr. J.-C.), Madrid</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4 cartes dans J.-C. Couvenhes, « Les bronzes lagides mis en circulation par Cléomène III de Sparte », in : P.-O. Hochard (éd.), Les Antigonides et la Grèce égéenne : numismatique et morceaux choisis, Ausonius éditions — Numismatica Antiqua, 15, Bordeaux, p. 95-111</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">4 cartes dans J.-C. Couvenhes, « Les bronzes lagides mis en circulation par Cléomène III de Sparte », in : P.-O. Hochard (éd.), Les Antigonides et la Grèce égéenne : numismatique et morceaux choisis, Ausonius éditions — Numismatica Antiqua, 15, Bordeaux, p. 95-111</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans Démosthène, Discours, sous la direction de P. Chiron, Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans Démosthène, Discours, sous la direction de P. Chiron, Paris</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans G. Grandjean, « Le koinon achaien entre autorité fédérale et libertés civiques », CRAI (2021), p. 387-410</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">2 cartes dans G. Grandjean, « Le koinon achaien entre autorité fédérale et libertés civiques », CRAI (2021), p. 387-410</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3 cartes dans J. Artru, P.-O. Hochard, B. Gehres, « Carthaginian and Syracusan gold, from the reign of Dionysios the Elder to the end of the First Punic War : a comparative examination », in : A. Suspène (éd.), Aureus. Le pouvoir de l’or. Actes du colloque « Aureus. Le Pouvoir de l’or : comprendre les usages économiques, politiques, sociaux et culturels de l’or monnayé en Occident (IVe s. av. J.-C. – Ier s. ap. J.-C.) », Orléans, 12-14 nov. 2018, Bordeaux, p. 171-197</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">3 cartes dans J. Artru, P.-O. Hochard, B. Gehres, « Carthaginian and Syracusan gold, from the reign of Dionysios the Elder to the end of the First Punic War : a comparative examination », in : A. Suspène (éd.), Aureus. Le pouvoir de l’or. Actes du colloque « Aureus. Le Pouvoir de l’or : comprendre les usages économiques, politiques, sociaux et culturels de l’or monnayé en Occident (IVe s. av. J.-C. – Ier s. ap. J.-C.) », Orléans, 12-14 nov. 2018, Bordeaux, p. 171-197</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans P.-O. Hochard, « Introduction », in : P.-O. Hochard (éd.), Les Antigonides et la Grèce égéenne : numismatique et morceaux choisis, Ausonius éditions — Numismatica Antiqua, 15, Bordeaux, p. 9-16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans P.-O. Hochard, « Introduction », in : P.-O. Hochard (éd.), Les Antigonides et la Grèce égéenne : numismatique et morceaux choisis, Ausonius éditions — Numismatica Antiqua, 15, Bordeaux, p. 9-16</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans N. Mathieu, « L’épigraphie latine et les archives anciennes : Vaison-la-Romaine, un corpus en cours », in : A. Hurel (dir.), Anthropologie et archéologie : musées, collections, archives, Paris, publication électronique non paginée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans N. Mathieu, « L’épigraphie latine et les archives anciennes : Vaison-la-Romaine, un corpus en cours », in : A. Hurel (dir.), Anthropologie et archéologie : musées, collections, archives, Paris, publication électronique non paginée</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3 cartes dans B. Hiltmann, Les cistophores de Marc Antoine. Un monnayage hellénistique en contexte romain, Ausonius — Numismatica Antiqua, 14, Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2 cartes dans M. B. Hatzopoulos, « Nouveautés antigonides : l’apport des inscriptions extra fines regionis », in : P.-O. Hochard (éd.), Les Antigonides et la Grèce égéenne : numismatique et morceaux choisis, Ausonius éditions — Numismatica Antiqua, 15, Bordeaux, p. 115-127</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...60 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...370 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1 carte dans P. Tarel, « La mort d’Hadrien de Tyr : Commode et ses maîtres », in : F. Delrieux et L. Guichard (éd.) : Itinéraire du Nil au Rhône en mémoire de François Kayser. Docere, Delectare, Movere, Chambéry, p. 279-303</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3 cartes dans Collectif, « Aperçus sur les travaux en cours », in : GymnAsia. Gymnases et culture athlétique en Asie Mineure occidentale et méridionale aux époques hellénistique et impériale, colloque de mi-parcours, Maison de l’Archéologie, Université Bordeaux Montaigne, 24-25 novembre 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans F. Bertrandy, « La carrière municipale et l’ordre équestre dans la « Confédération Cirtéenne » (Ier-IIIe siècles p.C.) », in : F. Delrieux et L. Guichard (éd.) : Itinéraire du Nil au Rhône en mémoire de François Kayser. Docere, Delectare, Movere, Chambéry, p. 193-232</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans D. Rousset, « Aus der Arbeit der “Inscriptiones Graecae”. La métonomasie de Néôn en Tithoréa et les relations entre Étoliens et Phocidiens au IIIe s. av. J.-C. », Chiron 52, p. 217-251</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans D. Kassab Tezgör, « From the Miltos / Sinopis of Ancient Sinope to the Yoşa of Modern Cappadocia », Adalya 25, p. 45-69</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4 cartes dans P. Brun, « L’hellénisation passe-t-elle par le nom ? L’exemple de la Carie aux IVe et IIIe siècles av. J.-C. », Ktèma 47, p. 175-204</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04875383v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">14 cartes dans F. Bertrandy, Études sur la « Confédération cirtéenne », entité singulière de l’Afrique romaine (IIe s. a.C.-IIIe s. p.C.), Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1 carte dans F. Delrieux, « Iasos d’Argos et la “Petite Mer” sous le Haut-Empire. Fantaisies numismatiques autour d’un bronze provincial romain au nom des Iasiens de Carie », in : F. Curti et A. Parrini (éd.), Tαξίδια. Scritti per Fede Berti, Pise, p. 83-92</w:t>
               </w:r>
@@ -2432,5490 +2432,5490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">1 carte dans D. Kassab-Tezgör, « From the Miltos / Sinopis of Ancient Sinope to the Yoşa of Modern Cappadocia », Adalya 25, p. 45-69</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">2 cartes dans J. Clément, « Ἐλεφαντοθῆραι ou les chasses éthiopiennes des Ptolémées », in : F. Delrieux et L. Guichard (éd.) : Itinéraire du Nil au Rhône en mémoire de François Kayser. Docere, Delectare, Movere, Chambéry, p. 35-106</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans D. Kassab-Tezgör, « From the Miltos / Sinopis of Ancient Sinope to the Yoşa of Modern Cappadocia », Adalya 25, p. 45-69</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">7 cartes dans L. Capdetrey, L’Asie Mineure après Alexandre (vers 323-vers 270 av. J.-C.). L’invention du monde hellénistique, Rennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">7 cartes dans L. Capdetrey, L’Asie Mineure après Alexandre (vers 323-vers 270 av. J.-C.). L’invention du monde hellénistique, Rennes</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans G. Labarre et E. Laflı, « Douze nouveaux témoignages sur des divinités épichoriques de l’arrière-pays lycien », in : F. Delrieux et L. Guichard (éd.) : Itinéraire du Nil au Rhône en mémoire de François Kayser. Docere, Delectare, Movere, Chambéry, p. 385-410</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans G. Labarre et E. Laflı, « Douze nouveaux témoignages sur des divinités épichoriques de l’arrière-pays lycien », in : F. Delrieux et L. Guichard (éd.) : Itinéraire du Nil au Rhône en mémoire de François Kayser. Docere, Delectare, Movere, Chambéry, p. 385-410</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans J.-Y. Carrez-Maratray, « L’île Sacrée des rois Ptolémées, un lieu de mémoire oublié », in : D. Ackermann, Y. Lafond, A. Vincent (éd.), Pratiques religieuses, mémoire et identités, Poitiers, 2022, p. 45 sq.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans J.-Y. Carrez-Maratray, « L’île Sacrée des rois Ptolémées, un lieu de mémoire oublié », in : D. Ackermann, Y. Lafond, A. Vincent (éd.), Pratiques religieuses, mémoire et identités, Poitiers, 2022, p. 45 sq.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">5 cartes dans F. Delrieux, « La redécouverte de la Carie antique, d’Ibn Baṭṭtûṭa à Jeanne et Louis Robert », in : F. Delrieux et L. Guichard (éd.) : Itinéraire du Nil au Rhône en mémoire de François Kayser. Docere, Delectare, Movere, Chambéry, p. 731-788</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">5 cartes dans F. Delrieux, « La redécouverte de la Carie antique, d’Ibn Baṭṭtûṭa à Jeanne et Louis Robert », in : F. Delrieux et L. Guichard (éd.) : Itinéraire du Nil au Rhône en mémoire de François Kayser. Docere, Delectare, Movere, Chambéry, p. 731-788</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">5 cartes dans S. Podestà, Lykiaka. Frammenti, Besançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">5 cartes dans S. Podestà, Lykiaka. Frammenti, Besançon</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans P. Judet, L’horlogerie et le décolletage de la vallée de l’Arve, Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">2 cartes dans P. Judet, L’horlogerie et le décolletage de la vallée de l’Arve, Grenoble</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans N. Mathieu, « Les flaminiques voconces d’après les inscriptions », in : F. Delrieux et L. Guichard (éd.) : Itinéraire du Nil au Rhône en mémoire de François Kayser. Docere, Delectare, Movere, Chambéry, p. 593-636</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans N. Mathieu, « Les flaminiques voconces d’après les inscriptions », in : F. Delrieux et L. Guichard (éd.) : Itinéraire du Nil au Rhône en mémoire de François Kayser. Docere, Delectare, Movere, Chambéry, p. 593-636</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans C. Mabboux, « Panthéons de pierre. L’usage des classiques dans les inscriptions de l’Italie communale (XIIe-début du XVe siècle) », in : F. Delrieux et L. Guichard (éd.) : Itinéraire du Nil au Rhône en mémoire de François Kayser. Docere, Delectare, Movere, Chambéry, p. 703-729</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans C. Mabboux, « Panthéons de pierre. L’usage des classiques dans les inscriptions de l’Italie communale (XIIe-début du XVe siècle) », in : F. Delrieux et L. Guichard (éd.) : Itinéraire du Nil au Rhône en mémoire de François Kayser. Docere, Delectare, Movere, Chambéry, p. 703-729</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans P. Forni, Les Sévères. Septime Sévère, Caracalla, Geta, Elagabal, Alexandre, Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans S. Armani, « Une inscription méconnue de Cos/Cosa dans la cité des Cadurques », Gallia 78, p. 205-217</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">2 cartes dans S. Armani, « Une inscription méconnue de Cos/Cosa dans la cité des Cadurques », Gallia 78, p. 205-217</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4 cartes dans H. Fernoux, A. Gangloff, É. Guerbert, La gloire de Rhodes au Ier siècle de notre ère (à partir du Discours aux Rhodiens de Dion de Pruse), Studia ellenistica, 60, Louvain / Paris / Bristol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1 carte dans L. Bricault et P. Roy, Les cultes de Mithra dans l’Empire romain, Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3 cartes dans C. Guilleré et S. Macherat, Les finances d’Amédée V de Savoie (1285-1308), Université Savoie Mont-Blanc, Laboratoire Langages, Littératures, Études transfrontalières et internationales, Sociétés, Collection Castelliana, 3, Chambéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">4 cartes dans H. Fernoux, A. Gangloff, É. Guerbert, La gloire de Rhodes au Ier siècle de notre ère (à partir du Discours aux Rhodiens de Dion de Pruse), Studia ellenistica, 60, Louvain / Paris / Bristol</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans E. I. Paunov, « Thrace and both Moesiae », Graecia capta ? Rome et les monnayages du monde égéen (IIe-Ier siècles av. J.-C.), Bâle, 2021, p. 111-125</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans E. I. Paunov, « Thrace and both Moesiae », Graecia capta ? Rome et les monnayages du monde égéen (IIe-Ier siècles av. J.-C.), Bâle, 2021, p. 111-125</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans G. Payen, « La guerre d'Eumène II et ses alliés contre Pharnace (182-179 a.C.). Problèmes et lectures géopolitiques des suites du traité d’Apamée », in : A. Lamesa et A. Traina (éd.), L’Anatolie, de l’époque archaïque à Byzance, Dialogues d’histoire ancienne, Supplément 22, Besançon, p. 157-181</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans C. Grandjean et M. Blet-Lemarquand, « Les dernières monnaies d’argent du Péloponnèse », Revue Numismatique 178, p. 91-113</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1 carte dans W. David, « Mithra en Germanie et en Rhétie », in : L. Bricault, R. Veymiers et N. Amoroso (éd.), Le mystère Mithra. Plongée au cœur d’un culte romain, Mariemont, p. 421-430</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1 carte dans M. Dana et alii, Le monde grec et l’Orient (404-500 avant notre ère), Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7 cartes dans J. Rivault, Zeus en Carie. Réflexions sur les paysages onomastiques, iconographiques et cultuels, Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans G. Payen, « La guerre d'Eumène II et ses alliés contre Pharnace (182-179 a.C.). Problèmes et lectures géopolitiques des suites du traité d’Apamée », in : A. Lamesa et A. Traina (éd.), L’Anatolie, de l’époque archaïque à Byzance, Dialogues d’histoire ancienne, Supplément 22, Besançon, p. 157-181</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4 cartes dans F. Delrieux, « Rome et les monnayages grecs de Carie aux IIe et Ier siècle a.C. De la tutelle rhodienne à l’avènement du Principat », in : R. H. J. Ashton et N. Badoud (éd.), Graecia capta ? Rome et les monnayages du monde égéen (IIe-Ier siècles av. J.-C.), Bâle, p. 187-232</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans C. Grandjean et M. Blet-Lemarquand, « Les dernières monnaies d’argent du Péloponnèse », Revue Numismatique 178, p. 91-113</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans M. Molin, « Au cœur du gotha de l’Empire romain des deux premiers siècles de notre ère. La dynastie de Commagène, de Cyrus le Grand aux frères arvales », in : J. Doyon et S. Armani (dir.), L’Empire paternel. Familles, pouvoirs, transmission (Antiquité romain, époque moderne), Paris, p. 56-84</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">4 cartes dans F. Delrieux, « Rome et les monnayages grecs de Carie aux IIe et Ier siècle a.C. De la tutelle rhodienne à l’avènement du Principat », in : R. H. J. Ashton et N. Badoud (éd.), Graecia capta ? Rome et les monnayages du monde égéen (IIe-Ier siècles av. J.-C.), Bâle, p. 187-232</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans P. Roy, « Mythra dans les Gaules », in : L. Bricault, R. Veymiers et N. Amoroso (éd.), Le mystère Mithra. Plongée au cœur d’un culte romain, Mariemont, p. 401-410</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">2 cartes dans M. Molin, « Au cœur du gotha de l’Empire romain des deux premiers siècles de notre ère. La dynastie de Commagène, de Cyrus le Grand aux frères arvales », in : J. Doyon et S. Armani (dir.), L’Empire paternel. Familles, pouvoirs, transmission (Antiquité romain, époque moderne), Paris, p. 56-84</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans C. Romero Mayorga, « Mythra dans la péninsule Ibérique », in : L. Bricault, R. Veymiers et N. Amoroso (éd.), Le mystère Mithra. Plongée au cœur d’un culte romain, Mariemont, p. 411-419</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans P. Roy, « Mythra dans les Gaules », in : L. Bricault, R. Veymiers et N. Amoroso (éd.), Le mystère Mithra. Plongée au cœur d’un culte romain, Mariemont, p. 401-410</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans L’histoire du territoire de l’agglomération (partie au sud de Isère), des temps géologiques à aujourd’hui, exposition permanente organisée à partir de 2021 par le Centre d’Interprétation de l’Architecture et du Patrimoine à la Maison des Têtes de Valence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans C. Romero Mayorga, « Mythra dans la péninsule Ibérique », in : L. Bricault, R. Veymiers et N. Amoroso (éd.), Le mystère Mithra. Plongée au cœur d’un culte romain, Mariemont, p. 411-419</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">14 cartes dans Habillage cartographique de : Le mystère Mithra. Plongée au cœur d’un culte romain. Exposition organisée par le Musée royal de Mariemont [Belgique] (20 novembre 2021 – 17 avril 2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans L’histoire du territoire de l’agglomération (partie au sud de Isère), des temps géologiques à aujourd’hui, exposition permanente organisée à partir de 2021 par le Centre d’Interprétation de l’Architecture et du Patrimoine à la Maison des Têtes de Valence</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans A. Ganter, « Money, Cults and Arms : questioning Regional Cooperation in Early Arcadia », in : C. Grandjean (éd.), The Koina of Southern Greece : Historical and Numismatic Studies in Ancient Greek Federalism, Bordeaux, p. 27-47</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">14 cartes dans Habillage cartographique de : Le mystère Mithra. Plongée au cœur d’un culte romain. Exposition organisée par le Musée royal de Mariemont [Belgique] (20 novembre 2021 – 17 avril 2022)</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans F. Delrieux, « Fleuves et rivières de l’Asie Mineure gréco-romaine. Généralités et études de cas dans les monnayages de Carie », in : A. Meadows et U. Wartenberg (éd.), Presbeus. Studies in Ancient Coinage Presented to Richard Ashton, New York, p. 433-457</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">2 cartes dans A. Ganter, « Money, Cults and Arms : questioning Regional Cooperation in Early Arcadia », in : C. Grandjean (éd.), The Koina of Southern Greece : Historical and Numismatic Studies in Ancient Greek Federalism, Bordeaux, p. 27-47</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans G. Gautier, Le monnayage en argent de la réforme de Dioclétien (294-312 p.C.), Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans F. Delrieux, « Fleuves et rivières de l’Asie Mineure gréco-romaine. Généralités et études de cas dans les monnayages de Carie », in : A. Meadows et U. Wartenberg (éd.), Presbeus. Studies in Ancient Coinage Presented to Richard Ashton, New York, p. 433-457</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans M. V. Gojkovič, « Les mithréums de Poetovio », in : L. Bricault, R. Veymiers et N. Amoroso (éd.), Le mystère Mithra. Plongée au cœur d’un culte romain, Mariemont, p. 163-170</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">2 cartes dans G. Gautier, Le monnayage en argent de la réforme de Dioclétien (294-312 p.C.), Bordeaux</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans Le mystère Mithra. Plongée au cœur d’un culte romain, édité par L. Bricault, R. Veymiers et N. Amoroso, Mariemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans M. V. Gojkovič, « Les mithréums de Poetovio », in : L. Bricault, R. Veymiers et N. Amoroso (éd.), Le mystère Mithra. Plongée au cœur d’un culte romain, Mariemont, p. 163-170</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans J. Dalaison, « Le monnayage des cités de Bithynie au Ier s. J.-C. », in : R. H. J. Ashton et N. Badoud (éd.), Graecia capta ? Rome et les monnayages du monde égéen (IIe-Ier siècles av. J.-C.), Bâle, p. 295-339</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans Le mystère Mithra. Plongée au cœur d’un culte romain, édité par L. Bricault, R. Veymiers et N. Amoroso, Mariemont</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans C. Grandjean (éd.), The Koina of Southern Greece : Historical and Numismatic Studies in Ancient Greek Federalism, Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans J. Dalaison, « Le monnayage des cités de Bithynie au Ier s. J.-C. », in : R. H. J. Ashton et N. Badoud (éd.), Graecia capta ? Rome et les monnayages du monde égéen (IIe-Ier siècles av. J.-C.), Bâle, p. 295-339</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans P. Forni, Caracalla, père de la citoyenneté universelle ?, Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans C. Grandjean (éd.), The Koina of Southern Greece : Historical and Numismatic Studies in Ancient Greek Federalism, Bordeaux</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans P. Bourrieau, « Funding the “Macedonian Peloponnese” under Antigonus Doson and Philip V : a Regional Study Case », in : C. Grandjean (éd.), The Koina of Southern Greece : Historical and Numismatic Studies in Ancient Greek Federalism, Bordeaux, p. 103-117</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans P. Forni, Caracalla, père de la citoyenneté universelle ?, Paris</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3 cartes dans F. Delrieux, « Être Carien à la fin de l’époque hellénistique. Hellénisation et particularismes locaux dans le sud-ouest de l’Asie Mineure », in : L. Locatelli, E. Piguet, S. Podestà (éd.), Constructions identitaires en Asie Mineure (VIIIe s. av. J.-C. — IIIe s. ap. J.-C.), Besançon, p. 41-67</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">2 cartes dans P. Bourrieau, « Funding the “Macedonian Peloponnese” under Antigonus Doson and Philip V : a Regional Study Case », in : C. Grandjean (éd.), The Koina of Southern Greece : Historical and Numismatic Studies in Ancient Greek Federalism, Bordeaux, p. 103-117</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans F. Delrieux, « Les monnaies grecques antiques, du papier à la toile. L’internet au service de la recherche numismatique », in : G. Labarre (dir.), Sources, Histoire et Éditions. Les outils de la recherche. Formation et recherche en science de l’Antiquité, Besançon, p. 81-111</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1 carte dans J.-C. Couvenhes, « Le soutien financier de Ptolémée III à Cléomène III de Sparte (227/6-222 av. n. è.) : une manière lagide de soutenir la guerre sans la faire », in : L. Mercuri, S. Pittia et N. Richer (éd.), Le monde grec et l’Orient de 404 à 200 avant notre ère, Actes du colloque de la SoPHAU tenu à l’École normale supérieure de Lyon les 11-2 juin 2021, Toulouse, p. 99-116</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans F. Delrieux, « Les monnaies grecques antiques, du papier à la toile. L’internet au service de la recherche numismatique », in : G. Labarre (dir.), Sources, Histoire et Éditions. Les outils de la recherche. Formation et recherche en science de l’Antiquité, Besançon, p. 81-111</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans A. Meadows, « The Penetration of the Denarius and Quinarius Standards into Asia Minor in the 1st Century BC », in : R. H. J. Ashton et N. Badoud (éd.), Graecia capta ? Rome et les monnayages du monde égéen (IIe-Ier siècles av. J.-C.), Bâle, p. 127-185</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">3 cartes dans F. Delrieux, « Être Carien à la fin de l’époque hellénistique. Hellénisation et particularismes locaux dans le sud-ouest de l’Asie Mineure », in : L. Locatelli, E. Piguet, S. Podestà (éd.), Constructions identitaires en Asie Mineure (VIIIe s. av. J.-C. — IIIe s. ap. J.-C.), Besançon, p. 41-67</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3 cartes dans A. Meta, « L’arrivée des Romains en Illyrie méridionale et son effet sur la production et la circulation des monnaies », Graecia capta ? Rome et les monnayages du monde égéen (IIe-Ier siècles av. J.-C.), Bâle, p. 63-79</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4 cartes dans F. de Callataÿ, « Le financement des armées romaines en Méditerranée orientale au moyen de frappes pseudo-civiques locales : aux racines perses du modèle », Graecia capta ? Rome et les monnayages du monde égéen (IIe-Ier siècles av. J.-C.), Bâle, p. 35-61</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans J.-Y. Carrez-Maratray, « Les lagides hors d’Égypte. Entre pharaons grecs et linérateurs égyptiens », in : L. Mercuri, S. Pittia et N. Richer (éd.), Le monde grec et l’Orient de 404 à 200 avant notre ère, Actes du colloque de la SoPHAU tenu à l’École normale supérieure de Lyon les 11-2 juin 2021, Toulouse, p. 261-279</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans C. Grandjean et M. Blet-Lemarquand, « The Hellenistic Achaion Koinon and its Coinage », in : C. Grandjean (éd.), The Koina of Southern Greece : Historical and Numismatic Studies in Ancient Greek Federalism, Bordeaux, p. 63-76</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans C. Grandjean, « Monnaies et monétarisation en Grèce et en Orient de 404 à 200 a.C. », in : Le monde grec et l’Orient de 404 à 200 avant notre ère, Pallas, HS, p. 117-135</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2 cartes dans F. Delrieux, « Les représentations de Zeus sur les monnaies de Mylasa en Carie. Le cas de Zeus Labraundos, entre tradition et modernité, de la période classique à l’époque romaine », in : S. Kerschbaum et H. Vidin (éd.), Traditions through Empires. Cities of Asia Minor and their Coin Images, Visual Languages of Ancient Coins, Asia Minor Studien, 99, Bonn, p. 73-95</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans L. Bricault, Isis Pelagia : Images, Names and Cults of a Goddess of the Seas (3rd Cent. BCE – 6th Cent. CE), Religions in the Graeco-Roman World, 190, Leyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans L. Ripart, C. Guilleré, P. Vuillemin (éd.), La naissance du duché de Savoie (1416), Actes du colloque international de Chambéry (18, 19 et 20 février 2016), Chambéry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3 cartes dans O. Lempereur, Recherches numismatiques sur l’empereur Pertinax. Corpus du monnayage impérial et provincial, Ausonius — Numismatica Antiqua, 10, Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans Dion Cassius, Histoire romaine, livres LXXVIII-LXXX, trad. É. Foulon et M. Molin, CUF, Paris, Les Belles-Lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans D. Rousset, « Les Locriens de l’Est et les Phocidiens de la guerre du Péloponnèse au début de l’époque hellénistique », Revue des Études Anciennes 122, n° 2, p. 389-443</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans S. Chatillon, Les poilus de Haute-Savoie. Conscription, mobilisation, réinsertion sociale, 1889-1939, Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans L. Bricault, Isis Pelagia : Images, Names and Cults of a Goddess of the Seas (3rd Cent. BCE – 6th Cent. CE), Religions in the Graeco-Roman World, 190, Leyde</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans D. Kassab Tezgör, Corpus des amphores romaines produites dans les centres de mer Noire. Collections des musées de la côte turque de la mer Noire (Ereğli, Amasra, Sinop, Samsun, Giresun, Ordu, Trabzon et Amasya), Summertown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans L. Ripart, C. Guilleré, P. Vuillemin (éd.), La naissance du duché de Savoie (1416), Actes du colloque international de Chambéry (18, 19 et 20 février 2016), Chambéry</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans D. Rousset, « L’emprunt de Drymos de Phocide à la confédération des Oitaiens », Journal des Savants, p. 369-428</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">3 cartes dans O. Lempereur, Recherches numismatiques sur l’empereur Pertinax. Corpus du monnayage impérial et provincial, Ausonius — Numismatica Antiqua, 10, Bordeaux</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">5 cartes dans A.-V. Pont, La fin de la cité grecque, Genève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">2 cartes dans Dion Cassius, Histoire romaine, livres LXXVIII-LXXX, trad. É. Foulon et M. Molin, CUF, Paris, Les Belles-Lettres</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans F. Delrieux, « La SNG France 4, Alexandrie II. Contribution à une meilleure connaissance des monnaies d’Égypte sous les Antonins », Revue Numismatique 177, p. 379-385</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">2 cartes dans D. Rousset, « Les Locriens de l’Est et les Phocidiens de la guerre du Péloponnèse au début de l’époque hellénistique », Revue des Études Anciennes 122, n° 2, p. 389-443</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans Pierre Judet, « Un territoire industriel et un éco-système, la basse Maurienne sidérurgique et minière de la fin du XVIIIe à la fin du XIXe siècle », in : Le territoire et son organisation dans les États de Savoie, 47e congrès des Sociétés savantes de Savoie, La Roche-sur-Foron, 29-30 sept. 2018, Mémoires et documents de l’Académie du Faucigny, p. 145-155</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans S. Chatillon, Les poilus de Haute-Savoie. Conscription, mobilisation, réinsertion sociale, 1889-1939, Rennes</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans J. Clément, « L’énigmatique disparition du corégent Séleucos : expérience triarchique et conflit dynastique sous le règne d’Antiochos Ier Sôter », Historia 69, p. 408-440</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">2 cartes dans D. Kassab Tezgör, Corpus des amphores romaines produites dans les centres de mer Noire. Collections des musées de la côte turque de la mer Noire (Ereğli, Amasra, Sinop, Samsun, Giresun, Ordu, Trabzon et Amasya), Summertown</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">52 cartes dans P.-O. Hochard, Lydie, terre d’empire(s). Étude de numismatique et d’histoire (228 a.C.-268 p.C.), Ausonius — Numismatica Antiqua, 11, Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans S. Chatillon, Annecy et les Annéciens dans la Grande Guerre, 1914-1918, Annecy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans P. Judet, « La mobilisation de la métallurgie alpine pendant la Révolution et l’Empire », Industries d’hier et d’aujourd’hui en Dauphiné, Lettre de l’Association pour le patrimoine et l’histoire de l’industrie en Dauphiné, « Métallurgie du fer en Dauphiné, une industrie pluriséculaire », n° 16, p. 9-10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans E. Sarıiz, « Stratonikeia’da Roma Kültleri : Kentin Roma Şehir Sikkeleri Üzerine Yeni Bir Değerlendirme », in : B. Söğüt (éd.), Stratonikeia Çalışmaları, 4, Mimari, Heykel ve Küçük Buluntu Araştırmaları, Istanbul, p. 65-83</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans S. Guédon, « Road network and Roman frontier in Numidia : the region of Tobna », in : A. Kolb (éd.), Roman Roads : New Evidence – New Perspectives, Berlin-Boston, p. 323-337</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans T. Stoyanov, « The Parmeniskos Group : New Issues from Thrace. Amphorae Production in Early Hellenistic Mesambria Pontica », in : N. Badoud et A. Marangou (éd.), Analyse et exploitation des timbres amphoriques grecs, Actes du colloque international d’Athènes, 3-5 février 2010, Rennes, p. 115 sq.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">5 cartes dans P. Judet, La nébuleuse métallurgique alpine (Savoie-Dauphiné, fin XVIIIe-fin XIXe siècle). Apogée, déclin et éclatement d’un territoire industriel, Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans S. Guédon, « Road network and Roman frontier in Numidia : the region of Tobna », in : A. Kolb (éd.), Roman Roads : New Evidence – New Perspectives, Berlin-Boston, p. 323-337</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans B. Rémy, « La dénomination des Voconces septentrionaux », Revue Archéologique de Narbonnaise 2071-2018 [2019], p. 399-451</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans E. Sarıiz, « Stratonikeia’da Roma Kültleri : Kentin Roma Şehir Sikkeleri Üzerine Yeni Bir Değerlendirme », in : B. Söğüt (éd.), Stratonikeia Çalışmaları, 4, Mimari, Heykel ve Küçük Buluntu Araştırmaları, Istanbul, p. 65-83</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans D. Styven, « Une exploration comparative des justes parmi les nations en Belgique et aux Pays-Bas », in : C. Bonafoux et O. Vallade (éd.), Survie des Juifs en Europe. Persécutés, sauveteurs, justes, Lyon, p. 130-147</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans S. Chatillon, Annecy et les Annéciens dans la Grande Guerre, 1914-1918, Annecy</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans C. Guilleré, R. Biomzi, S. Macherat, Les sources de financement de la guerre en Savoie (1308-1354), Université Savoie Mont Blanc, Laboratoire langages, littératures, sociétés, Collection Castellania, 2, Comptes des trésoriers des guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans P. Judet, « La mobilisation de la métallurgie alpine pendant la Révolution et l’Empire », Industries d’hier et d’aujourd’hui en Dauphiné, Lettre de l’Association pour le patrimoine et l’histoire de l’industrie en Dauphiné, « Métallurgie du fer en Dauphiné, une industrie pluriséculaire », n° 16, p. 9-10</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans C. P. Jones, « Aelius Aristides in Mysia », in : M. Nollé, P. M. Rothenhöfer, G. Schmied-Kowarzik, H. Schwaerz, H. C. von Mosch (éd.), Panegyrikoi logoi. Festschrift für Johannes Nollé zum 65. Geburtstag, Bonn, 2019, p. 301-306</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">2 cartes dans B. Rémy, « La dénomination des Voconces septentrionaux », Revue Archéologique de Narbonnaise 2071-2018 [2019], p. 399-451</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans D. Rousset, « Les Locriens de l’est et les Phocidiens à la lumière de sources nouvelles », CRAI, p. 137-160</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">5 cartes dans P. Judet, La nébuleuse métallurgique alpine (Savoie-Dauphiné, fin XVIIIe-fin XIXe siècle). Apogée, déclin et éclatement d’un territoire industriel, Grenoble</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans P. Tarel, Commode, Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">2 cartes dans D. Styven, « Une exploration comparative des justes parmi les nations en Belgique et aux Pays-Bas », in : C. Bonafoux et O. Vallade (éd.), Survie des Juifs en Europe. Persécutés, sauveteurs, justes, Lyon, p. 130-147</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans S. Barbara, « Une émission unique de Maeonia pour Marc Aurèle au nom de Quintus II, premier archonte », Revue Numismatique 176, p. 83-105</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans T. Stoyanov, « The Parmeniskos Group : New Issues from Thrace. Amphorae Production in Early Hellenistic Mesambria Pontica », in : N. Badoud et A. Marangou (éd.), Analyse et exploitation des timbres amphoriques grecs, Actes du colloque international d’Athènes, 3-5 février 2010, Rennes, p. 115 sq.</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans S. Barbara, « “Daphne ad Olympum”. Une résurgence bithynienne de la légende de Daphné », Revue des Études Grecques 132, p. 411-447</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans C. Guilleré, R. Biomzi, S. Macherat, Les sources de financement de la guerre en Savoie (1308-1354), Université Savoie Mont Blanc, Laboratoire langages, littératures, sociétés, Collection Castellania, 2, Comptes des trésoriers des guerres</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans A. Delerce, L’abbaye d’Abondance et sa congrégation, d’après la reconstitution du chartrier canonial (1108-1300), Université Savoie Mont Blanc, Laboratoire langages, littératures, sociétés, Collection Sociétés, Religions, Politiques, 45, Chambéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans C. P. Jones, « Aelius Aristides in Mysia », in : M. Nollé, P. M. Rothenhöfer, G. Schmied-Kowarzik, H. Schwaerz, H. C. von Mosch (éd.), Panegyrikoi logoi. Festschrift für Johannes Nollé zum 65. Geburtstag, Bonn, 2019, p. 301-306</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans M.-C. Fourny, S. Gal, K. Koop, P.-A. Landel, S. Ounoughi, É.-A. Pépy, K. Sutton, « Entre passages et blocages : luttes d’identité territoriale en Val de Suse entre le XVIe et le XXIe siècle », in : P. Bourdin et B. Gainot (dir.), La montagne comme terrain d’affrontements, Paris, p. 1-16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">2 cartes dans D. Rousset, « Les Locriens de l’est et les Phocidiens à la lumière de sources nouvelles », CRAI, p. 137-160</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans B. Rémy et M. Thauré, Inscriptions latines d’Aquitaine (I.L.A.). Gabales, Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans P. Tarel, Commode, Paris</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">10 cartes dans P.-O. Hochard, M. Blet-Lemarquand, D. Baux, « Les conventus de Lydie (fin IIe-IIIe siècle de notre ère). Louis Robert, Konrad Kraft et les analyses élémentaires », Revue Numismatique 176, p. 139-180</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans S. Barbara, « Une émission unique de Maeonia pour Marc Aurèle au nom de Quintus II, premier archonte », Revue Numismatique 176, p. 83-105</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans F. Delrieux, « La représentation des montagnes sur les monnaies grecques d’Asie Mineure dans l’Antiquité. Les massifs à l’est du plateau anatolien », in : D. Pety, H. Schmutz et P. Bouvier (éd.), Représenter les paysages hier et aujourd’hui. Approches sensibles et numériques, actes du colloque international de Chambéry Corpus de paysages, 4-6 avril 2018, Chambéry, p. 99-118</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans S. Barbara, « “Daphne ad Olympum”. Une résurgence bithynienne de la légende de Daphné », Revue des Études Grecques 132, p. 411-447</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">5 cartes dans F. Turpin, 40 ans d’histoire de l’Université Savoie Mont Blanc, Chambéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">2 cartes dans A. Delerce, L’abbaye d’Abondance et sa congrégation, d’après la reconstitution du chartrier canonial (1108-1300), Université Savoie Mont Blanc, Laboratoire langages, littératures, sociétés, Collection Sociétés, Religions, Politiques, 45, Chambéry</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4 cartes dans F. Mouthon, Montagnes médiévales. Les alpages de Savoie, Dauphiné et Provence du XIIe au XVIe siècle, Université Savoie Mont Blanc, Laboratoire langages, littératures, sociétés, Collection Sociétés, Religions, Politiques, 46, Chambéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">2 cartes dans M.-C. Fourny, S. Gal, K. Koop, P.-A. Landel, S. Ounoughi, É.-A. Pépy, K. Sutton, « Entre passages et blocages : luttes d’identité territoriale en Val de Suse entre le XVIe et le XXIe siècle », in : P. Bourdin et B. Gainot (dir.), La montagne comme terrain d’affrontements, Paris, p. 1-16</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans N. Badoud, « Conscience historiographique et renouveau disciplinaire », in : N. Badoud et A. Marangou (éd.), Analyse et exploitation des timbres amphoriques grecs, Actes du colloque international d’Athènes, 3-5 février 2010, Rennes, p. 1-5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans B. Rémy et M. Thauré, Inscriptions latines d’Aquitaine (I.L.A.). Gabales, Bordeaux</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans A.-V. Pont, « Comment inclure les monothéismes dans un histoire des cités grecques au Haut-Empire ? Étude de cas à partir de la Carie », in : N. Andradre, C. Marcaccini, G. Marconi, D. Violante (éd.), Roman Imperial Cities in the East and in Central-Southern Italy, Ancient Cities 1, Rome, p. 141-156</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">10 cartes dans P.-O. Hochard, M. Blet-Lemarquand, D. Baux, « Les conventus de Lydie (fin IIe-IIIe siècle de notre ère). Louis Robert, Konrad Kraft et les analyses élémentaires », Revue Numismatique 176, p. 139-180</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">8 cartes dans F. Delrieux, « Les derniers monnayages aux types et au nom d’Alexandre le Grand dans l’ouest de l’Asie Mineure (fin IIIe-début IIe siècle a.C.). État de la question et perspectives nouvelles », in : S. Kremydi et M.-C. Marcellesi (éd.), Les alexandres après Alexandre : histoire d’une monnaie commune, MEΛETHMATA, 81, Athènes, p. 89-131</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...330 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2 cartes dans I. Rutherford, « Towards a Typology of Sanctuary Networks : The Case of Roman Claros »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M. Dana et I. Savalli-Lestrade (éd.), La cité interconnectée dans le monde gréco-romain (IVe siècle a.C.-IVe siècle p.C.). Transferts et réseaux institutionnels, religieux et culturels aux époques hellénistique et romaine, Ausonius — Scripta Antiqua 118</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.165-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">16 cartes dans H. Roelens-Flouneau, Dans les pas des voyageurs antiques. Circuler en Asie Mineure à l’époque hellénistique (IVe s. av. n. è. – Principat), Asia Minor Studien, 86, Bonn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">8 cartes dans F. Delrieux, « Les derniers monnayages aux types et au nom d’Alexandre le Grand dans l’ouest de l’Asie Mineure (fin IIIe-début IIe siècle a.C.). État de la question et perspectives nouvelles », in : S. Kremydi et M.-C. Marcellesi (éd.), Les alexandres après Alexandre : histoire d’une monnaie commune, MEΛETHMATA, 81, Athènes, p. 89-131</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans A.-S. Nardelli-Malgrand, « Les voyages de Victor-Emmanuel III : entre modèle humbertien et pratique mussolinienne », in : J. Barbier, F. Chausson et S. Destephen (éd.), Le gouvernement en déplacement. Pouvoir et mobilité de l’Antiquité à nos jours, Rennes, 2019, p. 605-625</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans F. Delrieux, « Les monnaies de fouilles d’Iasos à types isiaques. Le culte d’Isis Pelagia en Carie au IIe siècle p.C. », in : F. Berti (éd.), Forme del sacro. Scritti in memoria di Doro Levi, Annuario della Scuola Archeologica di Atene e delle Missioni Italiane in Oriente, Supplemento 5, Athènes, p. 213-225</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1 carte dans É.-A. Pépy, « Ce que les archives ecclésiastiques ont à dire sur l’environnement : l’exemple des forêts de la Grande Chartreuse (XVIIe-XVIIIe siècles) », in : M. Ortolani, G. Callemein, A. Capella, O. Vernier (éd.), Production de la norme environnementale et codification du droit rural dans l’Europe méridionale entre France et Italie (XVIIe-XXe siècle), Actes du colloque PRIDAES 10, Nice,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874070v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-04874035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1 carte dans M. Albaladejo Vivero, « Las columnas de Heracles en el imaginario griego », in : Y. Dejugnat, F. Des Boscs et A. Haushalter (éd.), Le détroit de Gibraltar (Antiquité – Moyen Âge), I. Représentations, perceptions, imaginaires, Madrid, p. 39-57</w:t>
               </w:r>
@@ -8941,165 +8941,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Salut ! humble monnaie, enfant d’Hyllarima”. Un poème étrange à la gloire d’un faux moderne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philia, International Journal of Ancient Mediterranean Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.41-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les monnaies de fouilles d’Iasos à types isiaques. Le culte d’Isis Pelagia en Carie au IIe siècle p.C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuario della Scuola Archeologica di Atene e delle Missioni Italiane in Oriente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Forme del sacro. Scritti in memoria di Doro Levi, supplément (5), pp.213-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530069v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04873635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salut humble monnaie, enfant d'Hyllarima&amp;quot;- Un poème étrange à la gloire d'un faux moderne</w:t>
               </w:r>
@@ -13030,57 +13030,130 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La représentation des montagnes sur les monnaies grecques d’Asie Mineure occidentale. Réalité et imaginaire d’un monde à part</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Ripart (dir.); Dominique Lagorgette (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les bons comptes font les bons amis. Mélanges offerts à Christian Guilleré. Volume 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociétés, religions, politiques (37), Presses universitaires Savoie Mont Blanc, pp.31-99, 2017, 978-2-919732-61-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marcus Lollius et le premier gouvernement de la Galatie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Ferriès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13095,130 +13168,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Auguste et l'Asie Mineure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511779v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02538641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les frappes provinciales romaines de Mylasa en Carie au nom de M. Iulius Damianus. Un acte d’évergétisme monétaire sous Hadrien</w:t>
               </w:r>
@@ -14951,51 +14951,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste et l’Asie Mineure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15438,177 +15438,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des déserts d'Afrique au pays des Allobroges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kayser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Savoie, Sociétés Religions Politiques (16), pp.381, 2010, 978-2-915797-72-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01467257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des plats pays aux cimes alpines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kayser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Savoie, Sociétés Religions Politiques (17), pp.271, 2010, 978-2-915797-71-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01467831v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-01467257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalogue des monnaies : Catalogue des monnaies. II, Monnaies romaines : Monnaies impériales romaines. Commode</w:t>
               </w:r>
@@ -16336,51 +16336,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875573v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delrieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875562v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875578v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875567v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875564v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875568v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875566v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875576v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875572v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875570v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875574v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875565v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875510v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875523v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875508v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875528v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875517v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875520v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875525v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875518v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875561v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875529v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875512v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875560v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875521v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875526v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875409v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875530v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875513v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875371v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875401v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875397v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875373v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875398v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875378v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875383v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875377v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875391v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875361v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875384v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875390v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875364v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875368v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875387v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875389v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875393v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874846v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874885v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874882v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874878v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874858v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874830v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874797v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874841v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874729v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874761v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874869v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874832v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874817v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874822v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874706v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874757v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874744v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874789v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874838v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874809v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874805v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874875v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874734v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874750v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874890v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874713v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874767v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874740v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874863v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874851v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874897v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874773v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874853v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874633v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874676v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874649v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874695v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874688v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874638v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874674v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874681v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874661v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874665v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874699v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874668v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874654v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874094v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874047v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874101v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874029v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874039v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874003v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874113v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874092v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874015v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874110v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874034v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874021v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874083v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873991v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874066v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874012v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874026v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874051v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874055v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874009v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874086v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874075v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873974v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874076v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874105v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874070v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874053v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874035v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874098v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100197v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapuis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Barrier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100205v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chapuis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Busseuil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04764179v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dalaison" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amandry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873736v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873686v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873732v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873669v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873650v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873647v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873711v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02529970v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873643v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02530069v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873635v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02529871v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36991/PHILIA.201904" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02533714v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292675v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bricault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02531232v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02538260v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02531220v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292628v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02531211v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02531205v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429176v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.297" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02525010v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2013.3199" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02531196v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057123v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Ferri&#232;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02611816v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02531163v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02625513v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429174v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pichonneau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R&#233;my" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2009.1294" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02531029v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112252v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02533642v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2001.4440" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02524833v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02526492v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2000.2272" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802514v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;barthe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02529703v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-175609" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02526587v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rea.1996.4662" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04904964v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04904965v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04904963v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02524946v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02611179v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02624589v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02626336v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02526688v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789047412328_013" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1N6-DC2HMD7Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873700v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873695v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873692v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873654v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873675v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873658v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873678v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873682v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873703v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berti Fede" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02529801v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/874-representer-les-paysages-hier-et-aujourd-hui.php" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873633v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873630v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873626v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873638v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02533805v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02533798v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02533868v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Histoire/Etudes-des-fleuves-d-Asie-Mineure-dans-l-Antiquite-Tome-2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02533812v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02530178v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511779v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cavalier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02538641v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02538302v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913855v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02538676v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02538719v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/616-l-honnete-homme-l-or-blanc-et-le-duc-d-albe.php" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429178v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538759v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/394-communautes-nouvelles-dans-l-antiquite-grecque.php" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02611230v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02611200v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02611396v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02611279v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112577v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429182v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02624378v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2546#" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02624730v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edus.giantchair.com/livre/?GCOI=29157100283350&amp;amp;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057128v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02624738v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02624388v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02624743v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02625610v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03955861v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guichard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://btk.univ-smb.fr/livres/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873743v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737694v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817033v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863997v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863975v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mariaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865657v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Becchia" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie-Anne P&#233;py" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laly" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meyer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02527462v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467831v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kayser" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467257v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332783v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Estiot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Groumellec" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02527377v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332785v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cotte" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385013v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873727v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01491077v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gutsfeld" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Richard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875573v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delrieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875562v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875578v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875567v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875564v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875568v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875566v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875576v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875572v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875570v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875574v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875565v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875523v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875510v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875508v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875528v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875517v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875520v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875525v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875518v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875561v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875529v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875512v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875560v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875521v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875526v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875409v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875513v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875530v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875383v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875373v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875378v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875401v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875397v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875371v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875391v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875361v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875384v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875390v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875364v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875368v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875387v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875389v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875393v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874846v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874878v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874885v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874882v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874858v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874729v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874761v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874830v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874797v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874841v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874869v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874832v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874817v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874822v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874706v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874757v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874744v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874789v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874838v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874809v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874805v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874875v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874734v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874750v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874718v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874713v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874890v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874863v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874853v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874851v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874897v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874740v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874773v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874767v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874633v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874676v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874649v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874695v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874688v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874638v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874674v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874681v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874661v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874665v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874699v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874654v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874668v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874101v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874029v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874047v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874094v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874092v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874003v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874039v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874113v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874015v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874110v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874034v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874021v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874083v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873991v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874066v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874012v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874026v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874051v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874055v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874009v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874086v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874075v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874105v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873974v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874076v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874053v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874035v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874070v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874098v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100197v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapuis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Barrier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100205v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chapuis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Busseuil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04764179v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dalaison" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amandry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873736v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873686v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873732v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873669v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873650v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873647v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873711v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02529970v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873643v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02530069v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02529871v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36991/PHILIA.201904" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02533714v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292675v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bricault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02531232v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02538260v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02531220v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292628v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02531211v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02531205v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429176v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.297" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02525010v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2013.3199" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02531196v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057123v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Ferri&#232;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02611816v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02531163v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02625513v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429174v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pichonneau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R&#233;my" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2009.1294" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02531029v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112252v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02533642v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2001.4440" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02524833v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02526492v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2000.2272" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802514v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;barthe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02529703v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-175609" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02526587v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rea.1996.4662" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04904964v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04904965v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04904963v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02524946v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02611179v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02624589v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02626336v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02526688v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789047412328_013" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1N6-DC2HMD7Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873700v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873695v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873692v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873654v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873675v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873658v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873678v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873682v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873703v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berti Fede" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02529801v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/874-representer-les-paysages-hier-et-aujourd-hui.php" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873633v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873630v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873626v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873638v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02533805v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02533798v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02533868v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Histoire/Etudes-des-fleuves-d-Asie-Mineure-dans-l-Antiquite-Tome-2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02533812v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02530178v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02538641v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511779v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cavalier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02538302v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913855v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02538676v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02538719v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/616-l-honnete-homme-l-or-blanc-et-le-duc-d-albe.php" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429178v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538759v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/394-communautes-nouvelles-dans-l-antiquite-grecque.php" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02611230v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02611200v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02611396v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02611279v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112577v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429182v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02624378v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2546#" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02624730v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edus.giantchair.com/livre/?GCOI=29157100283350&amp;amp;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057128v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02624738v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02624388v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02624743v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02625610v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03955861v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guichard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://btk.univ-smb.fr/livres/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873743v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737694v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817033v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863997v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863975v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mariaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865657v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Becchia" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie-Anne P&#233;py" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laly" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meyer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02527462v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467257v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kayser" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467831v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332783v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Estiot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Groumellec" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02527377v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332785v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cotte" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385013v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873727v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01491077v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gutsfeld" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Richard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>