--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -131,11520 +131,11520 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">1 carte dans D. Rousset, « La communauté des Mogôreis, la forteresse des Xystioi et Moschiôn, stratège ptolémaïque en Carie vers 275 av. J.-C. », Journal des Savants, p. 17-46</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4 cartes dans Habillage cartographique de : GymnAsia. Aux origines des Jeux Olympiques. Concours et culture athlétique dans l'Antiquité grecque. Exposition organisée par le Museum für Abgüsse de Munich (13 juin - 27 septembre 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">3 cartes dans N. Badoud, The Colossus of Rhodes. Archaeology of a Lost Wonder, Oxford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2 cartes dans P. Villemur, Le monnayage du municipe romain d’Utique (Afrique Proconsulaire), Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1 carte dans C. Wolff, « The Role of Education in the Latinization of the Roman West », in : A. Mullen (éd.), Social Factors in the Latinization of the Roman West, Oxford, p. 159-181</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5 cartes dans P. Rodriguez, Les Ptolémées. De Ptolémée Ier à Cléopâtre, Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1 carte dans Habillage cartographique de : Le mithraeum des Bolards. Exposition organisée par le Musée de Nuits-Saint-Georges (2 mai – 31 octobre 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans D. Rousset, « La communauté des Mogôreis, la forteresse des Xystioi et Moschiôn, stratège ptolémaïque en Carie vers 275 av. J.-C. », Journal des Savants, p. 17-46</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">7 cartes Strabon, Géographie, tome XI, livre XIV, texte établi, traduit et commenté par A. Cohen-Skalli, Collection des universités de France, Paris, Les Belles Lettres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">4 cartes dans Habillage cartographique de : GymnAsia. Aux origines des Jeux Olympiques. Concours et culture athlétique dans l'Antiquité grecque. Exposition organisée par le Museum für Abgüsse de Munich (13 juin - 27 septembre 2024)</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3 cartes dans Eschyle, Les Perses, édition et traduction de D. Marcotte, Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">7 cartes Strabon, Géographie, tome XI, livre XIV, texte établi, traduit et commenté par A. Cohen-Skalli, Collection des universités de France, Paris, Les Belles Lettres</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4 cartes dans Aux origines des Jeux Olympiques. Concours et culture athlétique dans l’Antiquité grecque, Exposition au musée d’Aquitaine, 19 mars – 2 juin 2024 / Bibliothèque Rigoberta Menchú, 27 mars – 27 septembre 2024, Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">3 cartes dans Eschyle, Les Perses, édition et traduction de D. Marcotte, Paris</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans P. Forni, Les impératrices romaines, opprimées, rebelles, émancipées, Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">4 cartes dans Aux origines des Jeux Olympiques. Concours et culture athlétique dans l’Antiquité grecque, Exposition au musée d’Aquitaine, 19 mars – 2 juin 2024 / Bibliothèque Rigoberta Menchú, 27 mars – 27 septembre 2024, Bordeaux</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4 cartes dans Habillage cartographique de : GymnAsia. Aux origines des jeux olympiques. Concours et culture athlétique dans l'Antiquité grecque. Exposition organisée par le Musée d’Aquitaine de Bordeaux (19 mars - 2 juin 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans M. B. Hatzopoulos, « Nouveautés antigonides : l’apport des inscriptions extra fines regionis », in : P.-O. Hochard (éd.), Les Antigonides et la Grèce égéenne : numismatique et morceaux choisis, Ausonius éditions — Numismatica Antiqua, 15, Bordeaux, p. 115-127</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3 cartes dans B. Hiltmann, Les cistophores de Marc Antoine. Un monnayage hellénistique en contexte romain, Ausonius — Numismatica Antiqua, 14, Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">7 cartes dans P.-O. Hochard, « Et si la Macédoine n’était pas le cœur du royaume antigonide ? Retour sur le règne de Démétrios Poliorcète », in : P.-O. Hochard (éd.), Les Antigonides et la Grèce égéenne : numismatique et morceaux choisis, Ausonius éditions — Numismatica Antiqua, 15, Bordeaux, p. 79-94</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans J.-Y. Carrez-Maratray, Les larmes de la reine Arsinoé, Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1 carte dans C. Grandjean, J.-C. Couvenhes et M. Blet-Lemarquand, « L’or de Pyrrhos en Occident », in : A. Suspène (éd.), Aureus. Le pouvoir de l’or. Actes du colloque « Aureus. Le Pouvoir de l’or : comprendre les usages économiques, politiques, sociaux et culturels de l’or monnayé en Occident (IVe s. av. J.-C. – Ier s. ap. J.-C.) », Orléans, 12-14 nov. 2018, Bordeaux, p. 153-170</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3 cartes dans P.-O. Hochard, « The Historical Geography of Hellenistic and Imperial Lydia : the Literary and Numismatic Evidence », in : G. Labarre et E. Laflı (éd.), Studies on the History and Archaeology of Lydia from the Early Lydian Period to Late Antiquity, Besançon, p. 257-268</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5 cartes dans F. Delrieux, « The Greek Cities of Lydia during the First Mithridatic War (89-85 B.C.) », in : G. Labarre et E. Laflı (éd.), Studies on the History and Archaeology of Lydia from the Early Lydian Period to Late Antiquity, Besançon, p. 221-256</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">7 cartes dans P.-O. Hochard, « Et si la Macédoine n’était pas le cœur du royaume antigonide ? Retour sur le règne de Démétrios Poliorcète », in : P.-O. Hochard (éd.), Les Antigonides et la Grèce égéenne : numismatique et morceaux choisis, Ausonius éditions — Numismatica Antiqua, 15, Bordeaux, p. 79-94</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">9 cartes dans J. Bernini, « Plaise au peuple ». Pratiques et lieux de la décision démocratique en Ionie et en Carie hellénistiques, Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans J.-Y. Carrez-Maratray, Les larmes de la reine Arsinoé, Paris</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans C. Domergue et C. Rico (éd.), Lateres Plumbei Hispani. Production et commerce du plomb hispanique à l’époque romaine (IIe siècle av. J.-C. – Ier siècle apr. J.-C.), Madrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">9 cartes dans J. Bernini, « Plaise au peuple ». Pratiques et lieux de la décision démocratique en Ionie et en Carie hellénistiques, Bordeaux</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans F. Meyer, « L’évêque et la montagne (XVIe-XVIIIe siècles) : quelle réalité ? », in : P. Cozzo e P. Gentile (éd.), Spazi sacri, luoghi di culto, santuari in aera alpina. Persistenze e sviluppi dall’antichità all’età contemporanea, Rome, p. 157-168</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4 cartes dans P. Tarel, La naissance du christianisme. La minorité chrétienne dans l'Empire romain, Ier - IIIe siècles, Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans F. Meyer, « L’évêque et la montagne (XVIe-XVIIIe siècles) : quelle réalité ? », in : P. Cozzo e P. Gentile (éd.), Spazi sacri, luoghi di culto, santuari in aera alpina. Persistenze e sviluppi dall’antichità all’età contemporanea, Rome, p. 157-168</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4 cartes dans J.-C. Couvenhes, « Les bronzes lagides mis en circulation par Cléomène III de Sparte », in : P.-O. Hochard (éd.), Les Antigonides et la Grèce égéenne : numismatique et morceaux choisis, Ausonius éditions — Numismatica Antiqua, 15, Bordeaux, p. 95-111</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">2 cartes dans C. Domergue et C. Rico (éd.), Lateres Plumbei Hispani. Production et commerce du plomb hispanique à l’époque romaine (IIe siècle av. J.-C. – Ier siècle apr. J.-C.), Madrid</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans Démosthène, Discours, sous la direction de P. Chiron, Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">4 cartes dans J.-C. Couvenhes, « Les bronzes lagides mis en circulation par Cléomène III de Sparte », in : P.-O. Hochard (éd.), Les Antigonides et la Grèce égéenne : numismatique et morceaux choisis, Ausonius éditions — Numismatica Antiqua, 15, Bordeaux, p. 95-111</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans G. Grandjean, « Le koinon achaien entre autorité fédérale et libertés civiques », CRAI (2021), p. 387-410</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans Démosthène, Discours, sous la direction de P. Chiron, Paris</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3 cartes dans J. Artru, P.-O. Hochard, B. Gehres, « Carthaginian and Syracusan gold, from the reign of Dionysios the Elder to the end of the First Punic War : a comparative examination », in : A. Suspène (éd.), Aureus. Le pouvoir de l’or. Actes du colloque « Aureus. Le Pouvoir de l’or : comprendre les usages économiques, politiques, sociaux et culturels de l’or monnayé en Occident (IVe s. av. J.-C. – Ier s. ap. J.-C.) », Orléans, 12-14 nov. 2018, Bordeaux, p. 171-197</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">2 cartes dans G. Grandjean, « Le koinon achaien entre autorité fédérale et libertés civiques », CRAI (2021), p. 387-410</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans P.-O. Hochard, « Introduction », in : P.-O. Hochard (éd.), Les Antigonides et la Grèce égéenne : numismatique et morceaux choisis, Ausonius éditions — Numismatica Antiqua, 15, Bordeaux, p. 9-16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">3 cartes dans J. Artru, P.-O. Hochard, B. Gehres, « Carthaginian and Syracusan gold, from the reign of Dionysios the Elder to the end of the First Punic War : a comparative examination », in : A. Suspène (éd.), Aureus. Le pouvoir de l’or. Actes du colloque « Aureus. Le Pouvoir de l’or : comprendre les usages économiques, politiques, sociaux et culturels de l’or monnayé en Occident (IVe s. av. J.-C. – Ier s. ap. J.-C.) », Orléans, 12-14 nov. 2018, Bordeaux, p. 171-197</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans N. Mathieu, « L’épigraphie latine et les archives anciennes : Vaison-la-Romaine, un corpus en cours », in : A. Hurel (dir.), Anthropologie et archéologie : musées, collections, archives, Paris, publication électronique non paginée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans P. Forni, Les Sévères. Septime Sévère, Caracalla, Geta, Elagabal, Alexandre, Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans D. Kassab-Tezgör, « From the Miltos / Sinopis of Ancient Sinope to the Yoşa of Modern Cappadocia », Adalya 25, p. 45-69</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans J. Clément, « Ἐλεφαντοθῆραι ou les chasses éthiopiennes des Ptolémées », in : F. Delrieux et L. Guichard (éd.) : Itinéraire du Nil au Rhône en mémoire de François Kayser. Docere, Delectare, Movere, Chambéry, p. 35-106</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...83 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1 carte dans P. Tarel, « La mort d’Hadrien de Tyr : Commode et ses maîtres », in : F. Delrieux et L. Guichard (éd.) : Itinéraire du Nil au Rhône en mémoire de François Kayser. Docere, Delectare, Movere, Chambéry, p. 279-303</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3 cartes dans Collectif, « Aperçus sur les travaux en cours », in : GymnAsia. Gymnases et culture athlétique en Asie Mineure occidentale et méridionale aux époques hellénistique et impériale, colloque de mi-parcours, Maison de l’Archéologie, Université Bordeaux Montaigne, 24-25 novembre 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1 carte dans F. Bertrandy, « La carrière municipale et l’ordre équestre dans la « Confédération Cirtéenne » (Ier-IIIe siècles p.C.) », in : F. Delrieux et L. Guichard (éd.) : Itinéraire du Nil au Rhône en mémoire de François Kayser. Docere, Delectare, Movere, Chambéry, p. 193-232</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2 cartes dans D. Rousset, « Aus der Arbeit der “Inscriptiones Graecae”. La métonomasie de Néôn en Tithoréa et les relations entre Étoliens et Phocidiens au IIIe s. av. J.-C. », Chiron 52, p. 217-251</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1 carte dans D. Kassab Tezgör, « From the Miltos / Sinopis of Ancient Sinope to the Yoşa of Modern Cappadocia », Adalya 25, p. 45-69</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4 cartes dans P. Brun, « L’hellénisation passe-t-elle par le nom ? L’exemple de la Carie aux IVe et IIIe siècles av. J.-C. », Ktèma 47, p. 175-204</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">14 cartes dans F. Bertrandy, Études sur la « Confédération cirtéenne », entité singulière de l’Afrique romaine (IIe s. a.C.-IIIe s. p.C.), Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1 carte dans F. Delrieux, « Iasos d’Argos et la “Petite Mer” sous le Haut-Empire. Fantaisies numismatiques autour d’un bronze provincial romain au nom des Iasiens de Carie », in : F. Curti et A. Parrini (éd.), Tαξίδια. Scritti per Fede Berti, Pise, p. 83-92</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans D. Kassab-Tezgör, « From the Miltos / Sinopis of Ancient Sinope to the Yoşa of Modern Cappadocia », Adalya 25, p. 45-69</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">7 cartes dans L. Capdetrey, L’Asie Mineure après Alexandre (vers 323-vers 270 av. J.-C.). L’invention du monde hellénistique, Rennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">2 cartes dans J. Clément, « Ἐλεφαντοθῆραι ou les chasses éthiopiennes des Ptolémées », in : F. Delrieux et L. Guichard (éd.) : Itinéraire du Nil au Rhône en mémoire de François Kayser. Docere, Delectare, Movere, Chambéry, p. 35-106</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans G. Labarre et E. Laflı, « Douze nouveaux témoignages sur des divinités épichoriques de l’arrière-pays lycien », in : F. Delrieux et L. Guichard (éd.) : Itinéraire du Nil au Rhône en mémoire de François Kayser. Docere, Delectare, Movere, Chambéry, p. 385-410</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">7 cartes dans L. Capdetrey, L’Asie Mineure après Alexandre (vers 323-vers 270 av. J.-C.). L’invention du monde hellénistique, Rennes</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans J.-Y. Carrez-Maratray, « L’île Sacrée des rois Ptolémées, un lieu de mémoire oublié », in : D. Ackermann, Y. Lafond, A. Vincent (éd.), Pratiques religieuses, mémoire et identités, Poitiers, 2022, p. 45 sq.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans G. Labarre et E. Laflı, « Douze nouveaux témoignages sur des divinités épichoriques de l’arrière-pays lycien », in : F. Delrieux et L. Guichard (éd.) : Itinéraire du Nil au Rhône en mémoire de François Kayser. Docere, Delectare, Movere, Chambéry, p. 385-410</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">5 cartes dans F. Delrieux, « La redécouverte de la Carie antique, d’Ibn Baṭṭtûṭa à Jeanne et Louis Robert », in : F. Delrieux et L. Guichard (éd.) : Itinéraire du Nil au Rhône en mémoire de François Kayser. Docere, Delectare, Movere, Chambéry, p. 731-788</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans J.-Y. Carrez-Maratray, « L’île Sacrée des rois Ptolémées, un lieu de mémoire oublié », in : D. Ackermann, Y. Lafond, A. Vincent (éd.), Pratiques religieuses, mémoire et identités, Poitiers, 2022, p. 45 sq.</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">5 cartes dans S. Podestà, Lykiaka. Frammenti, Besançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">5 cartes dans F. Delrieux, « La redécouverte de la Carie antique, d’Ibn Baṭṭtûṭa à Jeanne et Louis Robert », in : F. Delrieux et L. Guichard (éd.) : Itinéraire du Nil au Rhône en mémoire de François Kayser. Docere, Delectare, Movere, Chambéry, p. 731-788</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans C. Mabboux, « Panthéons de pierre. L’usage des classiques dans les inscriptions de l’Italie communale (XIIe-début du XVe siècle) », in : F. Delrieux et L. Guichard (éd.) : Itinéraire du Nil au Rhône en mémoire de François Kayser. Docere, Delectare, Movere, Chambéry, p. 703-729</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">5 cartes dans S. Podestà, Lykiaka. Frammenti, Besançon</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans N. Mathieu, « Les flaminiques voconces d’après les inscriptions », in : F. Delrieux et L. Guichard (éd.) : Itinéraire du Nil au Rhône en mémoire de François Kayser. Docere, Delectare, Movere, Chambéry, p. 593-636</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2 cartes dans P. Judet, L’horlogerie et le décolletage de la vallée de l’Arve, Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3 cartes dans A. Meta, « L’arrivée des Romains en Illyrie méridionale et son effet sur la production et la circulation des monnaies », Graecia capta ? Rome et les monnayages du monde égéen (IIe-Ier siècles av. J.-C.), Bâle, p. 63-79</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4 cartes dans F. de Callataÿ, « Le financement des armées romaines en Méditerranée orientale au moyen de frappes pseudo-civiques locales : aux racines perses du modèle », Graecia capta ? Rome et les monnayages du monde égéen (IIe-Ier siècles av. J.-C.), Bâle, p. 35-61</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans J.-Y. Carrez-Maratray, « Les lagides hors d’Égypte. Entre pharaons grecs et linérateurs égyptiens », in : L. Mercuri, S. Pittia et N. Richer (éd.), Le monde grec et l’Orient de 404 à 200 avant notre ère, Actes du colloque de la SoPHAU tenu à l’École normale supérieure de Lyon les 11-2 juin 2021, Toulouse, p. 261-279</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans A. Meadows, « The Penetration of the Denarius and Quinarius Standards into Asia Minor in the 1st Century BC », in : R. H. J. Ashton et N. Badoud (éd.), Graecia capta ? Rome et les monnayages du monde égéen (IIe-Ier siècles av. J.-C.), Bâle, p. 127-185</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans F. Delrieux, « Les représentations de Zeus sur les monnaies de Mylasa en Carie. Le cas de Zeus Labraundos, entre tradition et modernité, de la période classique à l’époque romaine », in : S. Kerschbaum et H. Vidin (éd.), Traditions through Empires. Cities of Asia Minor and their Coin Images, Visual Languages of Ancient Coins, Asia Minor Studien, 99, Bonn, p. 73-95</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans C. Grandjean et M. Blet-Lemarquand, « The Hellenistic Achaion Koinon and its Coinage », in : C. Grandjean (éd.), The Koina of Southern Greece : Historical and Numismatic Studies in Ancient Greek Federalism, Bordeaux, p. 63-76</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans C. Grandjean, « Monnaies et monétarisation en Grèce et en Orient de 404 à 200 a.C. », in : Le monde grec et l’Orient de 404 à 200 avant notre ère, Pallas, HS, p. 117-135</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4 cartes dans F. Delrieux, « Rome et les monnayages grecs de Carie aux IIe et Ier siècle a.C. De la tutelle rhodienne à l’avènement du Principat », in : R. H. J. Ashton et N. Badoud (éd.), Graecia capta ? Rome et les monnayages du monde égéen (IIe-Ier siècles av. J.-C.), Bâle, p. 187-232</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans M. Molin, « Au cœur du gotha de l’Empire romain des deux premiers siècles de notre ère. La dynastie de Commagène, de Cyrus le Grand aux frères arvales », in : J. Doyon et S. Armani (dir.), L’Empire paternel. Familles, pouvoirs, transmission (Antiquité romain, époque moderne), Paris, p. 56-84</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2 cartes dans S. Armani, « Une inscription méconnue de Cos/Cosa dans la cité des Cadurques », Gallia 78, p. 205-217</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4 cartes dans H. Fernoux, A. Gangloff, É. Guerbert, La gloire de Rhodes au Ier siècle de notre ère (à partir du Discours aux Rhodiens de Dion de Pruse), Studia ellenistica, 60, Louvain / Paris / Bristol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1 carte dans L. Bricault et P. Roy, Les cultes de Mithra dans l’Empire romain, Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3 cartes dans C. Guilleré et S. Macherat, Les finances d’Amédée V de Savoie (1285-1308), Université Savoie Mont-Blanc, Laboratoire Langages, Littératures, Études transfrontalières et internationales, Sociétés, Collection Castelliana, 3, Chambéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1 carte dans E. I. Paunov, « Thrace and both Moesiae », Graecia capta ? Rome et les monnayages du monde égéen (IIe-Ier siècles av. J.-C.), Bâle, 2021, p. 111-125</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1 carte dans G. Payen, « La guerre d'Eumène II et ses alliés contre Pharnace (182-179 a.C.). Problèmes et lectures géopolitiques des suites du traité d’Apamée », in : A. Lamesa et A. Traina (éd.), L’Anatolie, de l’époque archaïque à Byzance, Dialogues d’histoire ancienne, Supplément 22, Besançon, p. 157-181</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1 carte dans C. Grandjean et M. Blet-Lemarquand, « Les dernières monnaies d’argent du Péloponnèse », Revue Numismatique 178, p. 91-113</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1 carte dans W. David, « Mithra en Germanie et en Rhétie », in : L. Bricault, R. Veymiers et N. Amoroso (éd.), Le mystère Mithra. Plongée au cœur d’un culte romain, Mariemont, p. 421-430</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1 carte dans M. Dana et alii, Le monde grec et l’Orient (404-500 avant notre ère), Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7 cartes dans J. Rivault, Zeus en Carie. Réflexions sur les paysages onomastiques, iconographiques et cultuels, Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">4 cartes dans F. Delrieux, « Rome et les monnayages grecs de Carie aux IIe et Ier siècle a.C. De la tutelle rhodienne à l’avènement du Principat », in : R. H. J. Ashton et N. Badoud (éd.), Graecia capta ? Rome et les monnayages du monde égéen (IIe-Ier siècles av. J.-C.), Bâle, p. 187-232</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans P. Roy, « Mythra dans les Gaules », in : L. Bricault, R. Veymiers et N. Amoroso (éd.), Le mystère Mithra. Plongée au cœur d’un culte romain, Mariemont, p. 401-410</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">2 cartes dans M. Molin, « Au cœur du gotha de l’Empire romain des deux premiers siècles de notre ère. La dynastie de Commagène, de Cyrus le Grand aux frères arvales », in : J. Doyon et S. Armani (dir.), L’Empire paternel. Familles, pouvoirs, transmission (Antiquité romain, époque moderne), Paris, p. 56-84</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans C. Romero Mayorga, « Mythra dans la péninsule Ibérique », in : L. Bricault, R. Veymiers et N. Amoroso (éd.), Le mystère Mithra. Plongée au cœur d’un culte romain, Mariemont, p. 411-419</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans P. Roy, « Mythra dans les Gaules », in : L. Bricault, R. Veymiers et N. Amoroso (éd.), Le mystère Mithra. Plongée au cœur d’un culte romain, Mariemont, p. 401-410</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans L’histoire du territoire de l’agglomération (partie au sud de Isère), des temps géologiques à aujourd’hui, exposition permanente organisée à partir de 2021 par le Centre d’Interprétation de l’Architecture et du Patrimoine à la Maison des Têtes de Valence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans C. Romero Mayorga, « Mythra dans la péninsule Ibérique », in : L. Bricault, R. Veymiers et N. Amoroso (éd.), Le mystère Mithra. Plongée au cœur d’un culte romain, Mariemont, p. 411-419</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">14 cartes dans Habillage cartographique de : Le mystère Mithra. Plongée au cœur d’un culte romain. Exposition organisée par le Musée royal de Mariemont [Belgique] (20 novembre 2021 – 17 avril 2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans L’histoire du territoire de l’agglomération (partie au sud de Isère), des temps géologiques à aujourd’hui, exposition permanente organisée à partir de 2021 par le Centre d’Interprétation de l’Architecture et du Patrimoine à la Maison des Têtes de Valence</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans F. Delrieux, « Fleuves et rivières de l’Asie Mineure gréco-romaine. Généralités et études de cas dans les monnayages de Carie », in : A. Meadows et U. Wartenberg (éd.), Presbeus. Studies in Ancient Coinage Presented to Richard Ashton, New York, p. 433-457</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">14 cartes dans Habillage cartographique de : Le mystère Mithra. Plongée au cœur d’un culte romain. Exposition organisée par le Musée royal de Mariemont [Belgique] (20 novembre 2021 – 17 avril 2022)</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans A. Ganter, « Money, Cults and Arms : questioning Regional Cooperation in Early Arcadia », in : C. Grandjean (éd.), The Koina of Southern Greece : Historical and Numismatic Studies in Ancient Greek Federalism, Bordeaux, p. 27-47</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">2 cartes dans A. Ganter, « Money, Cults and Arms : questioning Regional Cooperation in Early Arcadia », in : C. Grandjean (éd.), The Koina of Southern Greece : Historical and Numismatic Studies in Ancient Greek Federalism, Bordeaux, p. 27-47</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans G. Gautier, Le monnayage en argent de la réforme de Dioclétien (294-312 p.C.), Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans F. Delrieux, « Fleuves et rivières de l’Asie Mineure gréco-romaine. Généralités et études de cas dans les monnayages de Carie », in : A. Meadows et U. Wartenberg (éd.), Presbeus. Studies in Ancient Coinage Presented to Richard Ashton, New York, p. 433-457</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans M. V. Gojkovič, « Les mithréums de Poetovio », in : L. Bricault, R. Veymiers et N. Amoroso (éd.), Le mystère Mithra. Plongée au cœur d’un culte romain, Mariemont, p. 163-170</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">2 cartes dans G. Gautier, Le monnayage en argent de la réforme de Dioclétien (294-312 p.C.), Bordeaux</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans Le mystère Mithra. Plongée au cœur d’un culte romain, édité par L. Bricault, R. Veymiers et N. Amoroso, Mariemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans M. V. Gojkovič, « Les mithréums de Poetovio », in : L. Bricault, R. Veymiers et N. Amoroso (éd.), Le mystère Mithra. Plongée au cœur d’un culte romain, Mariemont, p. 163-170</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans J. Dalaison, « Le monnayage des cités de Bithynie au Ier s. J.-C. », in : R. H. J. Ashton et N. Badoud (éd.), Graecia capta ? Rome et les monnayages du monde égéen (IIe-Ier siècles av. J.-C.), Bâle, p. 295-339</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans Le mystère Mithra. Plongée au cœur d’un culte romain, édité par L. Bricault, R. Veymiers et N. Amoroso, Mariemont</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans C. Grandjean (éd.), The Koina of Southern Greece : Historical and Numismatic Studies in Ancient Greek Federalism, Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans J. Dalaison, « Le monnayage des cités de Bithynie au Ier s. J.-C. », in : R. H. J. Ashton et N. Badoud (éd.), Graecia capta ? Rome et les monnayages du monde égéen (IIe-Ier siècles av. J.-C.), Bâle, p. 295-339</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans P. Forni, Caracalla, père de la citoyenneté universelle ?, Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans C. Grandjean (éd.), The Koina of Southern Greece : Historical and Numismatic Studies in Ancient Greek Federalism, Bordeaux</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans P. Bourrieau, « Funding the “Macedonian Peloponnese” under Antigonus Doson and Philip V : a Regional Study Case », in : C. Grandjean (éd.), The Koina of Southern Greece : Historical and Numismatic Studies in Ancient Greek Federalism, Bordeaux, p. 103-117</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans P. Forni, Caracalla, père de la citoyenneté universelle ?, Paris</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans J.-C. Couvenhes, « Le soutien financier de Ptolémée III à Cléomène III de Sparte (227/6-222 av. n. è.) : une manière lagide de soutenir la guerre sans la faire », in : L. Mercuri, S. Pittia et N. Richer (éd.), Le monde grec et l’Orient de 404 à 200 avant notre ère, Actes du colloque de la SoPHAU tenu à l’École normale supérieure de Lyon les 11-2 juin 2021, Toulouse, p. 99-116</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">2 cartes dans P. Bourrieau, « Funding the “Macedonian Peloponnese” under Antigonus Doson and Philip V : a Regional Study Case », in : C. Grandjean (éd.), The Koina of Southern Greece : Historical and Numismatic Studies in Ancient Greek Federalism, Bordeaux, p. 103-117</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans F. Delrieux, « Les monnaies grecques antiques, du papier à la toile. L’internet au service de la recherche numismatique », in : G. Labarre (dir.), Sources, Histoire et Éditions. Les outils de la recherche. Formation et recherche en science de l’Antiquité, Besançon, p. 81-111</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3 cartes dans F. Delrieux, « Être Carien à la fin de l’époque hellénistique. Hellénisation et particularismes locaux dans le sud-ouest de l’Asie Mineure », in : L. Locatelli, E. Piguet, S. Podestà (éd.), Constructions identitaires en Asie Mineure (VIIIe s. av. J.-C. — IIIe s. ap. J.-C.), Besançon, p. 41-67</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans L. Bricault, Isis Pelagia : Images, Names and Cults of a Goddess of the Seas (3rd Cent. BCE – 6th Cent. CE), Religions in the Graeco-Roman World, 190, Leyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans L. Ripart, C. Guilleré, P. Vuillemin (éd.), La naissance du duché de Savoie (1416), Actes du colloque international de Chambéry (18, 19 et 20 février 2016), Chambéry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3 cartes dans O. Lempereur, Recherches numismatiques sur l’empereur Pertinax. Corpus du monnayage impérial et provincial, Ausonius — Numismatica Antiqua, 10, Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans Dion Cassius, Histoire romaine, livres LXXVIII-LXXX, trad. É. Foulon et M. Molin, CUF, Paris, Les Belles-Lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans D. Rousset, « Les Locriens de l’Est et les Phocidiens de la guerre du Péloponnèse au début de l’époque hellénistique », Revue des Études Anciennes 122, n° 2, p. 389-443</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans S. Chatillon, Les poilus de Haute-Savoie. Conscription, mobilisation, réinsertion sociale, 1889-1939, Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans D. Kassab Tezgör, Corpus des amphores romaines produites dans les centres de mer Noire. Collections des musées de la côte turque de la mer Noire (Ereğli, Amasra, Sinop, Samsun, Giresun, Ordu, Trabzon et Amasya), Summertown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans D. Rousset, « L’emprunt de Drymos de Phocide à la confédération des Oitaiens », Journal des Savants, p. 369-428</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">5 cartes dans A.-V. Pont, La fin de la cité grecque, Genève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans L. Bricault, Isis Pelagia : Images, Names and Cults of a Goddess of the Seas (3rd Cent. BCE – 6th Cent. CE), Religions in the Graeco-Roman World, 190, Leyde</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans F. Delrieux, « La SNG France 4, Alexandrie II. Contribution à une meilleure connaissance des monnaies d’Égypte sous les Antonins », Revue Numismatique 177, p. 379-385</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans L. Ripart, C. Guilleré, P. Vuillemin (éd.), La naissance du duché de Savoie (1416), Actes du colloque international de Chambéry (18, 19 et 20 février 2016), Chambéry</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans Pierre Judet, « Un territoire industriel et un éco-système, la basse Maurienne sidérurgique et minière de la fin du XVIIIe à la fin du XIXe siècle », in : Le territoire et son organisation dans les États de Savoie, 47e congrès des Sociétés savantes de Savoie, La Roche-sur-Foron, 29-30 sept. 2018, Mémoires et documents de l’Académie du Faucigny, p. 145-155</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">3 cartes dans O. Lempereur, Recherches numismatiques sur l’empereur Pertinax. Corpus du monnayage impérial et provincial, Ausonius — Numismatica Antiqua, 10, Bordeaux</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">52 cartes dans P.-O. Hochard, Lydie, terre d’empire(s). Étude de numismatique et d’histoire (228 a.C.-268 p.C.), Ausonius — Numismatica Antiqua, 11, Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">2 cartes dans Dion Cassius, Histoire romaine, livres LXXVIII-LXXX, trad. É. Foulon et M. Molin, CUF, Paris, Les Belles-Lettres</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans J. Clément, « L’énigmatique disparition du corégent Séleucos : expérience triarchique et conflit dynastique sous le règne d’Antiochos Ier Sôter », Historia 69, p. 408-440</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans A.-S. Nardelli-Malgrand, « Les voyages de Victor-Emmanuel III : entre modèle humbertien et pratique mussolinienne », in : J. Barbier, F. Chausson et S. Destephen (éd.), Le gouvernement en déplacement. Pouvoir et mobilité de l’Antiquité à nos jours, Rennes, 2019, p. 605-625</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans F. Delrieux, « Les monnaies de fouilles d’Iasos à types isiaques. Le culte d’Isis Pelagia en Carie au IIe siècle p.C. », in : F. Berti (éd.), Forme del sacro. Scritti in memoria di Doro Levi, Annuario della Scuola Archeologica di Atene e delle Missioni Italiane in Oriente, Supplemento 5, Athènes, p. 213-225</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans M. Albaladejo Vivero, « Las columnas de Heracles en el imaginario griego », in : Y. Dejugnat, F. Des Boscs et A. Haushalter (éd.), Le détroit de Gibraltar (Antiquité – Moyen Âge), I. Représentations, perceptions, imaginaires, Madrid, p. 39-57</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans É.-A. Pépy, « Ce que les archives ecclésiastiques ont à dire sur l’environnement : l’exemple des forêts de la Grande Chartreuse (XVIIe-XVIIIe siècles) », in : M. Ortolani, G. Callemein, A. Capella, O. Vernier (éd.), Production de la norme environnementale et codification du droit rural dans l’Europe méridionale entre France et Italie (XVIIe-XXe siècle), Actes du colloque PRIDAES 10, Nice,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans C. Guilleré, R. Biomzi, S. Macherat, Les sources de financement de la guerre en Savoie (1308-1354), Université Savoie Mont Blanc, Laboratoire langages, littératures, sociétés, Collection Castellania, 2, Comptes des trésoriers des guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans S. Chatillon, Annecy et les Annéciens dans la Grande Guerre, 1914-1918, Annecy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans P. Judet, « La mobilisation de la métallurgie alpine pendant la Révolution et l’Empire », Industries d’hier et d’aujourd’hui en Dauphiné, Lettre de l’Association pour le patrimoine et l’histoire de l’industrie en Dauphiné, « Métallurgie du fer en Dauphiné, une industrie pluriséculaire », n° 16, p. 9-10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans E. Sarıiz, « Stratonikeia’da Roma Kültleri : Kentin Roma Şehir Sikkeleri Üzerine Yeni Bir Değerlendirme », in : B. Söğüt (éd.), Stratonikeia Çalışmaları, 4, Mimari, Heykel ve Küçük Buluntu Araştırmaları, Istanbul, p. 65-83</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans S. Guédon, « Road network and Roman frontier in Numidia : the region of Tobna », in : A. Kolb (éd.), Roman Roads : New Evidence – New Perspectives, Berlin-Boston, p. 323-337</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans S. Chatillon, Annecy et les Annéciens dans la Grande Guerre, 1914-1918, Annecy</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans T. Stoyanov, « The Parmeniskos Group : New Issues from Thrace. Amphorae Production in Early Hellenistic Mesambria Pontica », in : N. Badoud et A. Marangou (éd.), Analyse et exploitation des timbres amphoriques grecs, Actes du colloque international d’Athènes, 3-5 février 2010, Rennes, p. 115 sq.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans P. Judet, « La mobilisation de la métallurgie alpine pendant la Révolution et l’Empire », Industries d’hier et d’aujourd’hui en Dauphiné, Lettre de l’Association pour le patrimoine et l’histoire de l’industrie en Dauphiné, « Métallurgie du fer en Dauphiné, une industrie pluriséculaire », n° 16, p. 9-10</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">5 cartes dans P. Judet, La nébuleuse métallurgique alpine (Savoie-Dauphiné, fin XVIIIe-fin XIXe siècle). Apogée, déclin et éclatement d’un territoire industriel, Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans E. Sarıiz, « Stratonikeia’da Roma Kültleri : Kentin Roma Şehir Sikkeleri Üzerine Yeni Bir Değerlendirme », in : B. Söğüt (éd.), Stratonikeia Çalışmaları, 4, Mimari, Heykel ve Küçük Buluntu Araştırmaları, Istanbul, p. 65-83</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans B. Rémy, « La dénomination des Voconces septentrionaux », Revue Archéologique de Narbonnaise 2071-2018 [2019], p. 399-451</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans S. Guédon, « Road network and Roman frontier in Numidia : the region of Tobna », in : A. Kolb (éd.), Roman Roads : New Evidence – New Perspectives, Berlin-Boston, p. 323-337</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans D. Styven, « Une exploration comparative des justes parmi les nations en Belgique et aux Pays-Bas », in : C. Bonafoux et O. Vallade (éd.), Survie des Juifs en Europe. Persécutés, sauveteurs, justes, Lyon, p. 130-147</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans T. Stoyanov, « The Parmeniskos Group : New Issues from Thrace. Amphorae Production in Early Hellenistic Mesambria Pontica », in : N. Badoud et A. Marangou (éd.), Analyse et exploitation des timbres amphoriques grecs, Actes du colloque international d’Athènes, 3-5 février 2010, Rennes, p. 115 sq.</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans C. P. Jones, « Aelius Aristides in Mysia », in : M. Nollé, P. M. Rothenhöfer, G. Schmied-Kowarzik, H. Schwaerz, H. C. von Mosch (éd.), Panegyrikoi logoi. Festschrift für Johannes Nollé zum 65. Geburtstag, Bonn, 2019, p. 301-306</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">5 cartes dans P. Judet, La nébuleuse métallurgique alpine (Savoie-Dauphiné, fin XVIIIe-fin XIXe siècle). Apogée, déclin et éclatement d’un territoire industriel, Grenoble</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans D. Rousset, « Les Locriens de l’est et les Phocidiens à la lumière de sources nouvelles », CRAI, p. 137-160</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">2 cartes dans B. Rémy, « La dénomination des Voconces septentrionaux », Revue Archéologique de Narbonnaise 2071-2018 [2019], p. 399-451</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans P. Tarel, Commode, Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">2 cartes dans D. Styven, « Une exploration comparative des justes parmi les nations en Belgique et aux Pays-Bas », in : C. Bonafoux et O. Vallade (éd.), Survie des Juifs en Europe. Persécutés, sauveteurs, justes, Lyon, p. 130-147</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans S. Barbara, « Une émission unique de Maeonia pour Marc Aurèle au nom de Quintus II, premier archonte », Revue Numismatique 176, p. 83-105</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans C. Guilleré, R. Biomzi, S. Macherat, Les sources de financement de la guerre en Savoie (1308-1354), Université Savoie Mont Blanc, Laboratoire langages, littératures, sociétés, Collection Castellania, 2, Comptes des trésoriers des guerres</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans S. Barbara, « “Daphne ad Olympum”. Une résurgence bithynienne de la légende de Daphné », Revue des Études Grecques 132, p. 411-447</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans C. P. Jones, « Aelius Aristides in Mysia », in : M. Nollé, P. M. Rothenhöfer, G. Schmied-Kowarzik, H. Schwaerz, H. C. von Mosch (éd.), Panegyrikoi logoi. Festschrift für Johannes Nollé zum 65. Geburtstag, Bonn, 2019, p. 301-306</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans A. Delerce, L’abbaye d’Abondance et sa congrégation, d’après la reconstitution du chartrier canonial (1108-1300), Université Savoie Mont Blanc, Laboratoire langages, littératures, sociétés, Collection Sociétés, Religions, Politiques, 45, Chambéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">2 cartes dans D. Rousset, « Les Locriens de l’est et les Phocidiens à la lumière de sources nouvelles », CRAI, p. 137-160</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans M.-C. Fourny, S. Gal, K. Koop, P.-A. Landel, S. Ounoughi, É.-A. Pépy, K. Sutton, « Entre passages et blocages : luttes d’identité territoriale en Val de Suse entre le XVIe et le XXIe siècle », in : P. Bourdin et B. Gainot (dir.), La montagne comme terrain d’affrontements, Paris, p. 1-16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans P. Tarel, Commode, Paris</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans F. Delrieux, « La représentation des montagnes sur les monnaies grecques d’Asie Mineure dans l’Antiquité. Les massifs à l’est du plateau anatolien », in : D. Pety, H. Schmutz et P. Bouvier (éd.), Représenter les paysages hier et aujourd’hui. Approches sensibles et numériques, actes du colloque international de Chambéry Corpus de paysages, 4-6 avril 2018, Chambéry, p. 99-118</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans S. Barbara, « Une émission unique de Maeonia pour Marc Aurèle au nom de Quintus II, premier archonte », Revue Numismatique 176, p. 83-105</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans B. Rémy et M. Thauré, Inscriptions latines d’Aquitaine (I.L.A.). Gabales, Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans S. Barbara, « “Daphne ad Olympum”. Une résurgence bithynienne de la légende de Daphné », Revue des Études Grecques 132, p. 411-447</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">5 cartes dans F. Turpin, 40 ans d’histoire de l’Université Savoie Mont Blanc, Chambéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">2 cartes dans A. Delerce, L’abbaye d’Abondance et sa congrégation, d’après la reconstitution du chartrier canonial (1108-1300), Université Savoie Mont Blanc, Laboratoire langages, littératures, sociétés, Collection Sociétés, Religions, Politiques, 45, Chambéry</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">10 cartes dans P.-O. Hochard, M. Blet-Lemarquand, D. Baux, « Les conventus de Lydie (fin IIe-IIIe siècle de notre ère). Louis Robert, Konrad Kraft et les analyses élémentaires », Revue Numismatique 176, p. 139-180</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">2 cartes dans M.-C. Fourny, S. Gal, K. Koop, P.-A. Landel, S. Ounoughi, É.-A. Pépy, K. Sutton, « Entre passages et blocages : luttes d’identité territoriale en Val de Suse entre le XVIe et le XXIe siècle », in : P. Bourdin et B. Gainot (dir.), La montagne comme terrain d’affrontements, Paris, p. 1-16</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4 cartes dans F. Mouthon, Montagnes médiévales. Les alpages de Savoie, Dauphiné et Provence du XIIe au XVIe siècle, Université Savoie Mont Blanc, Laboratoire langages, littératures, sociétés, Collection Sociétés, Religions, Politiques, 46, Chambéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans B. Rémy et M. Thauré, Inscriptions latines d’Aquitaine (I.L.A.). Gabales, Bordeaux</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans N. Badoud, « Conscience historiographique et renouveau disciplinaire », in : N. Badoud et A. Marangou (éd.), Analyse et exploitation des timbres amphoriques grecs, Actes du colloque international d’Athènes, 3-5 février 2010, Rennes, p. 1-5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">10 cartes dans P.-O. Hochard, M. Blet-Lemarquand, D. Baux, « Les conventus de Lydie (fin IIe-IIIe siècle de notre ère). Louis Robert, Konrad Kraft et les analyses élémentaires », Revue Numismatique 176, p. 139-180</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans A.-V. Pont, « Comment inclure les monothéismes dans un histoire des cités grecques au Haut-Empire ? Étude de cas à partir de la Carie », in : N. Andradre, C. Marcaccini, G. Marconi, D. Violante (éd.), Roman Imperial Cities in the East and in Central-Southern Italy, Ancient Cities 1, Rome, p. 141-156</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...309 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2 cartes dans I. Rutherford, « Towards a Typology of Sanctuary Networks : The Case of Roman Claros »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M. Dana et I. Savalli-Lestrade (éd.), La cité interconnectée dans le monde gréco-romain (IVe siècle a.C.-IVe siècle p.C.). Transferts et réseaux institutionnels, religieux et culturels aux époques hellénistique et romaine, Ausonius — Scripta Antiqua 118</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.165-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">16 cartes dans H. Roelens-Flouneau, Dans les pas des voyageurs antiques. Circuler en Asie Mineure à l’époque hellénistique (IVe s. av. n. è. – Principat), Asia Minor Studien, 86, Bonn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">2 cartes dans A.-S. Nardelli-Malgrand, « Les voyages de Victor-Emmanuel III : entre modèle humbertien et pratique mussolinienne », in : J. Barbier, F. Chausson et S. Destephen (éd.), Le gouvernement en déplacement. Pouvoir et mobilité de l’Antiquité à nos jours, Rennes, 2019, p. 605-625</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">8 cartes dans F. Delrieux, « Les derniers monnayages aux types et au nom d’Alexandre le Grand dans l’ouest de l’Asie Mineure (fin IIIe-début IIe siècle a.C.). État de la question et perspectives nouvelles », in : S. Kremydi et M.-C. Marcellesi (éd.), Les alexandres après Alexandre : histoire d’une monnaie commune, MEΛETHMATA, 81, Athènes, p. 89-131</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie des hautes Chaumes du Forez. Rapport intermédiaire 2018, Prospection thématique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Le Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie des hautes Chaumes du Forez. Rapport 2016, Prospection thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Busseuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...200 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...94 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issuing Coins in the Name in his City in the Beginning of the Principate. The Case of Mylasa in Caria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisième colloque international du Suna &amp; Inan Kıraç Research Institute on Mediterranean Civilizations sur The History of Money and Numismatics in the Mediterranean World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Antalya, Turquie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les antiquaires voyageurs dans la Carie du XIXe siècle. Le cas des “Athéniens” Gaston Deschamps et Georges Doublet d’après des lettres inédites envoyées à Théophile Homolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international de l’École française de Rome sur : Antiquaires voyageurs (XVIe-XIXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les monnaies grecques antiques, du papier à la toile. L’internet au service de la recherche numismatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international de l’Université de Franche-Comté sur Constructions identitaires en Asie Mineure (VIIIe s. av. J.-C. — IIIe s. ap. J.-C.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les monnaies de fouilles trouvées à Claros en 2001‑2011. Essai de circulation monétaire dans un sanctuaire oraculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international de Lyon : Le sanctuaire de Claros et son oracle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.133-188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les alexandres municipaux tardifs de Carie. Notes sur les ateliers d’Eurômos et Mylasa d’après le trésor de “Démétrios Ier”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First International Congress of the Anatolian Monetary History and Numismatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Antalya, Turquie. pp.197-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise financière des cités grecques d’Asie Mineure au Ier siècle a.C. et la lettre de Cicéron à Q. Minucius Thermus (Fam., XIII, 56)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hellenistic Karia, Proceedings of the First International Conference on Hellenistic Karia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Oxford, Royaume-Uni. pp.505-526</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exploitation de la mer et ses implications économiques, politiques et militaires dans le golfe de Bargylia en Carie à l’époque gréco-romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ressources et activités maritimes des peuples de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche en histoire atlantique et littoral (C.R.A.H.E.L), May 2005, Boulogne-sur-Mer, France. pp.273-293</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les témoignages isiaques sur les monnaies grecques de Carie et d'Ionie aux époques hellénistique et romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIème Colloque international sur les études isiaques : Isis en Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Lyon III, France. pp.331-355, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789047412328_013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvel apport au corpus de la cité pontique de Néapolis-Néoclaudiopolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dalaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schweizer Münzblätter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 74 (293), pp.8-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04764179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de lecture de Nicolò Masturzo, avec la collaboration de Fulvia Bianchi, Iasos. L’area a sud dell’agorà, II, Il quartiere abitativo, gli edifice pubblici e il santuario (Indagini 1967-1975 e 2007), des contributions d’Enrico Cirelli, Nicola Cucuzza, Carlo Franco, Frédéric Imbert, Rome, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 122, pp.617-619</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Robert et Iasos en Carie. Un “vieux Mylasien” en son autre patrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bolletino dell'Associazione Iasos di caria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28, pp.44-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les monnaies provinciales romaines d’Iasos en Carie. Réflexions sur la datation des exemplaires sans portrait impérial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bolletino dell'Associazione Iasos di caria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, pp.20-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de lecture de H. Roelens-Flouneau, Dans les pas des voyageurs antiques. Circuler en Asie Mineure à l’époque hellénistique (IVe s. av. n. è. – Principat), Asia Minor Studien, 86, Bonn, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 121, pp.293-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les monnaies provinciales romaines d’Iasos en Carie. Réflexions sur la datation des exemplaires sans portrait impérial</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La SNG France 4, Alexandrie II. Contribution à une meilleure connaissance des monnaies d’Égypte sous les Antonins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 177, pp.379-385</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La datation des monnaies de bronze d’Iasos à l’époque hellénistique. La découverte d’une ère nouvelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bolletino dell'Associazione Iasos di caria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 27, pp.20-31</w:t>
+              <w:t xml:space="preserve">, 2020, 26, pp.25-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La SNG France 4, Alexandrie II. Contribution à une meilleure connaissance des monnaies d’Égypte sous les Antonins</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salut humble monnaie, enfant d'Hyllarima&amp;quot;- Un poème étrange à la gloire d'un faux moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philia, International Journal of Ancient Mediterranean Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.41-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36991/PHILIA.201904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de lecture de P. P. Iossif, F. de Callataÿ et R. Veymiers (éd.), TYΠOI. Greek and Roman Coins Seen Through Their Images. Noble Issuers, Humble Users ? Proceedings of the International Conference Organized by the Belgian and French Schools at Athens, 26-28 September 2012, Liège, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 119, pp.206-208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les monnaies trouvées sous la basilique de l’agora d’Iasos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuario della Scuola Archeologica di Atene e delle Missioni Italiane in Oriente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Forme del sacro. Scritti in memoria di Doro Levi, supplément (5), pp.163-166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les monnaies de fouilles d’Iasos en Carie. Les exemplaires au nom des Iasiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annali dell'Istituto italiano di Numismatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65, pp.67-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les monnaies de fouilles d’Iasos à types isiaques. Le culte d’Isis Pelagia en Carie au IIe siècle p.C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuario della Scuola Archeologica di Atene e delle Missioni Italiane in Oriente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Forme del sacro. Scritti in memoria di Doro Levi, supplément (5), pp.213-225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Salut ! humble monnaie, enfant d’Hyllarima”. Un poème étrange à la gloire d’un faux moderne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philia, International Journal of Ancient Mediterranean Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.41-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les piliers hermaïques à l’effigie d’Héraclès sur les monnaies provinciales romaines d’Iasos en Carie. Un exemplaire inédit du temps de Septime Sévère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino dell'Associazione Iasos di Caria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (24), pp.2-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Robert à l’École Pratique des Hautes Études (1932-1974). L’irruption de la numismatique dans les études classiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (4), pp.108-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sur de nouvelles monnaies de Gangra-Germanicopolis », p. 213-234</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amandry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numismatica e Antichtà classiche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La circulation monétaire à Iasos dans l’Antiquité d’après les monnaies grecques et provinciales romaines trouvées dans la cité depuis 1960. Commentaire numismatique et historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino dell'Associazione Iasos di Caria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (23), pp.14-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La SNG France 7. Julie Dalaison, Sylloge Nummorum Graecorum. France 7 : Département des Monnaies, Médailles et Antiques (Paphlagonie, Pont, Arménie Mineure), (Numismatica Anatolica 5), Bordeaux, 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Numismatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 177, pp.379-385</w:t>
+              <w:t xml:space="preserve">, 2017, 6e série (174), pp.371-379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La datation des monnaies de bronze d’Iasos à l’époque hellénistique. La découverte d’une ère nouvelle ?</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La circulation monétaire à Iasos dans l’Antiquité d’après les monnaies grecques et provinciales romaines trouvées dans la cité depuis 1960. Introduction et catalogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bolletino dell'Associazione Iasos di caria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26, pp.25-34</w:t>
+              <w:t xml:space="preserve">Bollettino dell'Associazione Iasos di Caria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (22), pp.6-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Retour sur les monnaies de Gangra-Germanicopolis de Paphlagonie », p. 62-66</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du nouveau sur les monnaies provinciales romaines d’Iasos et de Bargylia. De Jean Vaillant et Théodore-Edme Mionnet aux ventes en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino dell'Associazione Iasos di Caria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (20), pp.31-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cité de Néapolis-Néoclaudiopolis. Histoire et pratiques monétaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dalaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22, pp.159-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anatoliaantiqua.297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01429176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roma dans le panthéon monétaire carien sous les premiers Sévères : un nouveau témoignage sur les bronzes de Stratonicée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (170), pp.61-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/numi.2013.3199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monnayage d’Iasos. De nouvelles frappes rares ou inédites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino dell'Associazione Iasos di Caria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (17), pp.36-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratonicée de Carie et M. Cocceius Nerva, &amp;quot;sauveur de l'Asie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Ferriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (2), pp.421-467</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La circulation monétaire à Iasos durant la période byzantine, d’Anastase Ier Dikoros à la quatrième croisade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atti dell'Accademia delle scienze di Ferrara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88, pp.283-426</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pitane de Mysie, un nouvel atelier émetteur d’alexandres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 65 (4), pp.90-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les monnaies de fouilles trouvées à Iasos. Bilan provisoire et étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino dell'Associazione Iasos di Caria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (16), pp.31-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospection et inventaire archéologiques dans la vallée du Gökırmak. Premier rapport préliminaire : région de Taşköprü</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dalaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pichonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17, pp.393-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/anata.2009.1294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01429174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le décret d’Iasos en l’honneur des enfants de Peldémis à l’époque classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino dell'Associazione Iasos di Caria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (14), pp.33-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euthydème, Hybréas et Mylasa. Une cité grecque dan les conflits romains de la fin du 1er s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Ferriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 119, pp.206-208</w:t>
+              <w:t xml:space="preserve">, 2004, 1-2 (106), pp.49-71 (vol. 1), 499-515 (vol.2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les monnaies trouvées sous la basilique de l’agora d’Iasos</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iasos à la fin du IVe siècle A.C. Les monnaies aux fruits de mer, des fils de Théodotos au versement de l'ekklesiastikon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuario della Scuola Archeologica di Atene e delle Missioni Italiane in Oriente</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 114 (1), pp.160-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2001.4440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les monnaies de fouilles d’Iasos en Carie. Les exemplaires au nom des Iasiens</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ententes monétaires au type et à la légende ΣΥΝ au début du IV siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annali dell'Istituto italiano di Numismatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 65, pp.67-116</w:t>
+              <w:t xml:space="preserve">Varia Anatolica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Mécanismes et innovations monétaires dans l’Anatolie achéménide. Numismatique et Histoire., 12, pp.185-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...478 lines deleted...]
-                <w:t xml:space="preserve">La SNG France 7. Julie Dalaison, Sylloge Nummorum Graecorum. France 7 : Département des Monnaies, Médailles et Antiques (Paphlagonie, Pont, Arménie Mineure), (Numismatica Anatolica 5), Bordeaux, 2015</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle militaire des monnaies au monogramme [.] dans la Carie de Pleistarchos ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Numismatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 6e série (174), pp.371-379</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 6e série (155), pp.35-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/numi.2000.2272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transaction du plomb de Pech-Maho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pébarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bollettino dell'Associazione Iasos di Caria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1 (23), pp.14-23</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 126, pp.155-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La statue d'Artemis sans bras sur les alexandres et les monnaies séleucides de Carie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Suisse de Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 77, pp.41-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5169/seals-175609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...911 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarques sur l'ordre de succession des contributions financières d'Iasos au IIe siècle av. J.-C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 1-2 (106), pp.49-71 (vol. 1), 499-515 (vol.2)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1996, 98 (3), pp.371-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rea.1996.4662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...462 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526587v1</w:t>
-              </w:r>
-[...603 lines deleted...]
-                <w:t xml:space="preserve">hal-02526688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11863,372 +11863,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rome et les monnayages grecs de Carie aux IIe et Ier s. av. J.-C. De la tutelle rhodienne à l’avènement du Principat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">R. H. J. Ashton et N. Badoud (éd.), Graecia capta ? Rome et les monnayages du monde égéen (IIe-Ier siècles av. J.-C.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.187-232, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les monnaies grecques antiques, du papier à la toile. L’internet au service de la recherche numismatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G. Labarre (éd.), Sources, Histoire et Éditions. Les outils de la recherche. Formation et recherche en science de l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.81-111, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations de Zeus sur les monnaies de Mylasa en Carie. Le cas de Zeus Labraundos, entre tradition et modernité, de la période classique à l’époque romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S. Kerschbaum et H. Vidin (éd.), Traditions through Empires. Cities of Asia Minor and their Coin Images, Visual Languages of Ancient Coins, Asia Minor Studien, 99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.73-95, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être Carien à la fin de l’époque hellénistique. Hellénisation et particularismes locaux dans le sud-ouest de l’Asie Mineure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L. Locatelli, E. Piguet, S. Podestà (éd.), Constructions identitaires en Asie Mineure (VIIIe s. av. J.-C. — IIIe s. ap. J.-C.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.41-67, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleuves et rivières de l’Asie Mineure gréco-romaine. Généralités et études de cas dans les monnayages de Carie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A. Meadows et U. Wartenberg (éd.), Presbeus. Studies in Ancient Coinage Presented to Richard Ashton</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.433-457, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873678v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04873682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per una topografia dei culti nell’agorà di Iasos : i basamenti di piccoli e grandi monumenti</w:t>
               </w:r>
@@ -12376,303 +12376,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les derniers monnayages aux types et au nom d’Alexandre le Grand dans l’ouest de l’Asie Mineure (fin IIIe-début IIe siècle a.C.). État de la question et perspectives nouvelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S. Kremydi et M.-C. Marcellesi (éd.), Les alexandres après Alexandre : histoire d’une monnaie commune, MEΛETHMATA, 81</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.89-131, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les monnaies trouvées sous la basilique de l’agora d’Iasos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">F. Berti (éd.), Forme del sacro. Scritti in memoria di Doro Levi, Annuario della Scuola Archeologica di Atene e delle Missioni Italiane in Oriente, Supplemento 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.163-166, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La représentation des montagnes sur les monnaies grecques d’Asie Mineure dans l’Antiquité. Les massifs à l’est du plateau anatolien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D. Pety, H. Schmutz et P. Bouvier (éd.), Représenter les paysages hier et aujourd’hui. Approches sensibles et numériques, actes du colloque international de Chambéry Corpus de paysages, 4-6 avril 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.99-118, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les monnaies de fouilles d’Iasos à types isiaques. Le culte d’Isis Pelagia en Carie au IIe siècle p.C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F. Berti (éd.), Forme del sacro. Scritti in memoria di Doro Levi, Annuario della Scuola Archeologica di Atene e delle Missioni Italiane in Oriente, Supplemento 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.213-225, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873630v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04873638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation monétaire à Hyllarima</w:t>
               </w:r>
@@ -13122,51 +13122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Lollius et le premier gouvernement de la Galatie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Ferriès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13277,51 +13277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un tournant pour le monnayage provincial romain d'Asie Mineure : les effigies de matrones romaines, Fulvia, Octavia, Livia et Julia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Ferriès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13522,77 +13522,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abônoteichos-Ionopolis et son atelier monétaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dalaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Ferriès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clément Chillet; Cyril Courrier; Laure Passet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arcana Imperii, Mélanges d’histoire économique, sociale et politique offerts au Professeur Yves Roman</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, De Boccard, pp.91-206, 2015</w:t>
@@ -13993,199 +13993,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les monnaies trouvées à Pompeiopolis durant les campagnes de fouilles 2006-2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dalaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lâtife Summerer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pompeiopolis I. Eine Zwischenbilanz aus der Metropole Paphlagoniens nach fünf Kampagnen (2006-2010).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.141-148, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01429182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quintus Mucius Scaevola, un gouverneur modèle pour les Grecs de la province d'Asie?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Ferriès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Barrandon et François Kirbihler (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les gouverneurs et les provinciaux sous la République romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.207-230, 2011, 978-2-7535-1420-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112577v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-01429182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les monnaies de la basse vallée de l’Harpasos en Carie</w:t>
               </w:r>
@@ -14343,51 +14343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le siège de Rhodes par C. Cassius Longinus en 42 av. J.-C., de la bataille de Myndos à la prise de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Ferriès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14977,51 +14977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Ferriès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Cavalier, Fabrice Delrieux, Marie-Claire Ferriès. Ausonius, pp.584, 2017, Mémoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15039,51 +15039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gangra-Germanicopolis de Paphlagonie, le « foyer des dieux ». Étude de numismatique et d’histoire (Numismatica Anatolica, 6)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15127,51 +15127,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spolier et confisquer dans les mondes grec et romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Ferriès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Delrieux (dir.), Marie-Claire Ferriès (dir.). Université de Savoie, Sociétés, religions, politiques (23), pp.511, 2013, 978-2-919732-06-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15594,90 +15594,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalogue des monnaies : Catalogue des monnaies. II, Monnaies romaines : Monnaies impériales romaines. Commode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Estiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Groumellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15770,77 +15770,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalogue des monnaies. II, Monnaies romaines : Monnaies impériales romaines. 7, Marc Aurèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16336,51 +16336,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875573v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delrieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875562v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875578v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875567v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875564v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875568v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875566v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875576v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875572v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875570v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875574v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875565v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875523v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875510v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875508v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875528v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875517v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875520v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875525v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875518v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875561v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875529v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875512v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875560v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875521v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875526v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875409v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875513v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875530v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875383v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875373v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875378v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875401v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875397v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875371v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875391v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875361v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875384v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875390v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875364v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875368v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875387v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875389v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875393v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874846v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874878v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874885v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874882v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874858v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874729v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874761v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874830v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874797v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874841v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874869v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874832v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874817v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874822v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874706v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874757v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874744v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874789v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874838v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874809v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874805v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874875v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874734v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874750v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874718v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874713v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874890v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874863v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874853v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874851v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874897v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874740v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874773v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874767v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874633v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874676v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874649v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874695v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874688v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874638v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874674v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874681v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874661v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874665v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874699v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874654v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874668v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874101v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874029v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874047v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874094v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874092v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874003v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874039v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874113v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874015v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874110v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874034v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874021v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874083v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873991v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874066v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874012v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874026v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874051v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874055v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874009v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874086v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874075v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874105v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873974v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874076v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874053v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874035v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874070v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874098v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100197v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapuis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Barrier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100205v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chapuis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Busseuil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04764179v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dalaison" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amandry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873736v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873686v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873732v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873669v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873650v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873647v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873711v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02529970v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873643v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02530069v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02529871v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36991/PHILIA.201904" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02533714v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292675v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bricault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02531232v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02538260v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02531220v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292628v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02531211v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02531205v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429176v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.297" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02525010v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2013.3199" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02531196v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057123v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Ferri&#232;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02611816v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02531163v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02625513v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429174v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pichonneau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R&#233;my" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2009.1294" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02531029v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112252v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02533642v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2001.4440" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02524833v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02526492v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2000.2272" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802514v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;barthe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02529703v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-175609" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02526587v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rea.1996.4662" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04904964v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04904965v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04904963v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02524946v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02611179v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02624589v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02626336v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02526688v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789047412328_013" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1N6-DC2HMD7Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873700v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873695v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873692v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873654v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873675v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873658v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873678v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873682v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873703v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berti Fede" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02529801v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/874-representer-les-paysages-hier-et-aujourd-hui.php" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873633v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873630v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873626v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873638v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02533805v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02533798v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02533868v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Histoire/Etudes-des-fleuves-d-Asie-Mineure-dans-l-Antiquite-Tome-2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02533812v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02530178v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02538641v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511779v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cavalier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02538302v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913855v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02538676v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02538719v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/616-l-honnete-homme-l-or-blanc-et-le-duc-d-albe.php" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429178v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538759v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/394-communautes-nouvelles-dans-l-antiquite-grecque.php" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02611230v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02611200v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02611396v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02611279v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112577v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429182v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02624378v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2546#" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02624730v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edus.giantchair.com/livre/?GCOI=29157100283350&amp;amp;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057128v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02624738v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02624388v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02624743v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02625610v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03955861v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guichard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://btk.univ-smb.fr/livres/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873743v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737694v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817033v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863997v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863975v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mariaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865657v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Becchia" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie-Anne P&#233;py" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laly" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meyer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02527462v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467257v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kayser" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467831v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332783v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Estiot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Groumellec" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02527377v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332785v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cotte" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385013v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873727v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01491077v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gutsfeld" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Richard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delrieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875566v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875573v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875562v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875578v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875567v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875564v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875576v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875572v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875570v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875574v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875565v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875530v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875513v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875528v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875517v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875523v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875510v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875508v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875520v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875561v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875518v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875525v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875529v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875512v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875560v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875526v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875409v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875391v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875377v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875383v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875373v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875378v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875398v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875401v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875397v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875371v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875395v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875361v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875384v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875375v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875364v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875389v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875387v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875368v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874853v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874851v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874897v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874863v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874767v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874740v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874773v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874869v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874832v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874846v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874878v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874885v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874882v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874729v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874830v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874797v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874841v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874817v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874822v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874706v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874757v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874789v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874838v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874809v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874805v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874875v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874734v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874725v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874750v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874890v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874713v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874718v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874633v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874676v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874649v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874695v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874688v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874638v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874674v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874681v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874661v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874665v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874699v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874668v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874654v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874053v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874035v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874098v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874070v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874015v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874101v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874029v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874047v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874094v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874092v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874003v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874039v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874113v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873997v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874110v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874034v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874021v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874083v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873991v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874066v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874051v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874012v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874055v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874026v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874009v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874086v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874075v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873974v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874076v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874105v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100197v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapuis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Barrier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100205v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chapuis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Busseuil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04904964v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04904965v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04904963v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02524946v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02611179v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02624589v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02626336v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02526688v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789047412328_013" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1N6-DC2HMD7Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04764179v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dalaison" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amandry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873736v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873686v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873669v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873732v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873650v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873647v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02529871v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36991/PHILIA.201904" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873711v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02529970v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873643v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02530069v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873635v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02531232v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02533714v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292675v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bricault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02531220v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02538260v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02531211v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292628v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02531205v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429176v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.297" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02525010v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2013.3199" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02531196v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057123v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Ferri&#232;s" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02611816v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02625513v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02531163v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429174v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pichonneau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R&#233;my" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2009.1294" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02531029v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112252v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02533642v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2001.4440" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02524833v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02526492v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2000.2272" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802514v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;barthe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02529703v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-175609" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02526587v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rea.1996.4662" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873700v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873695v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873692v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873682v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873654v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873675v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873658v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873678v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873703v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berti Fede" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02529801v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/874-representer-les-paysages-hier-et-aujourd-hui.php" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873638v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873626v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873633v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873630v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02533805v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02533798v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02533868v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Histoire/Etudes-des-fleuves-d-Asie-Mineure-dans-l-Antiquite-Tome-2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02533812v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02530178v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02538641v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511779v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cavalier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02538302v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913855v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02538676v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02538719v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/616-l-honnete-homme-l-or-blanc-et-le-duc-d-albe.php" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429178v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538759v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/394-communautes-nouvelles-dans-l-antiquite-grecque.php" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02611230v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02611200v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02611396v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02611279v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429182v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112577v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02624378v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2546#" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02624730v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edus.giantchair.com/livre/?GCOI=29157100283350&amp;amp;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057128v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02624738v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02624388v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02624743v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02625610v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03955861v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guichard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://btk.univ-smb.fr/livres/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873743v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737694v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817033v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863997v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863975v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mariaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865657v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Becchia" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie-Anne P&#233;py" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laly" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meyer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02527462v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467257v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kayser" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467831v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332783v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Estiot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Groumellec" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02527377v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332785v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cotte" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385013v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873727v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01491077v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gutsfeld" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Richard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>