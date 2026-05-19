--- v2 (2026-04-29)
+++ v3 (2026-05-19)
@@ -131,7474 +131,7474 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">7 cartes Strabon, Géographie, tome XI, livre XIV, texte établi, traduit et commenté par A. Cohen-Skalli, Collection des universités de France, Paris, Les Belles Lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3 cartes dans Eschyle, Les Perses, édition et traduction de D. Marcotte, Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans C. Wolff, « The Role of Education in the Latinization of the Roman West », in : A. Mullen (éd.), Social Factors in the Latinization of the Roman West, Oxford, p. 159-181</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">5 cartes dans P. Rodriguez, Les Ptolémées. De Ptolémée Ier à Cléopâtre, Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans Habillage cartographique de : Le mithraeum des Bolards. Exposition organisée par le Musée de Nuits-Saint-Georges (2 mai – 31 octobre 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3 cartes dans N. Badoud, The Colossus of Rhodes. Archaeology of a Lost Wonder, Oxford</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans P. Villemur, Le monnayage du municipe romain d’Utique (Afrique Proconsulaire), Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">1 carte dans D. Rousset, « La communauté des Mogôreis, la forteresse des Xystioi et Moschiôn, stratège ptolémaïque en Carie vers 275 av. J.-C. », Journal des Savants, p. 17-46</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4 cartes dans Habillage cartographique de : GymnAsia. Aux origines des Jeux Olympiques. Concours et culture athlétique dans l'Antiquité grecque. Exposition organisée par le Museum für Abgüsse de Munich (13 juin - 27 septembre 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">3 cartes dans N. Badoud, The Colossus of Rhodes. Archaeology of a Lost Wonder, Oxford</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4 cartes dans Aux origines des Jeux Olympiques. Concours et culture athlétique dans l’Antiquité grecque, Exposition au musée d’Aquitaine, 19 mars – 2 juin 2024 / Bibliothèque Rigoberta Menchú, 27 mars – 27 septembre 2024, Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">2 cartes dans P. Villemur, Le monnayage du municipe romain d’Utique (Afrique Proconsulaire), Bordeaux</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans P. Forni, Les impératrices romaines, opprimées, rebelles, émancipées, Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans C. Wolff, « The Role of Education in the Latinization of the Roman West », in : A. Mullen (éd.), Social Factors in the Latinization of the Roman West, Oxford, p. 159-181</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4 cartes dans Habillage cartographique de : GymnAsia. Aux origines des jeux olympiques. Concours et culture athlétique dans l'Antiquité grecque. Exposition organisée par le Musée d’Aquitaine de Bordeaux (19 mars - 2 juin 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans M. B. Hatzopoulos, « Nouveautés antigonides : l’apport des inscriptions extra fines regionis », in : P.-O. Hochard (éd.), Les Antigonides et la Grèce égéenne : numismatique et morceaux choisis, Ausonius éditions — Numismatica Antiqua, 15, Bordeaux, p. 115-127</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3 cartes dans B. Hiltmann, Les cistophores de Marc Antoine. Un monnayage hellénistique en contexte romain, Ausonius — Numismatica Antiqua, 14, Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">9 cartes dans J. Bernini, « Plaise au peuple ». Pratiques et lieux de la décision démocratique en Ionie et en Carie hellénistiques, Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans C. Grandjean, J.-C. Couvenhes et M. Blet-Lemarquand, « L’or de Pyrrhos en Occident », in : A. Suspène (éd.), Aureus. Le pouvoir de l’or. Actes du colloque « Aureus. Le Pouvoir de l’or : comprendre les usages économiques, politiques, sociaux et culturels de l’or monnayé en Occident (IVe s. av. J.-C. – Ier s. ap. J.-C.) », Orléans, 12-14 nov. 2018, Bordeaux, p. 153-170</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3 cartes dans P.-O. Hochard, « The Historical Geography of Hellenistic and Imperial Lydia : the Literary and Numismatic Evidence », in : G. Labarre et E. Laflı (éd.), Studies on the History and Archaeology of Lydia from the Early Lydian Period to Late Antiquity, Besançon, p. 257-268</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">5 cartes dans F. Delrieux, « The Greek Cities of Lydia during the First Mithridatic War (89-85 B.C.) », in : G. Labarre et E. Laflı (éd.), Studies on the History and Archaeology of Lydia from the Early Lydian Period to Late Antiquity, Besançon, p. 221-256</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">7 cartes dans P.-O. Hochard, « Et si la Macédoine n’était pas le cœur du royaume antigonide ? Retour sur le règne de Démétrios Poliorcète », in : P.-O. Hochard (éd.), Les Antigonides et la Grèce égéenne : numismatique et morceaux choisis, Ausonius éditions — Numismatica Antiqua, 15, Bordeaux, p. 79-94</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">2 cartes dans M. B. Hatzopoulos, « Nouveautés antigonides : l’apport des inscriptions extra fines regionis », in : P.-O. Hochard (éd.), Les Antigonides et la Grèce égéenne : numismatique et morceaux choisis, Ausonius éditions — Numismatica Antiqua, 15, Bordeaux, p. 115-127</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans J.-Y. Carrez-Maratray, Les larmes de la reine Arsinoé, Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">3 cartes dans B. Hiltmann, Les cistophores de Marc Antoine. Un monnayage hellénistique en contexte romain, Ausonius — Numismatica Antiqua, 14, Bordeaux</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4 cartes dans P. Tarel, La naissance du christianisme. La minorité chrétienne dans l'Empire romain, Ier - IIIe siècles, Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">7 cartes dans P.-O. Hochard, « Et si la Macédoine n’était pas le cœur du royaume antigonide ? Retour sur le règne de Démétrios Poliorcète », in : P.-O. Hochard (éd.), Les Antigonides et la Grèce égéenne : numismatique et morceaux choisis, Ausonius éditions — Numismatica Antiqua, 15, Bordeaux, p. 79-94</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans F. Meyer, « L’évêque et la montagne (XVIe-XVIIIe siècles) : quelle réalité ? », in : P. Cozzo e P. Gentile (éd.), Spazi sacri, luoghi di culto, santuari in aera alpina. Persistenze e sviluppi dall’antichità all’età contemporanea, Rome, p. 157-168</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans J.-Y. Carrez-Maratray, Les larmes de la reine Arsinoé, Paris</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans C. Domergue et C. Rico (éd.), Lateres Plumbei Hispani. Production et commerce du plomb hispanique à l’époque romaine (IIe siècle av. J.-C. – Ier siècle apr. J.-C.), Madrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans C. Grandjean, J.-C. Couvenhes et M. Blet-Lemarquand, « L’or de Pyrrhos en Occident », in : A. Suspène (éd.), Aureus. Le pouvoir de l’or. Actes du colloque « Aureus. Le Pouvoir de l’or : comprendre les usages économiques, politiques, sociaux et culturels de l’or monnayé en Occident (IVe s. av. J.-C. – Ier s. ap. J.-C.) », Orléans, 12-14 nov. 2018, Bordeaux, p. 153-170</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4 cartes dans J.-C. Couvenhes, « Les bronzes lagides mis en circulation par Cléomène III de Sparte », in : P.-O. Hochard (éd.), Les Antigonides et la Grèce égéenne : numismatique et morceaux choisis, Ausonius éditions — Numismatica Antiqua, 15, Bordeaux, p. 95-111</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">3 cartes dans P.-O. Hochard, « The Historical Geography of Hellenistic and Imperial Lydia : the Literary and Numismatic Evidence », in : G. Labarre et E. Laflı (éd.), Studies on the History and Archaeology of Lydia from the Early Lydian Period to Late Antiquity, Besançon, p. 257-268</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans Démosthène, Discours, sous la direction de P. Chiron, Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">5 cartes dans F. Delrieux, « The Greek Cities of Lydia during the First Mithridatic War (89-85 B.C.) », in : G. Labarre et E. Laflı (éd.), Studies on the History and Archaeology of Lydia from the Early Lydian Period to Late Antiquity, Besançon, p. 221-256</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans G. Grandjean, « Le koinon achaien entre autorité fédérale et libertés civiques », CRAI (2021), p. 387-410</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">9 cartes dans J. Bernini, « Plaise au peuple ». Pratiques et lieux de la décision démocratique en Ionie et en Carie hellénistiques, Bordeaux</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3 cartes dans J. Artru, P.-O. Hochard, B. Gehres, « Carthaginian and Syracusan gold, from the reign of Dionysios the Elder to the end of the First Punic War : a comparative examination », in : A. Suspène (éd.), Aureus. Le pouvoir de l’or. Actes du colloque « Aureus. Le Pouvoir de l’or : comprendre les usages économiques, politiques, sociaux et culturels de l’or monnayé en Occident (IVe s. av. J.-C. – Ier s. ap. J.-C.) », Orléans, 12-14 nov. 2018, Bordeaux, p. 171-197</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">2 cartes dans C. Domergue et C. Rico (éd.), Lateres Plumbei Hispani. Production et commerce du plomb hispanique à l’époque romaine (IIe siècle av. J.-C. – Ier siècle apr. J.-C.), Madrid</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans P.-O. Hochard, « Introduction », in : P.-O. Hochard (éd.), Les Antigonides et la Grèce égéenne : numismatique et morceaux choisis, Ausonius éditions — Numismatica Antiqua, 15, Bordeaux, p. 9-16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans F. Meyer, « L’évêque et la montagne (XVIe-XVIIIe siècles) : quelle réalité ? », in : P. Cozzo e P. Gentile (éd.), Spazi sacri, luoghi di culto, santuari in aera alpina. Persistenze e sviluppi dall’antichità all’età contemporanea, Rome, p. 157-168</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans N. Mathieu, « L’épigraphie latine et les archives anciennes : Vaison-la-Romaine, un corpus en cours », in : A. Hurel (dir.), Anthropologie et archéologie : musées, collections, archives, Paris, publication électronique non paginée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans P. Forni, Les Sévères. Septime Sévère, Caracalla, Geta, Elagabal, Alexandre, Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">7 cartes dans L. Capdetrey, L’Asie Mineure après Alexandre (vers 323-vers 270 av. J.-C.). L’invention du monde hellénistique, Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans G. Labarre et E. Laflı, « Douze nouveaux témoignages sur des divinités épichoriques de l’arrière-pays lycien », in : F. Delrieux et L. Guichard (éd.) : Itinéraire du Nil au Rhône en mémoire de François Kayser. Docere, Delectare, Movere, Chambéry, p. 385-410</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans J.-Y. Carrez-Maratray, « L’île Sacrée des rois Ptolémées, un lieu de mémoire oublié », in : D. Ackermann, Y. Lafond, A. Vincent (éd.), Pratiques religieuses, mémoire et identités, Poitiers, 2022, p. 45 sq.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">5 cartes dans F. Delrieux, « La redécouverte de la Carie antique, d’Ibn Baṭṭtûṭa à Jeanne et Louis Robert », in : F. Delrieux et L. Guichard (éd.) : Itinéraire du Nil au Rhône en mémoire de François Kayser. Docere, Delectare, Movere, Chambéry, p. 731-788</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">5 cartes dans S. Podestà, Lykiaka. Frammenti, Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans F. Delrieux, « Iasos d’Argos et la “Petite Mer” sous le Haut-Empire. Fantaisies numismatiques autour d’un bronze provincial romain au nom des Iasiens de Carie », in : F. Curti et A. Parrini (éd.), Tαξίδια. Scritti per Fede Berti, Pise, p. 83-92</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...207 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1 carte dans P. Tarel, « La mort d’Hadrien de Tyr : Commode et ses maîtres », in : F. Delrieux et L. Guichard (éd.) : Itinéraire du Nil au Rhône en mémoire de François Kayser. Docere, Delectare, Movere, Chambéry, p. 279-303</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3 cartes dans Collectif, « Aperçus sur les travaux en cours », in : GymnAsia. Gymnases et culture athlétique en Asie Mineure occidentale et méridionale aux époques hellénistique et impériale, colloque de mi-parcours, Maison de l’Archéologie, Université Bordeaux Montaigne, 24-25 novembre 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1 carte dans F. Bertrandy, « La carrière municipale et l’ordre équestre dans la « Confédération Cirtéenne » (Ier-IIIe siècles p.C.) », in : F. Delrieux et L. Guichard (éd.) : Itinéraire du Nil au Rhône en mémoire de François Kayser. Docere, Delectare, Movere, Chambéry, p. 193-232</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2 cartes dans D. Rousset, « Aus der Arbeit der “Inscriptiones Graecae”. La métonomasie de Néôn en Tithoréa et les relations entre Étoliens et Phocidiens au IIIe s. av. J.-C. », Chiron 52, p. 217-251</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1 carte dans D. Kassab Tezgör, « From the Miltos / Sinopis of Ancient Sinope to the Yoşa of Modern Cappadocia », Adalya 25, p. 45-69</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4 cartes dans P. Brun, « L’hellénisation passe-t-elle par le nom ? L’exemple de la Carie aux IVe et IIIe siècles av. J.-C. », Ktèma 47, p. 175-204</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">14 cartes dans F. Bertrandy, Études sur la « Confédération cirtéenne », entité singulière de l’Afrique romaine (IIe s. a.C.-IIIe s. p.C.), Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans F. Delrieux, « Iasos d’Argos et la “Petite Mer” sous le Haut-Empire. Fantaisies numismatiques autour d’un bronze provincial romain au nom des Iasiens de Carie », in : F. Curti et A. Parrini (éd.), Tαξίδια. Scritti per Fede Berti, Pise, p. 83-92</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans J. Clément, « Ἐλεφαντοθῆραι ou les chasses éthiopiennes des Ptolémées », in : F. Delrieux et L. Guichard (éd.) : Itinéraire du Nil au Rhône en mémoire de François Kayser. Docere, Delectare, Movere, Chambéry, p. 35-106</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">7 cartes dans L. Capdetrey, L’Asie Mineure après Alexandre (vers 323-vers 270 av. J.-C.). L’invention du monde hellénistique, Rennes</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans D. Kassab-Tezgör, « From the Miltos / Sinopis of Ancient Sinope to the Yoşa of Modern Cappadocia », Adalya 25, p. 45-69</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans G. Labarre et E. Laflı, « Douze nouveaux témoignages sur des divinités épichoriques de l’arrière-pays lycien », in : F. Delrieux et L. Guichard (éd.) : Itinéraire du Nil au Rhône en mémoire de François Kayser. Docere, Delectare, Movere, Chambéry, p. 385-410</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans P. Judet, L’horlogerie et le décolletage de la vallée de l’Arve, Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans J.-Y. Carrez-Maratray, « L’île Sacrée des rois Ptolémées, un lieu de mémoire oublié », in : D. Ackermann, Y. Lafond, A. Vincent (éd.), Pratiques religieuses, mémoire et identités, Poitiers, 2022, p. 45 sq.</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans N. Mathieu, « Les flaminiques voconces d’après les inscriptions », in : F. Delrieux et L. Guichard (éd.) : Itinéraire du Nil au Rhône en mémoire de François Kayser. Docere, Delectare, Movere, Chambéry, p. 593-636</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">5 cartes dans F. Delrieux, « La redécouverte de la Carie antique, d’Ibn Baṭṭtûṭa à Jeanne et Louis Robert », in : F. Delrieux et L. Guichard (éd.) : Itinéraire du Nil au Rhône en mémoire de François Kayser. Docere, Delectare, Movere, Chambéry, p. 731-788</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans C. Mabboux, « Panthéons de pierre. L’usage des classiques dans les inscriptions de l’Italie communale (XIIe-début du XVe siècle) », in : F. Delrieux et L. Guichard (éd.) : Itinéraire du Nil au Rhône en mémoire de François Kayser. Docere, Delectare, Movere, Chambéry, p. 703-729</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3 cartes dans A. Meta, « L’arrivée des Romains en Illyrie méridionale et son effet sur la production et la circulation des monnaies », Graecia capta ? Rome et les monnayages du monde égéen (IIe-Ier siècles av. J.-C.), Bâle, p. 63-79</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4 cartes dans F. de Callataÿ, « Le financement des armées romaines en Méditerranée orientale au moyen de frappes pseudo-civiques locales : aux racines perses du modèle », Graecia capta ? Rome et les monnayages du monde égéen (IIe-Ier siècles av. J.-C.), Bâle, p. 35-61</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans J.-Y. Carrez-Maratray, « Les lagides hors d’Égypte. Entre pharaons grecs et linérateurs égyptiens », in : L. Mercuri, S. Pittia et N. Richer (éd.), Le monde grec et l’Orient de 404 à 200 avant notre ère, Actes du colloque de la SoPHAU tenu à l’École normale supérieure de Lyon les 11-2 juin 2021, Toulouse, p. 261-279</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans A. Meadows, « The Penetration of the Denarius and Quinarius Standards into Asia Minor in the 1st Century BC », in : R. H. J. Ashton et N. Badoud (éd.), Graecia capta ? Rome et les monnayages du monde égéen (IIe-Ier siècles av. J.-C.), Bâle, p. 127-185</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">3 cartes dans A. Meta, « L’arrivée des Romains en Illyrie méridionale et son effet sur la production et la circulation des monnaies », Graecia capta ? Rome et les monnayages du monde égéen (IIe-Ier siècles av. J.-C.), Bâle, p. 63-79</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans F. Delrieux, « Les représentations de Zeus sur les monnaies de Mylasa en Carie. Le cas de Zeus Labraundos, entre tradition et modernité, de la période classique à l’époque romaine », in : S. Kerschbaum et H. Vidin (éd.), Traditions through Empires. Cities of Asia Minor and their Coin Images, Visual Languages of Ancient Coins, Asia Minor Studien, 99, Bonn, p. 73-95</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">4 cartes dans F. de Callataÿ, « Le financement des armées romaines en Méditerranée orientale au moyen de frappes pseudo-civiques locales : aux racines perses du modèle », Graecia capta ? Rome et les monnayages du monde égéen (IIe-Ier siècles av. J.-C.), Bâle, p. 35-61</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans C. Grandjean et M. Blet-Lemarquand, « The Hellenistic Achaion Koinon and its Coinage », in : C. Grandjean (éd.), The Koina of Southern Greece : Historical and Numismatic Studies in Ancient Greek Federalism, Bordeaux, p. 63-76</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans J.-Y. Carrez-Maratray, « Les lagides hors d’Égypte. Entre pharaons grecs et linérateurs égyptiens », in : L. Mercuri, S. Pittia et N. Richer (éd.), Le monde grec et l’Orient de 404 à 200 avant notre ère, Actes du colloque de la SoPHAU tenu à l’École normale supérieure de Lyon les 11-2 juin 2021, Toulouse, p. 261-279</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans C. Grandjean, « Monnaies et monétarisation en Grèce et en Orient de 404 à 200 a.C. », in : Le monde grec et l’Orient de 404 à 200 avant notre ère, Pallas, HS, p. 117-135</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans A. Meadows, « The Penetration of the Denarius and Quinarius Standards into Asia Minor in the 1st Century BC », in : R. H. J. Ashton et N. Badoud (éd.), Graecia capta ? Rome et les monnayages du monde égéen (IIe-Ier siècles av. J.-C.), Bâle, p. 127-185</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans P. Roy, « Mythra dans les Gaules », in : L. Bricault, R. Veymiers et N. Amoroso (éd.), Le mystère Mithra. Plongée au cœur d’un culte romain, Mariemont, p. 401-410</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">2 cartes dans F. Delrieux, « Les représentations de Zeus sur les monnaies de Mylasa en Carie. Le cas de Zeus Labraundos, entre tradition et modernité, de la période classique à l’époque romaine », in : S. Kerschbaum et H. Vidin (éd.), Traditions through Empires. Cities of Asia Minor and their Coin Images, Visual Languages of Ancient Coins, Asia Minor Studien, 99, Bonn, p. 73-95</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans C. Romero Mayorga, « Mythra dans la péninsule Ibérique », in : L. Bricault, R. Veymiers et N. Amoroso (éd.), Le mystère Mithra. Plongée au cœur d’un culte romain, Mariemont, p. 411-419</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">2 cartes dans C. Grandjean et M. Blet-Lemarquand, « The Hellenistic Achaion Koinon and its Coinage », in : C. Grandjean (éd.), The Koina of Southern Greece : Historical and Numismatic Studies in Ancient Greek Federalism, Bordeaux, p. 63-76</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans L’histoire du territoire de l’agglomération (partie au sud de Isère), des temps géologiques à aujourd’hui, exposition permanente organisée à partir de 2021 par le Centre d’Interprétation de l’Architecture et du Patrimoine à la Maison des Têtes de Valence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans C. Grandjean, « Monnaies et monétarisation en Grèce et en Orient de 404 à 200 a.C. », in : Le monde grec et l’Orient de 404 à 200 avant notre ère, Pallas, HS, p. 117-135</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">14 cartes dans Habillage cartographique de : Le mystère Mithra. Plongée au cœur d’un culte romain. Exposition organisée par le Musée royal de Mariemont [Belgique] (20 novembre 2021 – 17 avril 2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans G. Payen, « La guerre d'Eumène II et ses alliés contre Pharnace (182-179 a.C.). Problèmes et lectures géopolitiques des suites du traité d’Apamée », in : A. Lamesa et A. Traina (éd.), L’Anatolie, de l’époque archaïque à Byzance, Dialogues d’histoire ancienne, Supplément 22, Besançon, p. 157-181</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans C. Grandjean et M. Blet-Lemarquand, « Les dernières monnaies d’argent du Péloponnèse », Revue Numismatique 178, p. 91-113</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans W. David, « Mithra en Germanie et en Rhétie », in : L. Bricault, R. Veymiers et N. Amoroso (éd.), Le mystère Mithra. Plongée au cœur d’un culte romain, Mariemont, p. 421-430</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans M. Dana et alii, Le monde grec et l’Orient (404-500 avant notre ère), Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">7 cartes dans J. Rivault, Zeus en Carie. Réflexions sur les paysages onomastiques, iconographiques et cultuels, Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans S. Armani, « Une inscription méconnue de Cos/Cosa dans la cité des Cadurques », Gallia 78, p. 205-217</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4 cartes dans H. Fernoux, A. Gangloff, É. Guerbert, La gloire de Rhodes au Ier siècle de notre ère (à partir du Discours aux Rhodiens de Dion de Pruse), Studia ellenistica, 60, Louvain / Paris / Bristol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans L. Bricault et P. Roy, Les cultes de Mithra dans l’Empire romain, Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3 cartes dans C. Guilleré et S. Macherat, Les finances d’Amédée V de Savoie (1285-1308), Université Savoie Mont-Blanc, Laboratoire Langages, Littératures, Études transfrontalières et internationales, Sociétés, Collection Castelliana, 3, Chambéry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans E. I. Paunov, « Thrace and both Moesiae », Graecia capta ? Rome et les monnayages du monde égéen (IIe-Ier siècles av. J.-C.), Bâle, 2021, p. 111-125</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4 cartes dans F. Delrieux, « Rome et les monnayages grecs de Carie aux IIe et Ier siècle a.C. De la tutelle rhodienne à l’avènement du Principat », in : R. H. J. Ashton et N. Badoud (éd.), Graecia capta ? Rome et les monnayages du monde égéen (IIe-Ier siècles av. J.-C.), Bâle, p. 187-232</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2 cartes dans M. Molin, « Au cœur du gotha de l’Empire romain des deux premiers siècles de notre ère. La dynastie de Commagène, de Cyrus le Grand aux frères arvales », in : J. Doyon et S. Armani (dir.), L’Empire paternel. Familles, pouvoirs, transmission (Antiquité romain, époque moderne), Paris, p. 56-84</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">2 cartes dans S. Armani, « Une inscription méconnue de Cos/Cosa dans la cité des Cadurques », Gallia 78, p. 205-217</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans A. Ganter, « Money, Cults and Arms : questioning Regional Cooperation in Early Arcadia », in : C. Grandjean (éd.), The Koina of Southern Greece : Historical and Numismatic Studies in Ancient Greek Federalism, Bordeaux, p. 27-47</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">4 cartes dans H. Fernoux, A. Gangloff, É. Guerbert, La gloire de Rhodes au Ier siècle de notre ère (à partir du Discours aux Rhodiens de Dion de Pruse), Studia ellenistica, 60, Louvain / Paris / Bristol</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans F. Delrieux, « Fleuves et rivières de l’Asie Mineure gréco-romaine. Généralités et études de cas dans les monnayages de Carie », in : A. Meadows et U. Wartenberg (éd.), Presbeus. Studies in Ancient Coinage Presented to Richard Ashton, New York, p. 433-457</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans L. Bricault et P. Roy, Les cultes de Mithra dans l’Empire romain, Toulouse</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans G. Gautier, Le monnayage en argent de la réforme de Dioclétien (294-312 p.C.), Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">3 cartes dans C. Guilleré et S. Macherat, Les finances d’Amédée V de Savoie (1285-1308), Université Savoie Mont-Blanc, Laboratoire Langages, Littératures, Études transfrontalières et internationales, Sociétés, Collection Castelliana, 3, Chambéry</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans M. V. Gojkovič, « Les mithréums de Poetovio », in : L. Bricault, R. Veymiers et N. Amoroso (éd.), Le mystère Mithra. Plongée au cœur d’un culte romain, Mariemont, p. 163-170</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans E. I. Paunov, « Thrace and both Moesiae », Graecia capta ? Rome et les monnayages du monde égéen (IIe-Ier siècles av. J.-C.), Bâle, 2021, p. 111-125</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans Le mystère Mithra. Plongée au cœur d’un culte romain, édité par L. Bricault, R. Veymiers et N. Amoroso, Mariemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans G. Payen, « La guerre d'Eumène II et ses alliés contre Pharnace (182-179 a.C.). Problèmes et lectures géopolitiques des suites du traité d’Apamée », in : A. Lamesa et A. Traina (éd.), L’Anatolie, de l’époque archaïque à Byzance, Dialogues d’histoire ancienne, Supplément 22, Besançon, p. 157-181</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans J. Dalaison, « Le monnayage des cités de Bithynie au Ier s. J.-C. », in : R. H. J. Ashton et N. Badoud (éd.), Graecia capta ? Rome et les monnayages du monde égéen (IIe-Ier siècles av. J.-C.), Bâle, p. 295-339</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans C. Grandjean et M. Blet-Lemarquand, « Les dernières monnaies d’argent du Péloponnèse », Revue Numismatique 178, p. 91-113</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans C. Grandjean (éd.), The Koina of Southern Greece : Historical and Numismatic Studies in Ancient Greek Federalism, Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans W. David, « Mithra en Germanie et en Rhétie », in : L. Bricault, R. Veymiers et N. Amoroso (éd.), Le mystère Mithra. Plongée au cœur d’un culte romain, Mariemont, p. 421-430</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans P. Forni, Caracalla, père de la citoyenneté universelle ?, Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans M. Dana et alii, Le monde grec et l’Orient (404-500 avant notre ère), Paris</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans P. Bourrieau, « Funding the “Macedonian Peloponnese” under Antigonus Doson and Philip V : a Regional Study Case », in : C. Grandjean (éd.), The Koina of Southern Greece : Historical and Numismatic Studies in Ancient Greek Federalism, Bordeaux, p. 103-117</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">7 cartes dans J. Rivault, Zeus en Carie. Réflexions sur les paysages onomastiques, iconographiques et cultuels, Bordeaux</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans J.-C. Couvenhes, « Le soutien financier de Ptolémée III à Cléomène III de Sparte (227/6-222 av. n. è.) : une manière lagide de soutenir la guerre sans la faire », in : L. Mercuri, S. Pittia et N. Richer (éd.), Le monde grec et l’Orient de 404 à 200 avant notre ère, Actes du colloque de la SoPHAU tenu à l’École normale supérieure de Lyon les 11-2 juin 2021, Toulouse, p. 99-116</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans P. Roy, « Mythra dans les Gaules », in : L. Bricault, R. Veymiers et N. Amoroso (éd.), Le mystère Mithra. Plongée au cœur d’un culte romain, Mariemont, p. 401-410</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans F. Delrieux, « Les monnaies grecques antiques, du papier à la toile. L’internet au service de la recherche numismatique », in : G. Labarre (dir.), Sources, Histoire et Éditions. Les outils de la recherche. Formation et recherche en science de l’Antiquité, Besançon, p. 81-111</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans C. Romero Mayorga, « Mythra dans la péninsule Ibérique », in : L. Bricault, R. Veymiers et N. Amoroso (éd.), Le mystère Mithra. Plongée au cœur d’un culte romain, Mariemont, p. 411-419</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3 cartes dans F. Delrieux, « Être Carien à la fin de l’époque hellénistique. Hellénisation et particularismes locaux dans le sud-ouest de l’Asie Mineure », in : L. Locatelli, E. Piguet, S. Podestà (éd.), Constructions identitaires en Asie Mineure (VIIIe s. av. J.-C. — IIIe s. ap. J.-C.), Besançon, p. 41-67</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3 cartes dans O. Lempereur, Recherches numismatiques sur l’empereur Pertinax. Corpus du monnayage impérial et provincial, Ausonius — Numismatica Antiqua, 10, Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans Dion Cassius, Histoire romaine, livres LXXVIII-LXXX, trad. É. Foulon et M. Molin, CUF, Paris, Les Belles-Lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans D. Rousset, « Les Locriens de l’Est et les Phocidiens de la guerre du Péloponnèse au début de l’époque hellénistique », Revue des Études Anciennes 122, n° 2, p. 389-443</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans S. Chatillon, Les poilus de Haute-Savoie. Conscription, mobilisation, réinsertion sociale, 1889-1939, Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans D. Kassab Tezgör, Corpus des amphores romaines produites dans les centres de mer Noire. Collections des musées de la côte turque de la mer Noire (Ereğli, Amasra, Sinop, Samsun, Giresun, Ordu, Trabzon et Amasya), Summertown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans L. Ripart, C. Guilleré, P. Vuillemin (éd.), La naissance du duché de Savoie (1416), Actes du colloque international de Chambéry (18, 19 et 20 février 2016), Chambéry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans L. Bricault, Isis Pelagia : Images, Names and Cults of a Goddess of the Seas (3rd Cent. BCE – 6th Cent. CE), Religions in the Graeco-Roman World, 190, Leyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans D. Rousset, « L’emprunt de Drymos de Phocide à la confédération des Oitaiens », Journal des Savants, p. 369-428</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">5 cartes dans A.-V. Pont, La fin de la cité grecque, Genève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans F. Delrieux, « La SNG France 4, Alexandrie II. Contribution à une meilleure connaissance des monnaies d’Égypte sous les Antonins », Revue Numismatique 177, p. 379-385</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans Pierre Judet, « Un territoire industriel et un éco-système, la basse Maurienne sidérurgique et minière de la fin du XVIIIe à la fin du XIXe siècle », in : Le territoire et son organisation dans les États de Savoie, 47e congrès des Sociétés savantes de Savoie, La Roche-sur-Foron, 29-30 sept. 2018, Mémoires et documents de l’Académie du Faucigny, p. 145-155</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">52 cartes dans P.-O. Hochard, Lydie, terre d’empire(s). Étude de numismatique et d’histoire (228 a.C.-268 p.C.), Ausonius — Numismatica Antiqua, 11, Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans J. Clément, « L’énigmatique disparition du corégent Séleucos : expérience triarchique et conflit dynastique sous le règne d’Antiochos Ier Sôter », Historia 69, p. 408-440</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans A.-S. Nardelli-Malgrand, « Les voyages de Victor-Emmanuel III : entre modèle humbertien et pratique mussolinienne », in : J. Barbier, F. Chausson et S. Destephen (éd.), Le gouvernement en déplacement. Pouvoir et mobilité de l’Antiquité à nos jours, Rennes, 2019, p. 605-625</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans F. Delrieux, « Les monnaies de fouilles d’Iasos à types isiaques. Le culte d’Isis Pelagia en Carie au IIe siècle p.C. », in : F. Berti (éd.), Forme del sacro. Scritti in memoria di Doro Levi, Annuario della Scuola Archeologica di Atene e delle Missioni Italiane in Oriente, Supplemento 5, Athènes, p. 213-225</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans M. Albaladejo Vivero, « Las columnas de Heracles en el imaginario griego », in : Y. Dejugnat, F. Des Boscs et A. Haushalter (éd.), Le détroit de Gibraltar (Antiquité – Moyen Âge), I. Représentations, perceptions, imaginaires, Madrid, p. 39-57</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans É.-A. Pépy, « Ce que les archives ecclésiastiques ont à dire sur l’environnement : l’exemple des forêts de la Grande Chartreuse (XVIIe-XVIIIe siècles) », in : M. Ortolani, G. Callemein, A. Capella, O. Vernier (éd.), Production de la norme environnementale et codification du droit rural dans l’Europe méridionale entre France et Italie (XVIIe-XXe siècle), Actes du colloque PRIDAES 10, Nice,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans C. P. Jones, « Aelius Aristides in Mysia », in : M. Nollé, P. M. Rothenhöfer, G. Schmied-Kowarzik, H. Schwaerz, H. C. von Mosch (éd.), Panegyrikoi logoi. Festschrift für Johannes Nollé zum 65. Geburtstag, Bonn, 2019, p. 301-306</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans D. Rousset, « Les Locriens de l’est et les Phocidiens à la lumière de sources nouvelles », CRAI, p. 137-160</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans P. Tarel, Commode, Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans S. Barbara, « Une émission unique de Maeonia pour Marc Aurèle au nom de Quintus II, premier archonte », Revue Numismatique 176, p. 83-105</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans S. Barbara, « “Daphne ad Olympum”. Une résurgence bithynienne de la légende de Daphné », Revue des Études Grecques 132, p. 411-447</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans A. Delerce, L’abbaye d’Abondance et sa congrégation, d’après la reconstitution du chartrier canonial (1108-1300), Université Savoie Mont Blanc, Laboratoire langages, littératures, sociétés, Collection Sociétés, Religions, Politiques, 45, Chambéry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans M.-C. Fourny, S. Gal, K. Koop, P.-A. Landel, S. Ounoughi, É.-A. Pépy, K. Sutton, « Entre passages et blocages : luttes d’identité territoriale en Val de Suse entre le XVIe et le XXIe siècle », in : P. Bourdin et B. Gainot (dir.), La montagne comme terrain d’affrontements, Paris, p. 1-16</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans T. Stoyanov, « The Parmeniskos Group : New Issues from Thrace. Amphorae Production in Early Hellenistic Mesambria Pontica », in : N. Badoud et A. Marangou (éd.), Analyse et exploitation des timbres amphoriques grecs, Actes du colloque international d’Athènes, 3-5 février 2010, Rennes, p. 115 sq.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">5 cartes dans P. Judet, La nébuleuse métallurgique alpine (Savoie-Dauphiné, fin XVIIIe-fin XIXe siècle). Apogée, déclin et éclatement d’un territoire industriel, Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans B. Rémy, « La dénomination des Voconces septentrionaux », Revue Archéologique de Narbonnaise 2071-2018 [2019], p. 399-451</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">2 cartes dans A.-S. Nardelli-Malgrand, « Les voyages de Victor-Emmanuel III : entre modèle humbertien et pratique mussolinienne », in : J. Barbier, F. Chausson et S. Destephen (éd.), Le gouvernement en déplacement. Pouvoir et mobilité de l’Antiquité à nos jours, Rennes, 2019, p. 605-625</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 cartes dans D. Styven, « Une exploration comparative des justes parmi les nations en Belgique et aux Pays-Bas », in : C. Bonafoux et O. Vallade (éd.), Survie des Juifs en Europe. Persécutés, sauveteurs, justes, Lyon, p. 130-147</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans F. Delrieux, « Les monnaies de fouilles d’Iasos à types isiaques. Le culte d’Isis Pelagia en Carie au IIe siècle p.C. », in : F. Berti (éd.), Forme del sacro. Scritti in memoria di Doro Levi, Annuario della Scuola Archeologica di Atene e delle Missioni Italiane in Oriente, Supplemento 5, Athènes, p. 213-225</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans S. Chatillon, Annecy et les Annéciens dans la Grande Guerre, 1914-1918, Annecy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans M. Albaladejo Vivero, « Las columnas de Heracles en el imaginario griego », in : Y. Dejugnat, F. Des Boscs et A. Haushalter (éd.), Le détroit de Gibraltar (Antiquité – Moyen Âge), I. Représentations, perceptions, imaginaires, Madrid, p. 39-57</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans P. Judet, « La mobilisation de la métallurgie alpine pendant la Révolution et l’Empire », Industries d’hier et d’aujourd’hui en Dauphiné, Lettre de l’Association pour le patrimoine et l’histoire de l’industrie en Dauphiné, « Métallurgie du fer en Dauphiné, une industrie pluriséculaire », n° 16, p. 9-10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans É.-A. Pépy, « Ce que les archives ecclésiastiques ont à dire sur l’environnement : l’exemple des forêts de la Grande Chartreuse (XVIIe-XVIIIe siècles) », in : M. Ortolani, G. Callemein, A. Capella, O. Vernier (éd.), Production de la norme environnementale et codification du droit rural dans l’Europe méridionale entre France et Italie (XVIIe-XXe siècle), Actes du colloque PRIDAES 10, Nice,</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans E. Sarıiz, « Stratonikeia’da Roma Kültleri : Kentin Roma Şehir Sikkeleri Üzerine Yeni Bir Değerlendirme », in : B. Söğüt (éd.), Stratonikeia Çalışmaları, 4, Mimari, Heykel ve Küçük Buluntu Araştırmaları, Istanbul, p. 65-83</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans S. Guédon, « Road network and Roman frontier in Numidia : the region of Tobna », in : A. Kolb (éd.), Roman Roads : New Evidence – New Perspectives, Berlin-Boston, p. 323-337</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1 carte dans C. Guilleré, R. Biomzi, S. Macherat, Les sources de financement de la guerre en Savoie (1308-1354), Université Savoie Mont Blanc, Laboratoire langages, littératures, sociétés, Collection Castellania, 2, Comptes des trésoriers des guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans S. Chatillon, Annecy et les Annéciens dans la Grande Guerre, 1914-1918, Annecy</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans B. Rémy et M. Thauré, Inscriptions latines d’Aquitaine (I.L.A.). Gabales, Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans P. Judet, « La mobilisation de la métallurgie alpine pendant la Révolution et l’Empire », Industries d’hier et d’aujourd’hui en Dauphiné, Lettre de l’Association pour le patrimoine et l’histoire de l’industrie en Dauphiné, « Métallurgie du fer en Dauphiné, une industrie pluriséculaire », n° 16, p. 9-10</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">10 cartes dans P.-O. Hochard, M. Blet-Lemarquand, D. Baux, « Les conventus de Lydie (fin IIe-IIIe siècle de notre ère). Louis Robert, Konrad Kraft et les analyses élémentaires », Revue Numismatique 176, p. 139-180</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans E. Sarıiz, « Stratonikeia’da Roma Kültleri : Kentin Roma Şehir Sikkeleri Üzerine Yeni Bir Değerlendirme », in : B. Söğüt (éd.), Stratonikeia Çalışmaları, 4, Mimari, Heykel ve Küçük Buluntu Araştırmaları, Istanbul, p. 65-83</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1 carte dans F. Delrieux, « La représentation des montagnes sur les monnaies grecques d’Asie Mineure dans l’Antiquité. Les massifs à l’est du plateau anatolien », in : D. Pety, H. Schmutz et P. Bouvier (éd.), Représenter les paysages hier et aujourd’hui. Approches sensibles et numériques, actes du colloque international de Chambéry Corpus de paysages, 4-6 avril 2018, Chambéry, p. 99-118</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1 carte dans S. Guédon, « Road network and Roman frontier in Numidia : the region of Tobna », in : A. Kolb (éd.), Roman Roads : New Evidence – New Perspectives, Berlin-Boston, p. 323-337</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">5 cartes dans F. Turpin, 40 ans d’histoire de l’Université Savoie Mont Blanc, Chambéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...867 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874055v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04874026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4 cartes dans F. Mouthon, Montagnes médiévales. Les alpages de Savoie, Dauphiné et Provence du XIIe au XVIe siècle, Université Savoie Mont Blanc, Laboratoire langages, littératures, sociétés, Collection Sociétés, Religions, Politiques, 46, Chambéry</w:t>
               </w:r>
@@ -8170,3481 +8170,3481 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvel apport au corpus de la cité pontique de Néapolis-Néoclaudiopolis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dalaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amandry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schweizer Münzblätter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (293), pp.8-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04764179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de lecture de Nicolò Masturzo, avec la collaboration de Fulvia Bianchi, Iasos. L’area a sud dell’agorà, II, Il quartiere abitativo, gli edifice pubblici e il santuario (Indagini 1967-1975 e 2007), des contributions d’Enrico Cirelli, Nicola Cucuzza, Carlo Franco, Frédéric Imbert, Rome, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 122, pp.617-619</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Robert et Iasos en Carie. Un “vieux Mylasien” en son autre patrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bolletino dell'Associazione Iasos di caria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28, pp.44-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de lecture de H. Roelens-Flouneau, Dans les pas des voyageurs antiques. Circuler en Asie Mineure à l’époque hellénistique (IVe s. av. n. è. – Principat), Asia Minor Studien, 86, Bonn, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 121, pp.293-295</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les monnaies provinciales romaines d’Iasos en Carie. Réflexions sur la datation des exemplaires sans portrait impérial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bolletino dell'Associazione Iasos di caria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, pp.20-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La SNG France 4, Alexandrie II. Contribution à une meilleure connaissance des monnaies d’Égypte sous les Antonins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 177, pp.379-385</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La datation des monnaies de bronze d’Iasos à l’époque hellénistique. La découverte d’une ère nouvelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bolletino dell'Associazione Iasos di caria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.25-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salut humble monnaie, enfant d'Hyllarima&amp;quot;- Un poème étrange à la gloire d'un faux moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philia, International Journal of Ancient Mediterranean Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.41-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36991/PHILIA.201904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de lecture de P. P. Iossif, F. de Callataÿ et R. Veymiers (éd.), TYΠOI. Greek and Roman Coins Seen Through Their Images. Noble Issuers, Humble Users ? Proceedings of the International Conference Organized by the Belgian and French Schools at Athens, 26-28 September 2012, Liège, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 119, pp.206-208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les monnaies trouvées sous la basilique de l’agora d’Iasos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuario della Scuola Archeologica di Atene e delle Missioni Italiane in Oriente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Forme del sacro. Scritti in memoria di Doro Levi, supplément (5), pp.163-166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les monnaies de fouilles d’Iasos en Carie. Les exemplaires au nom des Iasiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annali dell'Istituto italiano di Numismatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65, pp.67-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les monnaies de fouilles d’Iasos à types isiaques. Le culte d’Isis Pelagia en Carie au IIe siècle p.C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuario della Scuola Archeologica di Atene e delle Missioni Italiane in Oriente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Forme del sacro. Scritti in memoria di Doro Levi, supplément (5), pp.213-225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Salut ! humble monnaie, enfant d’Hyllarima”. Un poème étrange à la gloire d’un faux moderne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philia, International Journal of Ancient Mediterranean Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.41-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les piliers hermaïques à l’effigie d’Héraclès sur les monnaies provinciales romaines d’Iasos en Carie. Un exemplaire inédit du temps de Septime Sévère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino dell'Associazione Iasos di Caria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (24), pp.2-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Robert à l’École Pratique des Hautes Études (1932-1974). L’irruption de la numismatique dans les études classiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (4), pp.108-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sur de nouvelles monnaies de Gangra-Germanicopolis », p. 213-234</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amandry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numismatica e Antichtà classiche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La circulation monétaire à Iasos dans l’Antiquité d’après les monnaies grecques et provinciales romaines trouvées dans la cité depuis 1960. Commentaire numismatique et historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino dell'Associazione Iasos di Caria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (23), pp.14-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La SNG France 7. Julie Dalaison, Sylloge Nummorum Graecorum. France 7 : Département des Monnaies, Médailles et Antiques (Paphlagonie, Pont, Arménie Mineure), (Numismatica Anatolica 5), Bordeaux, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6e série (174), pp.371-379</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Retour sur les monnaies de Gangra-Germanicopolis de Paphlagonie », p. 62-66</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La circulation monétaire à Iasos dans l’Antiquité d’après les monnaies grecques et provinciales romaines trouvées dans la cité depuis 1960. Introduction et catalogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino dell'Associazione Iasos di Caria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (22), pp.6-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du nouveau sur les monnaies provinciales romaines d’Iasos et de Bargylia. De Jean Vaillant et Théodore-Edme Mionnet aux ventes en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino dell'Associazione Iasos di Caria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (20), pp.31-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cité de Néapolis-Néoclaudiopolis. Histoire et pratiques monétaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dalaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22, pp.159-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anatoliaantiqua.297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01429176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roma dans le panthéon monétaire carien sous les premiers Sévères : un nouveau témoignage sur les bronzes de Stratonicée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (170), pp.61-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/numi.2013.3199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La circulation monétaire à Iasos durant la période byzantine, d’Anastase Ier Dikoros à la quatrième croisade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atti dell'Accademia delle scienze di Ferrara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88, pp.283-426</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratonicée de Carie et M. Cocceius Nerva, &amp;quot;sauveur de l'Asie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Ferriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (2), pp.421-467</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monnayage d’Iasos. De nouvelles frappes rares ou inédites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino dell'Associazione Iasos di Caria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (17), pp.36-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pitane de Mysie, un nouvel atelier émetteur d’alexandres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 65 (4), pp.90-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les monnaies de fouilles trouvées à Iasos. Bilan provisoire et étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino dell'Associazione Iasos di Caria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (16), pp.31-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospection et inventaire archéologiques dans la vallée du Gökırmak. Premier rapport préliminaire : région de Taşköprü</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dalaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pichonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17, pp.393-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/anata.2009.1294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01429174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le décret d’Iasos en l’honneur des enfants de Peldémis à l’époque classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino dell'Associazione Iasos di Caria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (14), pp.33-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euthydème, Hybréas et Mylasa. Une cité grecque dan les conflits romains de la fin du 1er s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Ferriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1-2 (106), pp.49-71 (vol. 1), 499-515 (vol.2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iasos à la fin du IVe siècle A.C. Les monnaies aux fruits de mer, des fils de Théodotos au versement de l'ekklesiastikon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 114 (1), pp.160-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2001.4440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ententes monétaires au type et à la légende ΣΥΝ au début du IV siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Varia Anatolica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Mécanismes et innovations monétaires dans l’Anatolie achéménide. Numismatique et Histoire., 12, pp.185-211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle militaire des monnaies au monogramme [.] dans la Carie de Pleistarchos ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 6e série (155), pp.35-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/numi.2000.2272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transaction du plomb de Pech-Maho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pébarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 126, pp.155-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La statue d'Artemis sans bras sur les alexandres et les monnaies séleucides de Carie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Suisse de Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 77, pp.41-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5169/seals-175609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarques sur l'ordre de succession des contributions financières d'Iasos au IIe siècle av. J.-C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 98 (3), pp.371-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rea.1996.4662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issuing Coins in the Name in his City in the Beginning of the Principate. The Case of Mylasa in Caria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième colloque international du Suna &amp; Inan Kıraç Research Institute on Mediterranean Civilizations sur The History of Money and Numismatics in the Mediterranean World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Antalya, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les antiquaires voyageurs dans la Carie du XIXe siècle. Le cas des “Athéniens” Gaston Deschamps et Georges Doublet d’après des lettres inédites envoyées à Théophile Homolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de l’École française de Rome sur : Antiquaires voyageurs (XVIe-XIXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les monnaies grecques antiques, du papier à la toile. L’internet au service de la recherche numismatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de l’Université de Franche-Comté sur Constructions identitaires en Asie Mineure (VIIIe s. av. J.-C. — IIIe s. ap. J.-C.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les monnaies de fouilles trouvées à Claros en 2001‑2011. Essai de circulation monétaire dans un sanctuaire oraculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de Lyon : Le sanctuaire de Claros et son oracle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.133-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les alexandres municipaux tardifs de Carie. Notes sur les ateliers d’Eurômos et Mylasa d’après le trésor de “Démétrios Ier”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Congress of the Anatolian Monetary History and Numismatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Antalya, Turquie. pp.197-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise financière des cités grecques d’Asie Mineure au Ier siècle a.C. et la lettre de Cicéron à Q. Minucius Thermus (Fam., XIII, 56)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hellenistic Karia, Proceedings of the First International Conference on Hellenistic Karia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Oxford, Royaume-Uni. pp.505-526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exploitation de la mer et ses implications économiques, politiques et militaires dans le golfe de Bargylia en Carie à l’époque gréco-romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources et activités maritimes des peuples de l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche en histoire atlantique et littoral (C.R.A.H.E.L), May 2005, Boulogne-sur-Mer, France. pp.273-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les témoignages isiaques sur les monnaies grecques de Carie et d'Ionie aux époques hellénistique et romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIème Colloque international sur les études isiaques : Isis en Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Lyon III, France. pp.331-355, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789047412328_013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526688v1</w:t>
-              </w:r>
-[...2824 lines deleted...]
-                <w:t xml:space="preserve">hal-02526587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12652,173 +12652,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La circulation monétaire à Hyllarima</w:t>
+                <w:t xml:space="preserve">Le monnayage provincial romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Debord (dir.); Ender Varinlioğlu (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyllarima de Carie. État de la question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ausonius éditions, pp.113-118, 2018, 978-2356132123</w:t>
+              <w:t xml:space="preserve">, Ausonius éditions, pp.91-112, 2018, 978-2356132123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02533805v1</w:t>
+                <w:t xml:space="preserve">hal-02533798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le monnayage provincial romain</w:t>
+                <w:t xml:space="preserve">La circulation monétaire à Hyllarima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Debord (dir.); Ender Varinlioğlu (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyllarima de Carie. État de la question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ausonius éditions, pp.91-112, 2018, 978-2356132123</w:t>
+              <w:t xml:space="preserve">, Ausonius éditions, pp.113-118, 2018, 978-2356132123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02533798v1</w:t>
+                <w:t xml:space="preserve">hal-02533805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau cours d’eau dans la cité de Gangra-Germanicopolis en Paphlagonie</w:t>
               </w:r>
@@ -13030,569 +13030,569 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les frappes provinciales romaines de Mylasa en Carie au nom de M. Iulius Damianus. Un acte d’évergétisme monétaire sous Hadrien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Bricault, Andrew Burnett, Vincent Drost.. [et al.]. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rome et les provinces. Monnayage et histoire. Mélanges offerts à Michel Amandry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (7), Ausonius éditions, pp.229-247, 2017, Numismatica Anatolica, 978-2356131973</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Lollius et le premier gouvernement de la Galatie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Ferriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Auguste et l'Asie Mineure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La représentation des montagnes sur les monnaies grecques d’Asie Mineure occidentale. Réalité et imaginaire d’un monde à part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Ripart (dir.); Dominique Lagorgette (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les bons comptes font les bons amis. Mélanges offerts à Christian Guilleré. Volume 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sociétés, religions, politiques (37), Presses universitaires Savoie Mont Blanc, pp.31-99, 2017, 978-2-919732-61-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Laurence Cavalier</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un tournant pour le monnayage provincial romain d'Asie Mineure : les effigies de matrones romaines, Fulvia, Octavia, Livia et Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Ferriès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Claire Ferriès, Fabrice Delrieux, Laurence Cavalier (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Auguste et l'Asie Mineure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, Ausonius édition, pp.357-383, 2017, 978-2-35613-183-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Laurent Bricault, Andrew Burnett, Vincent Drost.. [et al.]. </w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le décret d’Iasos en l’honneur des fils de Peldémis au IVe siècle a.C. Retour sur une datation controversée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andreas Nijenhuis-Bescher; Emilie-Anne Pépy; Jean-Yves Champeley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rome et les provinces. Monnayage et histoire. Mélanges offerts à Michel Amandry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1 (7), Ausonius éditions, pp.229-247, 2017, Numismatica Anatolica, 978-2356131973</w:t>
+              <w:t xml:space="preserve">L’honnête homme, l’or blanc et le Duc d’Albe. Mélanges offerts à Alain Becchia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociétés, Religions, Politiques (33), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires Savoie Mont Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-62, 2016, 978-2-919732-56-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...106 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les monnaies de Rhodes trouvées dans le temps distyle d’Iasos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolò Masturzo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iasos. L’area a sud dell’agorà, I. Il tempio distilo d’età ecatomnide e l’architettura ionica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeologica (176), Giorgio Bretschneider Editore, pp.141-143, 2016, Missione Archeologica Italiana di Iasos, VI, 978-88-7689-297-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abônoteichos-Ionopolis et son atelier monétaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dalaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Ferriès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clément Chillet; Cyril Courrier; Laure Passet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arcana Imperii, Mélanges d’histoire économique, sociale et politique offerts au Professeur Yves Roman</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, De Boccard, pp.91-206, 2015</w:t>
@@ -13993,686 +13993,686 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quintus Mucius Scaevola, un gouverneur modèle pour les Grecs de la province d'Asie?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Ferriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Barrandon et François Kirbihler (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les gouverneurs et les provinciaux sous la République romaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.207-230, 2011, 978-2-7535-1420-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les monnaies trouvées à Pompeiopolis durant les campagnes de fouilles 2006-2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dalaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lâtife Summerer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pompeiopolis I. Eine Zwischenbilanz aus der Metropole Paphlagoniens nach fünf Kampagnen (2006-2010).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.141-148, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01429182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le siège de Rhodes par C. Cassius Longinus en 42 av. J.-C., de la bataille de Myndos à la prise de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Ferriès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nathalie Barrandon et François Kirbihler (dir.). </w:t>
+              <w:t xml:space="preserve">N. Faudrerre et I. Pimouguet-Pedarros. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les gouverneurs et les provinciaux sous la République romaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUR, pp.207-230, 2011, 978-2-7535-1420-1</w:t>
+              <w:t xml:space="preserve">Les sièges de Rhodes de l'Antiquité à la période moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, Rennes, France, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur les monnaies d’Hydisos en Carie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Delrieux; François Kayser. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des déserts d’Afrique au pays des Allobroges. Hommages offerts à François Bertrandy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires Savoie Mont Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129-130, 2010, Sociétés, Religions, Politiques, 978-2915797725</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du nouveau sur les monnaies d’Harpagion en Mysie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Delrieux; François Kayser. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des déserts d’Afrique au pays des Allobroges. Hommages offerts à François Bertrandy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires Savoie Mont Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.130-131, 2010, Sociétés, Religions, Politiques, 978-2915797725</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les monnaies de la basse vallée de l’Harpasos en Carie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Debord; Ender Varinlioğlu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cités de Carie. Harpasa, Bargasa, Orthosia dans l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.355-359, 2010, 978-2-7535-1131-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Du nouveau sur les monnaies d’Harpagion en Mysie</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monnaies découvertes sur le site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Debord; Ender Varinlioğlu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cités de Carie. Harpasa, Bargasa, Orthosia dans l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.209-228, 2010, 978-2-7535-1131-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les monnaies de Mylasa au nom de Tib. Claudius Melas. Bienfait, droit de cité romaine et culte impérial dans la Carie du Ier siècle p.C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Delrieux; François Kayser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des déserts d’Afrique au pays des Allobroges. Hommages offerts à François Bertrandy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...21 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...319 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires Savoie Mont Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.107-144, 2010, Sociétés, Religions, Politiques, 978-2915797725</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14977,51 +14977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Ferriès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Cavalier, Fabrice Delrieux, Marie-Claire Ferriès. Ausonius, pp.584, 2017, Mémoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15039,51 +15039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gangra-Germanicopolis de Paphlagonie, le « foyer des dieux ». Étude de numismatique et d’histoire (Numismatica Anatolica, 6)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15127,51 +15127,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spolier et confisquer dans les mondes grec et romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Ferriès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Delrieux (dir.), Marie-Claire Ferriès (dir.). Université de Savoie, Sociétés, religions, politiques (23), pp.511, 2013, 978-2-919732-06-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15594,90 +15594,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalogue des monnaies : Catalogue des monnaies. II, Monnaies romaines : Monnaies impériales romaines. Commode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Estiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Groumellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15770,77 +15770,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalogue des monnaies. II, Monnaies romaines : Monnaies impériales romaines. 7, Marc Aurèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16336,51 +16336,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delrieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875566v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875573v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875562v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875578v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875567v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875564v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875576v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875572v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875570v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875574v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875565v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875530v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875513v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875528v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875517v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875523v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875510v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875508v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875520v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875561v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875518v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875525v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875529v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875512v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875560v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875526v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875409v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875391v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875377v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875383v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875373v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875378v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875398v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875401v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875397v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875371v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875395v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875361v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875384v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875375v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875364v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875389v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875387v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875368v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874853v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874851v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874897v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874863v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874767v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874740v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874773v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874869v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874832v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874846v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874878v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874885v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874882v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874729v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874830v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874797v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874841v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874817v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874822v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874706v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874757v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874789v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874838v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874809v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874805v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874875v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874734v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874725v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874750v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874890v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874713v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874718v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874633v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874676v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874649v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874695v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874688v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874638v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874674v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874681v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874661v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874665v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874699v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874668v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874654v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874053v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874035v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874098v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874070v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874015v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874101v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874029v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874047v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874094v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874092v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874003v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874039v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874113v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873997v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874110v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874034v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874021v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874083v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873991v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874066v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874051v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874012v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874055v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874026v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874009v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874086v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874075v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873974v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874076v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874105v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100197v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapuis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Barrier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100205v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chapuis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Busseuil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04904964v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04904965v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04904963v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02524946v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02611179v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02624589v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02626336v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02526688v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789047412328_013" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1N6-DC2HMD7Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04764179v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dalaison" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amandry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873736v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873686v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873669v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873732v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873650v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873647v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02529871v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36991/PHILIA.201904" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873711v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02529970v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873643v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02530069v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873635v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02531232v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02533714v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292675v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bricault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02531220v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02538260v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02531211v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292628v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02531205v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429176v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.297" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02525010v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2013.3199" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02531196v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057123v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Ferri&#232;s" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02611816v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02625513v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02531163v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429174v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pichonneau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R&#233;my" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2009.1294" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02531029v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112252v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02533642v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2001.4440" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02524833v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02526492v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2000.2272" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802514v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;barthe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02529703v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-175609" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02526587v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rea.1996.4662" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873700v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873695v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873692v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873682v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873654v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873675v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873658v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873678v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873703v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berti Fede" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02529801v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/874-representer-les-paysages-hier-et-aujourd-hui.php" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873638v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873626v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873633v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873630v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02533805v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02533798v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02533868v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Histoire/Etudes-des-fleuves-d-Asie-Mineure-dans-l-Antiquite-Tome-2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02533812v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02530178v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02538641v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511779v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cavalier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02538302v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913855v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02538676v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02538719v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/616-l-honnete-homme-l-or-blanc-et-le-duc-d-albe.php" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429178v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538759v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/394-communautes-nouvelles-dans-l-antiquite-grecque.php" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02611230v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02611200v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02611396v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02611279v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429182v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112577v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02624378v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2546#" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02624730v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edus.giantchair.com/livre/?GCOI=29157100283350&amp;amp;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057128v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02624738v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02624388v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02624743v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02625610v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03955861v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guichard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://btk.univ-smb.fr/livres/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873743v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737694v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817033v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863997v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863975v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mariaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865657v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Becchia" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie-Anne P&#233;py" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laly" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meyer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02527462v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467257v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kayser" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467831v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332783v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Estiot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Groumellec" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02527377v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332785v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cotte" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385013v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873727v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01491077v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gutsfeld" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Richard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875576v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delrieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875572v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875578v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875567v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875564v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875573v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875562v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875568v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875566v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875570v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875574v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875565v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875530v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875513v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875520v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875523v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875510v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875508v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875528v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875517v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875525v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875518v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875561v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875529v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875512v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875560v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875526v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875409v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875361v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875384v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875390v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875364v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875395v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875383v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875373v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875378v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875398v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875397v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875371v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875377v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875391v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875368v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875387v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04875389v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874853v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874851v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874897v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874863v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874767v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874740v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874773v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874817v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874822v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874706v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874757v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874729v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874761v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874830v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874797v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874841v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874846v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874878v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874885v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874882v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874858v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874869v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874832v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874744v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874789v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874838v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874809v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874805v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874875v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874734v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874725v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874750v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874890v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874713v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874718v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874649v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874695v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874688v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874638v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874674v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874676v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874633v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874681v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874661v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874665v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874699v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874668v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874654v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874053v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874035v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874098v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874070v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873997v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874110v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874034v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874021v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874083v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873991v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874066v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874092v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874003v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874039v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874113v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874101v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874029v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874047v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874094v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874015v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874012v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874026v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874051v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874055v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874009v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874086v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874075v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873974v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874076v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874105v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100197v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapuis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Barrier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100205v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chapuis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Busseuil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04764179v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dalaison" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amandry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873736v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873686v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873732v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873669v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873650v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873647v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02529871v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36991/PHILIA.201904" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873711v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02529970v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873643v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02530069v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873635v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02531232v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02533714v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292675v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bricault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02531220v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02538260v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292628v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02531211v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02531205v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429176v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.297" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02525010v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2013.3199" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02611816v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057123v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Ferri&#232;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02531196v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02625513v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02531163v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429174v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pichonneau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R&#233;my" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2009.1294" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02531029v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112252v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02533642v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2001.4440" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02524833v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02526492v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2000.2272" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802514v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;barthe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02529703v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-175609" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02526587v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rea.1996.4662" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04904964v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04904965v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04904963v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02524946v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02611179v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02624589v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02626336v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02526688v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789047412328_013" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1N6-DC2HMD7Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873700v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873695v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873692v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873682v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873654v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873675v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873658v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873678v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873703v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berti Fede" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02529801v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/874-representer-les-paysages-hier-et-aujourd-hui.php" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873638v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873626v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873633v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873630v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02533798v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02533805v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02533868v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Histoire/Etudes-des-fleuves-d-Asie-Mineure-dans-l-Antiquite-Tome-2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02533812v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02530178v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02538302v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511779v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cavalier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02538641v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913855v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02538719v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/616-l-honnete-homme-l-or-blanc-et-le-duc-d-albe.php" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02538676v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429178v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538759v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/394-communautes-nouvelles-dans-l-antiquite-grecque.php" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02611230v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02611200v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02611396v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02611279v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112577v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429182v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057128v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02624738v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edus.giantchair.com/livre/?GCOI=29157100283350&amp;amp;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02624730v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02624378v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2546#" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02624388v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02624743v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02625610v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03955861v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guichard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://btk.univ-smb.fr/livres/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873743v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737694v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817033v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863997v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863975v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mariaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865657v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Becchia" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie-Anne P&#233;py" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laly" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meyer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02527462v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467257v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kayser" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467831v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332783v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Estiot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Groumellec" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02527377v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332785v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cotte" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385013v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873727v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01491077v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gutsfeld" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Richard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>